--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.25465838509px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Leone </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités / directeur du LAGAM (Laboratoire de Géographie et d'Aménagement de Montpellier)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2330-1474</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035065753</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">54266382</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000049502459</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Leone est professeur des universités (classe EX) au département de Géographie de l’Université de Montpellier Paul-Valéry (UMPV) et directeur du Laboratoire de Géographie et d’Aménagement de Montpellier (LAGAM). Ses recherches portent sur la reconstitution spatiale des catastrophes naturelles (volcanisme, tsunamis, mouvements de terrain, cyclones, submersion marine), l’évaluation intégrée des risques associés (géo-indicateurs, diagnostics de vulnérabilité) et l’aide à la gestion de crise (plans d’évacuation, cartographies, modélisation, accessibilité territoriale, SIG). Il a participé à plusieurs retours d’expérience dans la Caraïbe, en Asie du Sud-Est, Méditerranée et Pacifique. Ses activités contribuent plus généralement à la prévention des risques naturels et à la promotion d’une géographie appliquée, en particulier dans les pays du Sud. Il est cofondateur du parcours de Master 1&2 en &amp;quot;Gestion des Catastrophes et des Risques Naturels&amp;quot; (GCRN) de l’UMPV. Il codirige la collection « Géorisques » aux Presses Universitaires de la Méditerranée. Il est également en charge d'un module d’enseignement consacré à la gestion des risques à l'Université de la Réunion (Master RE).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atouts, limites et perspectives de la cartographie en ligne pour la gestion de crise : conception d’un prototype de plateforme d’aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://journals.openedition.org/tem/12458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortalité et aléas hydro-climatiques dans les outre-mers français depuis 1950 (Guadeloupe, Martinique, Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Libner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Nérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2023/3-2024/1, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12tq0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apprentissages d’un RETEX scientifique et collectif sur l’ouragan Irma (saison cyclonique 2017, Petites-Antilles du Nord, projet ANR TIREX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Desarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Duvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.25043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éruption du Tajogaite (Cumbre Vieja) à La Palma, Canaries : de l’éruption volcanique à la crise territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.24450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte se prépare au risque tsunami : modélisations, alerte, évacuation, sensibilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64, 38 p. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.25078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier un territoire « cycloné » : Saint-Martin après le passage de l’ouragan Irma (Antilles du Nord, sept. 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robustelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.7730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising post-disaster damage on maps: a user study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (7), pp.1364-1393. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2022.2063872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relocalisation, une stratégie d’adaptation aux risques côtiers : les leçons tirées des projets aux Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeli Tramis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, http://journals.openedition.org/etudescaribeennes/24309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaster resilience of traditional societies from Small Island Developing States: The 2015 tropical cyclone Pam in Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Emergencies and Disasters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Disaster resilience of traditional societies from Small Island Developing States: The 2015 tropical cyclone Pam in Vanuatu, 38 (3), pp.373-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone et cartographie post-désastre : exemples d’applications sur un territoire cycloné (Petites Antilles du Nord, ouragan Irma, septembre 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinet Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245-246, pp.163-177. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-17700952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information géographique et la cartographie au service des retours d'expériences scientifiques pos-catastrophes - Antilles, saison cyclonique 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes et géomatiques (revue du CFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245-246, pp.141-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic hazards assessment of Oldoinyo Lengai in a data scarcity context (Tanzania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurice Parat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territorium: Revista Internacional de Riscos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28(II), pp.69-81. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14195/1647-7723_28-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités de relèvement d’un territoire insulaire français face à un ouragan extrême : Retour d’expérience sur l’ouragan Irma à Saint-Barthélemy (Petites-Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74, pp.471 - 508. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.13368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 30 m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.129-145. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-21-129-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires « cyclonés ». Les aléas cycloniques et leurs impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.18621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements côtiers et inondations suite au passage d’un ouragan extrême (Irma, 2017) aux Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.18666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortalité et cyclones en Guadeloupe (Antilles françaises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Cousin Thorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.18919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial and integrated flood risk diagnosis : Relevance for disaster prevention at Ourika valley (High Atlas-Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elmehdi Saidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disaster Prevention and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.548-564. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/DPM-12-2018-0379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et gestion des débris post-cycloniques à Saint-Martin (Antilles françaises) après le passage du cyclone Irma (sept. 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Processes and Influence on Damage to Urban Structures during Hurricane Irma (St-Martin & St-Barthélemy, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (7), pp.215. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse7070215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post Hurricane Irma debris collection and management in Saint-Martin (sept. 2017, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Peroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.34154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating spatial accessibility in the design of volcano evacuation plans in the French West Indies (Guadeloupe and Martinique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi-Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lalubie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13617-019-0089-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial accessibility and volcanic crisis management in the French West Indies (Guadeloupe &amp; Martinique): Contribution to evacuation planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lalubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.29425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of tsunami evacuation maps for a consensual symbolization rules proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Girres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.4-24. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23729333.2018.1440711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des sciences géographiques à la prévention du risque tsunami au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Meschinet De Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hespéris-Tamuda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learned from tropical cyclone Pam to Vanuatu (Melanesia): coastal hazards and flash flood and damages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatio-temporal modeling of human vulnerability in case of tsunami in Padang, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henky Mayaguezz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Emergencies and Disasters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (3), pp.224-270. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/028072701703500306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des sciences géographiques à la prévention du risque tsunami au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Meschinet de Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hespéris-Tamuda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LII (1), pp.383-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Accessibility and Decision-Making Structure Related to Debris Flow Impacts on Roads in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Utasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (2), pp.186 - 197. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13753-016-0088-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution spatio-temporelle de l'exposition humaine face au tsunami à Padang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henky Mayaguezz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.273-306. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2016.00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque avalanche sur le réseau routier alpin français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102-4, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accessibility graph-based model to optimize tsunami evacuation sites and routes in Martinique, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Gutton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, s.p. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/adgeo-38-1-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'accessibilité territoriale pour l'aide à la gestion de crise tsunami (Mayotte, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 693 (5), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.693.0502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary methods to plan pedestrian evacuation of the French Riviera's beaches in case of tsunami threat: graph- and multi-agent-based modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (7), pp.1735-1743. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-13-1735-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque tsunamique au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ana Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.n.c. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/physio-geo.2589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche régionale du risque tsunami au Maroc (modélisation et exposition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires d'Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration du risque volcanique dans un PPRn multirisques : principes et limites de l'approche en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial analysis of the December 26th, 2004 tsunami-induced damages: lessons learned for a better risk assessment integrating buildings vulnerability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Denain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (1), pp.363-375. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeog.2010.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tsunami damage functions developed in the framework of SCHEMA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Gauraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guillande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards Earth System Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.2835-2846. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-11-2835-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration du risque volcanique dans un PPRn multirisques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 169, pp.82-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interest of cartography for a better perception and management of volcanic risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 186 (3-4), pp.186-194. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'Information Géographique et Indicateurs de Risques Naturels en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pagneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tunisienne de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, pp.87-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Tsunami Inland Propagation on December 26, 2004 in Banda Aceh, Indonesia, through Field Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 166 (1-2), pp.259-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami damages assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Gauraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koscielny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guillande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthodologie d'analyse spatiale des destructions consécutives au tsunami du 26 décembre 2004 (Banda Aceh, Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Denain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsul Bachri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 82 (1/2), pp.77-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes pour gérer le risque volcanique à la Martinique (Antilles françaises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (3-4), pp.341-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS-Based Integrated Approach for the Assessment of Volcanic Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippine Geographical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49 (1-4), pp.135-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography of population vulnerability to volcanic hazards and lahars of Mount Pinatubo (Philippines) : a case study in the Pasig-Potrero River basin (province of Papanga)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert d'Ercole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (3), pp.209-222. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/morfo.2001.1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications territoriales de l'éruption du Mt Pinatubo pour la minorité ethnique aeta: Cas des bassins-versants des rivières Pasig et Sacobia (Provinces de Pampanga et Tarlac - Philippines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Savoisiens de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1/2000, pp.53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back analysis of the institutional and social responses to the eruption and the lahars of Mount Pinatubo Volcano from 1991 to 1998 (Central Luzon, Philippines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoJournal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 49 (2), pp.223-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la vulnérabilité aux phénomènes volcaniques et aux lahars du Pinatubo(Philippines). Cas du bassin de la rivière Pasig-Potrero (Province de Pampanga)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert d'Ercole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pangea infos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29-30, pp.5-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG ET RISQUES NATURELS : LE GLISSEMENT DE TERRAIN DE SÉCHILIENNE (ISÈRE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Asté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Jin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et adaptation aux risques « naturels »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinet Freddy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 136 p., 2021, Géorisques, Frédéric Leone, Freddy Vinet, 978-2-36781-381-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléas naturels et gestion des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Meschinet de Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinet Freddy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 288 p., 2021, 978-2-13-057432-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Française du Génie Parasismique : rapport de la mission du séisme du Teil du 11 novembre 2019 (Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Taillefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Arroucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les risques naturels : pratiques et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 202 p., 2017, Géorisques, 978-2-36781-243-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plans communaux de sauvegarde et outils de gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2015, Géorisques, Frédéric Leone; Freddy Vinet, 978-2-36781-105-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des risques naturels et des vulnérabilités territoriales de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le littoral : caractérisation et gestion d'un espace à risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 78 p., 2013, Géorisques, Frédéric Leone; Freddy Vinet, 978-2-36781-002-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir les risques naturels : de la modélisation à l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 84 p., 2013, Géorisques, 978-2-36781-027-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité scolaire à l'épreuve du risque sismique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colbeau-Justin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 172 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en carte des risques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96 p., 2008, Géorisques, 978-2-84269-846-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des sociétés et des territoires face aux menaces naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 146 p., 2006, Géorisques, 978-2-84269-914-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESAFIOS E PERSPECTIVAS EM MEIO ÀS TRANSFORMAÇÕES SOCIOTERRITORIAIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Tupiassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palheta da Silva J.M.; Nunes da Silva C.; da Costa Oliveira Neto A.; Carvalho A.C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desafios e Perspectivas em Meio às Transformações Socioterritoriais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAPTA/UFPA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-127, 2024, 978-65-87842-16-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04482049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouragame, un jeu pour appréhender la reconstruction post-catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782271152367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les colères froides de l’Ol Doinyo Lengaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.70-71, 2023, 978-2-7491-7814-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs traditionnels dans la résilience des sociétés face aux phénomènes naturels extrêmes, exemples de Port-Vila et Imafen (Vanuatu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience et adaptation aux risques « naturels »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apprentissages scientifiques d'un RETEX multidimensionnel sur le cyclone IRMA (projet ANR TIREX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Desarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAPPORT SCIENTIFIQUE CCR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer la vulnérabilité face aux inondations : progrès et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inondations 1 : la connaissance du risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer la vulnérabilité face aux inondations : progrès et limites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inondations 1 : la connaissance du risque. Elsevier/ISTE éditions, Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing vulnerability to flooding: Progress and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG CARIBSAT et Géo-indicateurs de risques naturels sur le bassin caribéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deymier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du PRAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Martinique, pp.n.c., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The November, 1st, 1755 Tsunami in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy de Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gloria I. Lopez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsunami - Analysis of a Hazard - From Physical Interpretation to Human Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.61-76, 2012, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/51864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Debris Floods and Debris Avalanches Responding Univocally to Recent Climatic Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pavlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Utasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanco J.; Kheradmandpp H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Foundations and Ecological Effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen Limited, pp.423-444, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flohic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavigne F. &amp; Paris R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsunarisque : Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.27-48, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités spatiales et enjeux préventifs de la reconstruction post-tsunami à Banda Aceh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Denain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Lavigne; Raphaël Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsunarisque : le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.233-270, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indian Ocean Tsunami, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bobrowsky Peter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.529-534, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse spatiale des dommages sur le bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Denain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsul Bachri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Lavigne; Raphaël Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsunarisque : le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.77-98, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse spatiale des dommages sur le bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Denain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsul Bachri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavigne; F. / Paris; R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsunarisque : le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.77-94, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et modalités spatiales de la reconstruction post-tsunami à Banda Aceh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Denain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Lavigne, Raphaël Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsunarisque : Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00250115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité, un concept fondamental au coeur des méthodes d’évaluation des risques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Leone; Freddy Vinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des sociétés et des territoires face aux menaces naturelles : analyses géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service des publications de Montpellier 3, pp.9-25, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution méthodologique à la cartographie des risques naturels. Exemples d’applications à la Martinique (Antilles françaises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Joseph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Caraïbe, données environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.33-50, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt de la cartographie pour comprendre, évaluer et gérer le risque volcanique en Martinique (Antilles françaises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Joseph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Caraïbe, données environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.223-237, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction et appropriation de plans d'évacuation face au risque tsunami à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Said Hachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Idaroussi Tsimanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Martin (Antilles). Cartographie d'un territoire cycloné (Irma, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géorisque 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An uncommon geomorphological crisis — Dominica Coastal systems response and adjustments in the Aftermath of Hurricane Maria (September 2017 episode)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanext international interdisciplinary conference second edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An uncommon geomorphological crisis-Dominica Coastal systems response and adjustments in the Aftermath of Hurricane Maria (September 2017 episode)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd edition of the international multidisciplinary conference OCEANEXT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLOItation et Transfert vers les collectivités des Antilles françaises d’une méthode de planification des évacuations en cas d’alerte tsunami (EXPLOIT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iles 2019 (Fondation de Fance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archipel du Vanuatu Post-cyclone Pam. Identifier les vulnérabilités et les capacités de résilience sociétale et environnementale par un RETEX sur le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géorisque 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la géomatique dans l'évaluation des vulnérabilités humaine et matérielle (submersion marine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : « Territoires, changements globaux et développement durable », IIème symposium international de l'Association des Géographes Tunisiens, Hammamet, 12-17 novembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hammamet, Tunisie. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTE MONDIALE DES CATASTROPHES ET DES RISQUES NATURELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pigeolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master GCRN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VULNÉRABILITÉ TERRITORIALE ET RISQUE VOLCANIQUE AUX ANTILLES UNE APPROCHE COMPARATIVE MARTINIQUE / GUADELOUPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lalubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Schoelcher, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSING LONG-TERM HAZARDS FOR LA SOUFRIERE OF GUADELOUPE VOLCANO: INSIGHTS FROM A NEW ERUPTIVE CHRONOLOGY, CREDIBLE SCENARIO DEFINITION, AND INTEGRATED IMPACT MODELLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barsotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Esposti‐ongaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVCEI General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Kagoshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARIBSAT GIS AND GEO-INDICATORS OF NATURALS RISKS IN THE CARIBBEAN BASIN TOOLS FOR COMPARATIVE DIAGNOSTICS AND PREVENTIVE INFORMATION AT REGIONAL SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deymier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Morell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Islands of the World Conference XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tortola, British Virgin Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACRO-SIMULATION OF HUMAN EVACUATION IN CASE OF TSUNAMI FIRST RESULTS FOR A BETTER CRISIS MANAGEMENT (MARTINIQUE, FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaëlle Gutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Islands of the World Conference XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tortola, British Virgin Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPRESENTATIONS DES MODALITES D’EVACUATIONET DES ESPACES REFUGES EN CAS DE CRISE VOLCANIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème CONFERENCE CARTOGRAPHIQUE INTERNATIONALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The November 1 st , 1755 Tsunami in Morocco - Uncertainties in Historical Reports and Consequences for Future TWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami damages assessment : Vulnerability functions on buildings based on field and earth observation survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A L Gauraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Koscielny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Guillande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalité et contenu des notifications d’alerte cyclonique diffusées à la population à La Réunion et Mayotte (2023-2025) : des exemples à suivre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Roucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messie Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte à l'épreuve du cyclone Chido : Quels enseignements ? Quelles réponses ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas M'Saïdié, Dec 2025, Mamoudzou (Mayotte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Communities at Risk in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa von Hillebrandt-Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd UNESCO-IOC Global Tsunami Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOC UNESCO, Nov 2024, Banda Aceh, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique à 30 m de résolution des rafales extrêmes induites lors du passage de l’ouragan Irma (2017) sur Saint-Barthélemy et Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier C Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Zahibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OURAGANS 2017 – catastrophe, risque et résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de la recherche (ANR), Nov 2022, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique à 30 m de résolution des rafales extrêmes induites lors du passage de l’ouragan Irma (2017) sur Saint-Barthélemy et Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Zahibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Géorisque 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Pointe-à-Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les tempêtes tuent. Apports de l'évaluation de la vulnérabilité humaine et territoriale à travers l'analyse de la mortalité liée aux évènements hydrométéorologiques extrêmes depuis 1950 dans l'archipel Guadeloupéen et à la Dominique (Petites Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVth Symposium Ibero-African-American on Risks : Global Processes and Vulnerabilities, Threats/Risks and Local Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bogota, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of geodynamical processes on the socio-ecosystem of North Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurice Parat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Great African Rift Interdisciplinary Research Group 2022 Scientific meeting (GDR Rift Colloquium 2022 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de la cartographie et l’analyse spatiale pour l’aide à la planification des évacuations en cas d’alerte tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEORISQUE 2020 : L’INFORMATION GEOGRAPHIQUE AU SERVICE DE LA GESTION DES RISQUES ET DES CRISES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Mar 2020, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuser la connaissance scientifique au moyen des StoryMaps et des outils de cartographie dynamique associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-événement SIG 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRI, Oct 2020, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de modélisation hydraulique à la cartographie des zones inondables. Cas du bassin versant de la Gheraya (Haut Atlas, Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international du réseau "Eaux &amp; Climats "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'Information Géographique et Indicateurs de risques naturels en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Risques Naturels en Méditerranée occidentale », Carcassonne, 16-21 novembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Carcassonne, France. pp.425-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géo-indicateurs de risques naturels dans la Caraïbe : un outil de diagnostic comparé et de prévention à l'échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Deymier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Morell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet CARIBSAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro-Simulation of Human Evacuation in Case of Tsunami: First Results for a better Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gutton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISISA 2012 - Island world Conference XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tortola, British Virgin Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARIBSAT GIS and GEO-Indicators of Naturals Risks of Naturals Risks on Caribbean Basin: Tools for Comparative Diagnosis and Preventive Information at Regional Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deymier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Morell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISISA 2012 - Island world Conference XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tortola, British Virgin Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris flows et accessibilité routière dans les Alpes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deymier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Colloque de l'Association Internationale de Climatologie, Rovereto, Italie, 6-10 septembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rovereto, Italie. pp.369-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des réseaux routiers et modélisation de l'accessibilité routière en cas de laves torrentielles dans les Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deymier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jomelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La vallée de l'Ubaye, un territoire unique pour les recherches en Géosciences », European Geosciences Union, Barcelonnette, France, 12-16 septembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Barcelonnette, France. pp.55-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des vulnérabilités territoriales en Languedoc-Roussillon face aux menaces naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy de Richemond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Risques naturels en Méditerranée occidentale", Carcassonne, 16-21 novembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Carcassonne, France. pp.175-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques naturels et accessibilité territoriale : le cas des debris flows dans les Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deymier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapelon Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.290-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation granulométrique de la plage sableuse de Sidi Moussa (côte atlantique marocaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Minoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fifth International Symposium on Sandy Beaches, Rabat, Morocco, 19th-23rd October 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rabat, Maroc. pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations mentales du risque volcanique au sein de populations insulaires menacées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Villes et volcans", Université Blaise Pascal Clermont 3, Clermont-Ferrand, 13-14 décembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Clermont-Ferrand, France. pp.97-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi à court terme (un an) de l'évolution morphologique de la plage de Sidi Abed, côte atlantique marocaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Minoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque de l'Association Internationale de Climatologie "Climats et risques climatiques en Méditerranée", Université Paul-Valéry, Montpellier, 9-13 septembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France. pp.235-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indicateurs Géographiques de Risques Naturels (IGRN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Refai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2es rencontres géographes et assureurs face aux risques naturels, Université Paul Valéry III, Montpellier, 8 juin 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. pp.40-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site web du projet ANR TIREX (dir. F. Leone): Transfert des apprentIssages de Retours d’EXpériences scientifiques pour le renforcement des capacités de réponse et d’adaptation individuelles et collectives dans un contexte de changement climatique (Petites Antilles du Nord - saison cyclonique 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet ANR TIREX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 30-m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de clôture du projet Cart.Occ (phase # 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Moscarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paul-Valéry - Montpellier 3. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les connaissances et apprentissages de territoires cyclonés (Petites Antilles, saison cyclonique 2017) : fiches de synthèse des principaux résultats du projet ANR TIREX à l'attention des décideurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paul Valéry Montpellier 3 / LAGAM. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation et transfert vers les collectivités des Antilles françaises d’une méthode de planification des évacuations en cas d’alerte tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robustelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perdrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France, UM3, UA. 2019, 232 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résiliences post-Pam Vanuatu : suivi du processus de RESILIENCES sociétale et environnementale POST-cyclone PAM et renforcement des capacités de prévention des risques naturels majeurs au Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fonds de coopération économique, sociale et culturelle pour le Pacifique dit « Fonds Pacifique » (FP), IRD, Université Montpellier 3, Université d’Auckland, Croix Rouge française au Vanuatu. 2019, 78 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planifier les évacuations en cas de tsunami : la méthode EXPLOIT, Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robustelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perdrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France, UM3, UA. 2018, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des RIsques Submersion marine sur des SItes Sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Elineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil supérieur de la formation et de la recherche stratégiques. 2017, 144 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des vulnérabilités territoriales et humaines face aux tsunamis au Maroc (façade atlantique et ville d'El Jadida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ana Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD &amp; UMR GRED. 2012, 190 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution méthodologique pour l'aide à la planification des évacuations de population en cas de tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Gutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD Martinique &amp; UMR GRED. 2012, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'une base de données géoréférencées sur le bassin caribéen et les Petites Antilles (SIG CARIBSAT / CARIBBEAN GIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deymier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD &amp; UMR GRED. 2012, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREPARTOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Goett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation MAIF, Université Paris 1. 2012, 257 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du risque tsunami, enjeux et évacuations dans la région Mandelieu-la-Napoule - Antibes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 8591 LGP / Université Paris 1 Panthéon-Sorbonne. 2012, 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités des réseaux routiers face aux debris flows dans les Alpes. Quantification des risques et modélisation de l'accessibilité territoriale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deymier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SCAMPEI; ANR. 2011, 135 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme d'actions de prévention des inondations Loire-Amont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2010, 83 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livret 3 Infrastructures (Martinique) du Guide caribéen de l’aménageur en zone sismique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sociétés Spirale et Carimi ; Laboratoire Géode Caraïbes. 2008, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web mapping sous Google Earth TM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2008, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléa et risque mouvements de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2008, pp.165-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d’un jeu d’indicateurs de risques naturels et anthropiques sur l'Arc latin (Portugal, Espagne, France, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pagneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Association Arc latin; Conseil Général de l’Hérault. 2007, 209 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et modalités spatiales de la reconstruction post-tsunami à Banda Aceh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Denain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Délégation Interministérielle pour l’aide Post-Tsunami (DIPT). 2006, pp.227-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Système d’Information Géographique sur les Risques Naturels en Méditerranée (SIG RINAMED)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Denain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Waechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Méditerranéenne de l’Environnement (AME), Conseil Régional du Languedoc-Roussillon, programme européen RINAMED, Equipe d’Accueil GESTER. 2006, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités différentielles des migrants à Mayotte : implication pour la gestion des risques naturels dans un département français insulaire en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Idaroussi Tsimanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paul Valéry Montpellier 3, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04096941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept de vulnérabilité appliqué à l'évaluation des risques générés par les phénomènes de mouvements de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnement et Société. Université de Grenoble, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00721876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des vulnérabilités aux catastrophes &amp;quot; naturelles &amp;quot; : contribution à une évaluation géographique multirisque (mouvements de terrain, séismes, tsunamis, éruptions volcaniques, cyclones)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paul Valéry - Montpellier III, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00276636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId368"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.25465838509px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Leone </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités / directeur du LAGAM (Laboratoire de Géographie et d'Aménagement de Montpellier)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2330-1474</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035065753</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">54266382</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000049502459</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Leone est professeur des universités (classe EX) au département de Géographie de l’Université de Montpellier Paul-Valéry (UMPV) et directeur du Laboratoire de Géographie et d’Aménagement de Montpellier (LAGAM). Ses recherches portent sur la reconstitution spatiale des catastrophes naturelles (volcanisme, tsunamis, mouvements de terrain, cyclones, submersion marine), l’évaluation intégrée des risques associés (géo-indicateurs, diagnostics de vulnérabilité) et l’aide à la gestion de crise (plans d’évacuation, cartographies, modélisation, accessibilité territoriale, SIG). Il a participé à plusieurs retours d’expérience dans la Caraïbe, en Asie du Sud-Est, Méditerranée et Pacifique. Ses activités contribuent plus généralement à la prévention des risques naturels et à la promotion d’une géographie appliquée, en particulier dans les pays du Sud. Il est cofondateur du parcours de Master 1&2 en &amp;quot;Gestion des Catastrophes et des Risques Naturels&amp;quot; (GCRN) de l’UMPV. Il codirige la collection « Géorisques » aux Presses Universitaires de la Méditerranée. Il est également en charge d'un module d’enseignement consacré à la gestion des risques à l'Université de la Réunion (Master RE).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atouts, limites et perspectives de la cartographie en ligne pour la gestion de crise : conception d’un prototype de plateforme d’aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://journals.openedition.org/tem/12458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortalité et aléas hydro-climatiques dans les outre-mers français depuis 1950 (Guadeloupe, Martinique, Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Libner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Nérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2023/3-2024/1, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12tq0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apprentissages d’un RETEX scientifique et collectif sur l’ouragan Irma (saison cyclonique 2017, Petites-Antilles du Nord, projet ANR TIREX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Desarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Duvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.25043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éruption du Tajogaite (Cumbre Vieja) à La Palma, Canaries : de l’éruption volcanique à la crise territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.24450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte se prépare au risque tsunami : modélisations, alerte, évacuation, sensibilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64, 38 p. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.25078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising post-disaster damage on maps: a user study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (7), pp.1364-1393. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2022.2063872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier un territoire « cycloné » : Saint-Martin après le passage de l’ouragan Irma (Antilles du Nord, sept. 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robustelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.7730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relocalisation, une stratégie d’adaptation aux risques côtiers : les leçons tirées des projets aux Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeli Tramis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, http://journals.openedition.org/etudescaribeennes/24309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic hazards assessment of Oldoinyo Lengai in a data scarcity context (Tanzania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurice Parat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territorium: Revista Internacional de Riscos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28(II), pp.69-81. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14195/1647-7723_28-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information géographique et la cartographie au service des retours d'expériences scientifiques pos-catastrophes - Antilles, saison cyclonique 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes et géomatiques (revue du CFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245-246, pp.141-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités de relèvement d’un territoire insulaire français face à un ouragan extrême : Retour d’expérience sur l’ouragan Irma à Saint-Barthélemy (Petites-Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74, pp.471 - 508. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.13368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 30 m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.129-145. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-21-129-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaster resilience of traditional societies from Small Island Developing States: The 2015 tropical cyclone Pam in Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Emergencies and Disasters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Disaster resilience of traditional societies from Small Island Developing States: The 2015 tropical cyclone Pam in Vanuatu, 38 (3), pp.373-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone et cartographie post-désastre : exemples d’applications sur un territoire cycloné (Petites Antilles du Nord, ouragan Irma, septembre 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinet Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245-246, pp.163-177. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-17700952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements côtiers et inondations suite au passage d’un ouragan extrême (Irma, 2017) aux Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.18666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortalité et cyclones en Guadeloupe (Antilles françaises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Cousin Thorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.18919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires « cyclonés ». Les aléas cycloniques et leurs impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.18621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial and integrated flood risk diagnosis : Relevance for disaster prevention at Ourika valley (High Atlas-Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elmehdi Saidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disaster Prevention and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.548-564. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/DPM-12-2018-0379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et gestion des débris post-cycloniques à Saint-Martin (Antilles françaises) après le passage du cyclone Irma (sept. 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Processes and Influence on Damage to Urban Structures during Hurricane Irma (St-Martin & St-Barthélemy, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (7), pp.215. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse7070215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post Hurricane Irma debris collection and management in Saint-Martin (sept. 2017, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Peroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.34154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating spatial accessibility in the design of volcano evacuation plans in the French West Indies (Guadeloupe and Martinique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi-Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lalubie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13617-019-0089-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial accessibility and volcanic crisis management in the French West Indies (Guadeloupe &amp; Martinique): Contribution to evacuation planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lalubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.29425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of tsunami evacuation maps for a consensual symbolization rules proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Girres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.4-24. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23729333.2018.1440711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des sciences géographiques à la prévention du risque tsunami au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Meschinet De Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hespéris-Tamuda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learned from tropical cyclone Pam to Vanuatu (Melanesia): coastal hazards and flash flood and damages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatio-temporal modeling of human vulnerability in case of tsunami in Padang, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henky Mayaguezz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Emergencies and Disasters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (3), pp.224-270. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/028072701703500306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des sciences géographiques à la prévention du risque tsunami au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Meschinet de Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hespéris-Tamuda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LII (1), pp.383-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Accessibility and Decision-Making Structure Related to Debris Flow Impacts on Roads in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Utasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (2), pp.186 - 197. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13753-016-0088-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution spatio-temporelle de l'exposition humaine face au tsunami à Padang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henky Mayaguezz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.273-306. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2016.00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque avalanche sur le réseau routier alpin français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102-4, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accessibility graph-based model to optimize tsunami evacuation sites and routes in Martinique, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Gutton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, s.p. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/adgeo-38-1-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary methods to plan pedestrian evacuation of the French Riviera's beaches in case of tsunami threat: graph- and multi-agent-based modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (7), pp.1735-1743. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-13-1735-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'accessibilité territoriale pour l'aide à la gestion de crise tsunami (Mayotte, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 693 (5), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.693.0502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche régionale du risque tsunami au Maroc (modélisation et exposition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires d'Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque tsunamique au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ana Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.n.c. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/physio-geo.2589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tsunami damage functions developed in the framework of SCHEMA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Gauraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guillande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards Earth System Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.2835-2846. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-11-2835-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration du risque volcanique dans un PPRn multirisques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 169, pp.82-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration du risque volcanique dans un PPRn multirisques : principes et limites de l'approche en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial analysis of the December 26th, 2004 tsunami-induced damages: lessons learned for a better risk assessment integrating buildings vulnerability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Denain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (1), pp.363-375. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeog.2010.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami damages assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Gauraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koscielny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guillande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Tsunami Inland Propagation on December 26, 2004 in Banda Aceh, Indonesia, through Field Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 166 (1-2), pp.259-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'Information Géographique et Indicateurs de Risques Naturels en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pagneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tunisienne de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, pp.87-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interest of cartography for a better perception and management of volcanic risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 186 (3-4), pp.186-194. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthodologie d'analyse spatiale des destructions consécutives au tsunami du 26 décembre 2004 (Banda Aceh, Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Denain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsul Bachri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 82 (1/2), pp.77-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes pour gérer le risque volcanique à la Martinique (Antilles françaises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (3-4), pp.341-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS-Based Integrated Approach for the Assessment of Volcanic Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippine Geographical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49 (1-4), pp.135-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography of population vulnerability to volcanic hazards and lahars of Mount Pinatubo (Philippines) : a case study in the Pasig-Potrero River basin (province of Papanga)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert d'Ercole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (3), pp.209-222. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/morfo.2001.1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications territoriales de l'éruption du Mt Pinatubo pour la minorité ethnique aeta: Cas des bassins-versants des rivières Pasig et Sacobia (Provinces de Pampanga et Tarlac - Philippines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Savoisiens de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1/2000, pp.53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back analysis of the institutional and social responses to the eruption and the lahars of Mount Pinatubo Volcano from 1991 to 1998 (Central Luzon, Philippines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoJournal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 49 (2), pp.223-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la vulnérabilité aux phénomènes volcaniques et aux lahars du Pinatubo(Philippines). Cas du bassin de la rivière Pasig-Potrero (Province de Pampanga)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert d'Ercole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pangea infos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29-30, pp.5-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG ET RISQUES NATURELS : LE GLISSEMENT DE TERRAIN DE SÉCHILIENNE (ISÈRE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Asté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Jin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléas naturels et gestion des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Meschinet de Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinet Freddy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 288 p., 2021, 978-2-13-057432-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Française du Génie Parasismique : rapport de la mission du séisme du Teil du 11 novembre 2019 (Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Taillefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Arroucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et adaptation aux risques « naturels »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinet Freddy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 136 p., 2021, Géorisques, Frédéric Leone, Freddy Vinet, 978-2-36781-381-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les risques naturels : pratiques et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 202 p., 2017, Géorisques, 978-2-36781-243-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plans communaux de sauvegarde et outils de gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2015, Géorisques, Frédéric Leone; Freddy Vinet, 978-2-36781-105-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des risques naturels et des vulnérabilités territoriales de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le littoral : caractérisation et gestion d'un espace à risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 78 p., 2013, Géorisques, Frédéric Leone; Freddy Vinet, 978-2-36781-002-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir les risques naturels : de la modélisation à l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 84 p., 2013, Géorisques, 978-2-36781-027-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité scolaire à l'épreuve du risque sismique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colbeau-Justin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 172 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en carte des risques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96 p., 2008, Géorisques, 978-2-84269-846-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des sociétés et des territoires face aux menaces naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 146 p., 2006, Géorisques, 978-2-84269-914-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouragame, un jeu pour appréhender la reconstruction post-catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782271152367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESAFIOS E PERSPECTIVAS EM MEIO ÀS TRANSFORMAÇÕES SOCIOTERRITORIAIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Tupiassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palheta da Silva J.M.; Nunes da Silva C.; da Costa Oliveira Neto A.; Carvalho A.C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desafios e Perspectivas em Meio às Transformações Socioterritoriais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAPTA/UFPA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-127, 2024, 978-65-87842-16-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04482049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les colères froides de l’Ol Doinyo Lengaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.70-71, 2023, 978-2-7491-7814-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs traditionnels dans la résilience des sociétés face aux phénomènes naturels extrêmes, exemples de Port-Vila et Imafen (Vanuatu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience et adaptation aux risques « naturels »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apprentissages scientifiques d'un RETEX multidimensionnel sur le cyclone IRMA (projet ANR TIREX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Desarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAPPORT SCIENTIFIQUE CCR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer la vulnérabilité face aux inondations : progrès et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inondations 1 : la connaissance du risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer la vulnérabilité face aux inondations : progrès et limites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inondations 1 : la connaissance du risque. Elsevier/ISTE éditions, Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing vulnerability to flooding: Progress and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG CARIBSAT et Géo-indicateurs de risques naturels sur le bassin caribéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deymier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du PRAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Martinique, pp.n.c., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The November, 1st, 1755 Tsunami in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy de Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gloria I. Lopez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsunami - Analysis of a Hazard - From Physical Interpretation to Human Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.61-76, 2012, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/51864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indian Ocean Tsunami, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bobrowsky Peter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.529-534, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités spatiales et enjeux préventifs de la reconstruction post-tsunami à Banda Aceh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Denain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Lavigne; Raphaël Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsunarisque : le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.233-270, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flohic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavigne F. &amp; Paris R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsunarisque : Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.27-48, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse spatiale des dommages sur le bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Denain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsul Bachri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Lavigne; Raphaël Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsunarisque : le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.77-98, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse spatiale des dommages sur le bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Denain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsul Bachri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavigne; F. / Paris; R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsunarisque : le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.77-94, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Debris Floods and Debris Avalanches Responding Univocally to Recent Climatic Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pavlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Utasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanco J.; Kheradmandpp H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Foundations and Ecological Effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen Limited, pp.423-444, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et modalités spatiales de la reconstruction post-tsunami à Banda Aceh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Denain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Lavigne, Raphaël Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsunarisque : Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00250115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution méthodologique à la cartographie des risques naturels. Exemples d’applications à la Martinique (Antilles françaises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Joseph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Caraïbe, données environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.33-50, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt de la cartographie pour comprendre, évaluer et gérer le risque volcanique en Martinique (Antilles françaises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Joseph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Caraïbe, données environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.223-237, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité, un concept fondamental au coeur des méthodes d’évaluation des risques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Leone; Freddy Vinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des sociétés et des territoires face aux menaces naturelles : analyses géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service des publications de Montpellier 3, pp.9-25, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Martin (Antilles). Cartographie d'un territoire cycloné (Irma, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géorisque 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction et appropriation de plans d'évacuation face au risque tsunami à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Said Hachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Idaroussi Tsimanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An uncommon geomorphological crisis-Dominica Coastal systems response and adjustments in the Aftermath of Hurricane Maria (September 2017 episode)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd edition of the international multidisciplinary conference OCEANEXT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An uncommon geomorphological crisis — Dominica Coastal systems response and adjustments in the Aftermath of Hurricane Maria (September 2017 episode)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanext international interdisciplinary conference second edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLOItation et Transfert vers les collectivités des Antilles françaises d’une méthode de planification des évacuations en cas d’alerte tsunami (EXPLOIT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iles 2019 (Fondation de Fance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archipel du Vanuatu Post-cyclone Pam. Identifier les vulnérabilités et les capacités de résilience sociétale et environnementale par un RETEX sur le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géorisque 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la géomatique dans l'évaluation des vulnérabilités humaine et matérielle (submersion marine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : « Territoires, changements globaux et développement durable », IIème symposium international de l'Association des Géographes Tunisiens, Hammamet, 12-17 novembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hammamet, Tunisie. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VULNÉRABILITÉ TERRITORIALE ET RISQUE VOLCANIQUE AUX ANTILLES UNE APPROCHE COMPARATIVE MARTINIQUE / GUADELOUPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lalubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Schoelcher, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTE MONDIALE DES CATASTROPHES ET DES RISQUES NATURELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pigeolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master GCRN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSING LONG-TERM HAZARDS FOR LA SOUFRIERE OF GUADELOUPE VOLCANO: INSIGHTS FROM A NEW ERUPTIVE CHRONOLOGY, CREDIBLE SCENARIO DEFINITION, AND INTEGRATED IMPACT MODELLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barsotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Esposti‐ongaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVCEI General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Kagoshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARIBSAT GIS AND GEO-INDICATORS OF NATURALS RISKS IN THE CARIBBEAN BASIN TOOLS FOR COMPARATIVE DIAGNOSTICS AND PREVENTIVE INFORMATION AT REGIONAL SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deymier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Morell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Islands of the World Conference XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tortola, British Virgin Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACRO-SIMULATION OF HUMAN EVACUATION IN CASE OF TSUNAMI FIRST RESULTS FOR A BETTER CRISIS MANAGEMENT (MARTINIQUE, FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaëlle Gutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Islands of the World Conference XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tortola, British Virgin Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The November 1 st , 1755 Tsunami in Morocco - Uncertainties in Historical Reports and Consequences for Future TWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPRESENTATIONS DES MODALITES D’EVACUATIONET DES ESPACES REFUGES EN CAS DE CRISE VOLCANIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème CONFERENCE CARTOGRAPHIQUE INTERNATIONALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami damages assessment : Vulnerability functions on buildings based on field and earth observation survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A L Gauraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Koscielny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Guillande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalité et contenu des notifications d’alerte cyclonique diffusées à la population à La Réunion et Mayotte (2023-2025) : des exemples à suivre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Roucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messie Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte à l'épreuve du cyclone Chido : Quels enseignements ? Quelles réponses ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas M'Saïdié, Dec 2025, Mamoudzou (Mayotte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Communities at Risk in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa von Hillebrandt-Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd UNESCO-IOC Global Tsunami Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOC UNESCO, Nov 2024, Banda Aceh, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique à 30 m de résolution des rafales extrêmes induites lors du passage de l’ouragan Irma (2017) sur Saint-Barthélemy et Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Zahibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Géorisque 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Pointe-à-Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique à 30 m de résolution des rafales extrêmes induites lors du passage de l’ouragan Irma (2017) sur Saint-Barthélemy et Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier C Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Zahibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OURAGANS 2017 – catastrophe, risque et résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de la recherche (ANR), Nov 2022, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les tempêtes tuent. Apports de l'évaluation de la vulnérabilité humaine et territoriale à travers l'analyse de la mortalité liée aux évènements hydrométéorologiques extrêmes depuis 1950 dans l'archipel Guadeloupéen et à la Dominique (Petites Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVth Symposium Ibero-African-American on Risks : Global Processes and Vulnerabilities, Threats/Risks and Local Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bogota, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of geodynamical processes on the socio-ecosystem of North Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurice Parat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Great African Rift Interdisciplinary Research Group 2022 Scientific meeting (GDR Rift Colloquium 2022 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de la cartographie et l’analyse spatiale pour l’aide à la planification des évacuations en cas d’alerte tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEORISQUE 2020 : L’INFORMATION GEOGRAPHIQUE AU SERVICE DE LA GESTION DES RISQUES ET DES CRISES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Mar 2020, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuser la connaissance scientifique au moyen des StoryMaps et des outils de cartographie dynamique associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-événement SIG 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRI, Oct 2020, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de modélisation hydraulique à la cartographie des zones inondables. Cas du bassin versant de la Gheraya (Haut Atlas, Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international du réseau "Eaux &amp; Climats "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géo-indicateurs de risques naturels dans la Caraïbe : un outil de diagnostic comparé et de prévention à l'échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Deymier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Morell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet CARIBSAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'Information Géographique et Indicateurs de risques naturels en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Risques Naturels en Méditerranée occidentale », Carcassonne, 16-21 novembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Carcassonne, France. pp.425-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARIBSAT GIS and GEO-Indicators of Naturals Risks of Naturals Risks on Caribbean Basin: Tools for Comparative Diagnosis and Preventive Information at Regional Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deymier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Morell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISISA 2012 - Island world Conference XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tortola, British Virgin Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro-Simulation of Human Evacuation in Case of Tsunami: First Results for a better Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gutton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISISA 2012 - Island world Conference XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tortola, British Virgin Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des vulnérabilités territoriales en Languedoc-Roussillon face aux menaces naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy de Richemond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Risques naturels en Méditerranée occidentale", Carcassonne, 16-21 novembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Carcassonne, France. pp.175-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des réseaux routiers et modélisation de l'accessibilité routière en cas de laves torrentielles dans les Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deymier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jomelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La vallée de l'Ubaye, un territoire unique pour les recherches en Géosciences », European Geosciences Union, Barcelonnette, France, 12-16 septembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Barcelonnette, France. pp.55-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques naturels et accessibilité territoriale : le cas des debris flows dans les Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deymier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapelon Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.290-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation granulométrique de la plage sableuse de Sidi Moussa (côte atlantique marocaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Minoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fifth International Symposium on Sandy Beaches, Rabat, Morocco, 19th-23rd October 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rabat, Maroc. pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris flows et accessibilité routière dans les Alpes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deymier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Colloque de l'Association Internationale de Climatologie, Rovereto, Italie, 6-10 septembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rovereto, Italie. pp.369-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations mentales du risque volcanique au sein de populations insulaires menacées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Villes et volcans", Université Blaise Pascal Clermont 3, Clermont-Ferrand, 13-14 décembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Clermont-Ferrand, France. pp.97-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi à court terme (un an) de l'évolution morphologique de la plage de Sidi Abed, côte atlantique marocaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Minoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque de l'Association Internationale de Climatologie "Climats et risques climatiques en Méditerranée", Université Paul-Valéry, Montpellier, 9-13 septembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France. pp.235-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indicateurs Géographiques de Risques Naturels (IGRN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Refai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2es rencontres géographes et assureurs face aux risques naturels, Université Paul Valéry III, Montpellier, 8 juin 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. pp.40-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site web du projet ANR TIREX (dir. F. Leone): Transfert des apprentIssages de Retours d’EXpériences scientifiques pour le renforcement des capacités de réponse et d’adaptation individuelles et collectives dans un contexte de changement climatique (Petites Antilles du Nord - saison cyclonique 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet ANR TIREX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 30-m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de clôture du projet Cart.Occ (phase # 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Moscarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paul-Valéry - Montpellier 3. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les connaissances et apprentissages de territoires cyclonés (Petites Antilles, saison cyclonique 2017) : fiches de synthèse des principaux résultats du projet ANR TIREX à l'attention des décideurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paul Valéry Montpellier 3 / LAGAM. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation et transfert vers les collectivités des Antilles françaises d’une méthode de planification des évacuations en cas d’alerte tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robustelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perdrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France, UM3, UA. 2019, 232 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résiliences post-Pam Vanuatu : suivi du processus de RESILIENCES sociétale et environnementale POST-cyclone PAM et renforcement des capacités de prévention des risques naturels majeurs au Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fonds de coopération économique, sociale et culturelle pour le Pacifique dit « Fonds Pacifique » (FP), IRD, Université Montpellier 3, Université d’Auckland, Croix Rouge française au Vanuatu. 2019, 78 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planifier les évacuations en cas de tsunami : la méthode EXPLOIT, Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robustelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perdrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France, UM3, UA. 2018, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des RIsques Submersion marine sur des SItes Sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Elineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil supérieur de la formation et de la recherche stratégiques. 2017, 144 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'une base de données géoréférencées sur le bassin caribéen et les Petites Antilles (SIG CARIBSAT / CARIBBEAN GIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deymier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD &amp; UMR GRED. 2012, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution méthodologique pour l'aide à la planification des évacuations de population en cas de tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Gutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD Martinique &amp; UMR GRED. 2012, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREPARTOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Goett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation MAIF, Université Paris 1. 2012, 257 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du risque tsunami, enjeux et évacuations dans la région Mandelieu-la-Napoule - Antibes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 8591 LGP / Université Paris 1 Panthéon-Sorbonne. 2012, 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des vulnérabilités territoriales et humaines face aux tsunamis au Maroc (façade atlantique et ville d'El Jadida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ana Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD &amp; UMR GRED. 2012, 190 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités des réseaux routiers face aux debris flows dans les Alpes. Quantification des risques et modélisation de l'accessibilité territoriale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deymier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SCAMPEI; ANR. 2011, 135 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme d'actions de prévention des inondations Loire-Amont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2010, 83 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web mapping sous Google Earth TM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2008, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livret 3 Infrastructures (Martinique) du Guide caribéen de l’aménageur en zone sismique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sociétés Spirale et Carimi ; Laboratoire Géode Caraïbes. 2008, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléa et risque mouvements de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2008, pp.165-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d’un jeu d’indicateurs de risques naturels et anthropiques sur l'Arc latin (Portugal, Espagne, France, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pagneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Association Arc latin; Conseil Général de l’Hérault. 2007, 209 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Système d’Information Géographique sur les Risques Naturels en Méditerranée (SIG RINAMED)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Denain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Waechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Méditerranéenne de l’Environnement (AME), Conseil Régional du Languedoc-Roussillon, programme européen RINAMED, Equipe d’Accueil GESTER. 2006, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et modalités spatiales de la reconstruction post-tsunami à Banda Aceh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Denain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Délégation Interministérielle pour l’aide Post-Tsunami (DIPT). 2006, pp.227-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités différentielles des migrants à Mayotte : implication pour la gestion des risques naturels dans un département français insulaire en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Idaroussi Tsimanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paul Valéry Montpellier 3, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04096941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept de vulnérabilité appliqué à l'évaluation des risques générés par les phénomènes de mouvements de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnement et Société. Université de Grenoble, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00721876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des vulnérabilités aux catastrophes &amp;quot; naturelles &amp;quot; : contribution à une évaluation géographique multirisque (mouvements de terrain, séismes, tsunamis, éruptions volcaniques, cyclones)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paul Valéry - Montpellier III, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00276636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId368"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="433A5D11"/>
+    <w:nsid w:val="3ED2E018"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-leone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2330-1474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035065753" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54266382" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000049502459" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250531v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Germain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841958v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coulon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Libner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N&#233;rin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Battut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tq0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;rard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Desarthe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25043" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142271v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24450" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316142v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lagah&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25078" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835881v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robustelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7730" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2022.2063872" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054543v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeli Tramis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le D&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-17700952" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagah&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-7723_28-2_6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702587v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.13368" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111531v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-129-2021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18621" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138219v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18666" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129222v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bigot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Cousin Thorez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18919" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138214v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Bennani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Druon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmehdi Saidi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DPM-12-2018-0379" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182034v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7070215" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514975v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peroche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34154" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138199v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi-Leone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lalubie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-019-0089-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194768v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Leone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lesales" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29425" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068088v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gustave" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2018.1440711" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138207v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Omira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;roche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mellas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Meschinet De Richemond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143547v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11842" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4NL6T691-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432938v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henky Mayaguezz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/028072701703500306" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138205v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Meschinet de Richemond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481338v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Utasse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13753-016-0088-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432902v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Colas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garcin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2491" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146367v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Gutton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-38-1-2014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484408v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sahal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.693.0502" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138308v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;roche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-1735-2013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062386v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Baptista" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.2589" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920949v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahhou Zourarah" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153918v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539789v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Denain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2010.07.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZFNFK32-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062387v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valencia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Gauraz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillande" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-2835-2011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062389v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875668v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.12.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8P3SPHN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876456v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pagneux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061574v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077245v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koscielny" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061500v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamsul Bachri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061575v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061576v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169334v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert d'Ercole" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2001.1103" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119469v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119436v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169313v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138326v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ast&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumolard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Jin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517467v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/resilience-et-adaptation-aux-risques-naturels.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279213v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276107v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taillefer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Arroucau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194144v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188460v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/plans-communaux-de-sauvegarde-et-outils-de-gestion-de-crise.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137297v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051069v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194450v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051070v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cartier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colbeau-Justin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050910v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050908v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04482049v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Tupiassu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ara&#250;jo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gaptaufpa.blogspot.com/search/label/Livros" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049624v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chenel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503637v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic France" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03292834v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vauthier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817166v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171204v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143544v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143542v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056645v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deymier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876460v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy de Richemond" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51864" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056570v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pavlova" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Utasse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chenet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056571v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flohic" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055808v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Clav&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920948v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055810v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056674v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250115v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055838v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055840v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055839v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260768v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Said Hachim" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Idaroussi Tsimanda" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854235v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137389v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964908v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138230v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153912v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076560v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138240v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pigeolet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138236v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138247v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Komorowski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Legendre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barsotti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Esposti&#8208;ongaro" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jenkins" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138254v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deymier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Morell" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138264v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;lle Gutton" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138292v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138273v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Omira" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Baptista" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mellas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138270v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Gauraz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Valencia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Koscielny" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guillande" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gardi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421209v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Roucour" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messie Dupont" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986317v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa von Hillebrandt-Andrade" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361579v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier C Bernard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Zahibo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714039v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775017v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891618v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986645v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986631v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barbier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125678v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mehdi Saidi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920946v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02971651v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Deymier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gutton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02970719v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02970718v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069280v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920947v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069231v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353343v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapelon Laurent" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069232v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khalidi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minoubi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaibi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069233v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910463v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Khalidi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071237v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Refai" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153930v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921210v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785295v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Moscarelli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279119v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078327v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cargnelutti" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perdrieau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078329v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le De" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078328v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078330v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Elineau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078216v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mehdi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078217v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077248v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078219v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coquet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goett" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078218v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemahieu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078220v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouhet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078221v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078105v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078107v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078106v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078108v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078104v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078109v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waechter" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rambaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04096941v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00721876v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00276636v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-leone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2330-1474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035065753" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54266382" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000049502459" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250531v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Germain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841958v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coulon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Libner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N&#233;rin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Battut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tq0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;rard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Desarthe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25043" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142271v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24450" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316142v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lagah&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25078" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2022.2063872" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robustelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7730" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054543v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeli Tramis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-7723_28-2_6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagah&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702587v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.13368" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-129-2021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204758v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le D&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607811v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-17700952" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138219v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18666" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129222v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bigot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Cousin Thorez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18919" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18621" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138214v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Bennani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Druon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmehdi Saidi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DPM-12-2018-0379" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182034v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7070215" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514975v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peroche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34154" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138199v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi-Leone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lalubie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-019-0089-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194768v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Leone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lesales" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29425" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068088v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gustave" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2018.1440711" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138207v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Omira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;roche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mellas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Meschinet De Richemond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143547v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11842" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4NL6T691-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432938v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henky Mayaguezz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/028072701703500306" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138205v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Meschinet de Richemond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481338v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Utasse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13753-016-0088-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432902v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Colas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garcin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2491" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146367v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Gutton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-38-1-2014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138308v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;roche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-1735-2013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484408v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sahal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.693.0502" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920949v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahhou Zourarah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062386v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Baptista" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.2589" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062387v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valencia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Gauraz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillande" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-2835-2011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062389v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153918v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539789v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Denain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2010.07.009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZFNFK32-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077245v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koscielny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061574v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876456v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pagneux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875668v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.12.020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8P3SPHN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061500v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamsul Bachri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061575v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061576v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169334v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert d'Ercole" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2001.1103" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119469v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119436v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169313v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138326v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ast&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumolard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Jin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279213v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276107v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taillefer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Arroucau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517467v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/resilience-et-adaptation-aux-risques-naturels.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194144v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188460v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/plans-communaux-de-sauvegarde-et-outils-de-gestion-de-crise.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137297v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051069v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194450v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051070v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cartier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colbeau-Justin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050910v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050908v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049624v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chenel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04482049v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Tupiassu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ara&#250;jo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gaptaufpa.blogspot.com/search/label/Livros" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503637v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic France" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03292834v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vauthier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817166v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171204v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143544v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143542v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056645v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deymier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876460v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy de Richemond" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51864" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920948v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055808v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Clav&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056571v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flohic" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055810v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056674v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056570v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pavlova" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Utasse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chenet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250115v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055840v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055839v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055838v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854235v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260768v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Said Hachim" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Idaroussi Tsimanda" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964908v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137389v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138230v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153912v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076560v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138236v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138240v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pigeolet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138247v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Komorowski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Legendre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barsotti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Esposti&#8208;ongaro" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jenkins" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138254v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deymier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Morell" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138264v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;lle Gutton" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138273v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Omira" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Baptista" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mellas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138292v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138270v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Gauraz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Valencia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Koscielny" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guillande" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gardi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421209v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Roucour" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messie Dupont" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986317v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa von Hillebrandt-Andrade" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714039v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Zahibo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361579v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier C Bernard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775017v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891618v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986645v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986631v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barbier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125678v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mehdi Saidi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02971651v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Deymier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gutton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920946v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02970718v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02970719v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069231v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920947v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353343v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapelon Laurent" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069232v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khalidi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minoubi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaibi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069280v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069233v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910463v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Khalidi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071237v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Refai" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153930v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921210v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785295v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Moscarelli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279119v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078327v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cargnelutti" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perdrieau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078329v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le De" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078328v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078330v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Elineau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077248v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078217v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078219v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coquet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goett" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078218v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemahieu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078216v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mehdi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078220v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouhet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078221v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078107v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078105v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078106v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078108v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078109v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waechter" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rambaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078104v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04096941v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00721876v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00276636v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>