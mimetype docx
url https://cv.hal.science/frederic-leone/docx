--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.25465838509px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Leone </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités / directeur du LAGAM (Laboratoire de Géographie et d'Aménagement de Montpellier)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2330-1474</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035065753</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">54266382</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000049502459</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Leone est professeur des universités (classe EX) au département de Géographie de l’Université de Montpellier Paul-Valéry (UMPV) et directeur du Laboratoire de Géographie et d’Aménagement de Montpellier (LAGAM). Ses recherches portent sur la reconstitution spatiale des catastrophes naturelles (volcanisme, tsunamis, mouvements de terrain, cyclones, submersion marine), l’évaluation intégrée des risques associés (géo-indicateurs, diagnostics de vulnérabilité) et l’aide à la gestion de crise (plans d’évacuation, cartographies, modélisation, accessibilité territoriale, SIG). Il a participé à plusieurs retours d’expérience dans la Caraïbe, en Asie du Sud-Est, Méditerranée et Pacifique. Ses activités contribuent plus généralement à la prévention des risques naturels et à la promotion d’une géographie appliquée, en particulier dans les pays du Sud. Il est cofondateur du parcours de Master 1&2 en &amp;quot;Gestion des Catastrophes et des Risques Naturels&amp;quot; (GCRN) de l’UMPV. Il codirige la collection « Géorisques » aux Presses Universitaires de la Méditerranée. Il est également en charge d'un module d’enseignement consacré à la gestion des risques à l'Université de la Réunion (Master RE).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atouts, limites et perspectives de la cartographie en ligne pour la gestion de crise : conception d’un prototype de plateforme d’aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://journals.openedition.org/tem/12458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortalité et aléas hydro-climatiques dans les outre-mers français depuis 1950 (Guadeloupe, Martinique, Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Libner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Nérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2023/3-2024/1, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12tq0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apprentissages d’un RETEX scientifique et collectif sur l’ouragan Irma (saison cyclonique 2017, Petites-Antilles du Nord, projet ANR TIREX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Desarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Duvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.25043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éruption du Tajogaite (Cumbre Vieja) à La Palma, Canaries : de l’éruption volcanique à la crise territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.24450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte se prépare au risque tsunami : modélisations, alerte, évacuation, sensibilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64, 38 p. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.25078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising post-disaster damage on maps: a user study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (7), pp.1364-1393. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2022.2063872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier un territoire « cycloné » : Saint-Martin après le passage de l’ouragan Irma (Antilles du Nord, sept. 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robustelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.7730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relocalisation, une stratégie d’adaptation aux risques côtiers : les leçons tirées des projets aux Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeli Tramis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, http://journals.openedition.org/etudescaribeennes/24309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic hazards assessment of Oldoinyo Lengai in a data scarcity context (Tanzania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurice Parat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territorium: Revista Internacional de Riscos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28(II), pp.69-81. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14195/1647-7723_28-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information géographique et la cartographie au service des retours d'expériences scientifiques pos-catastrophes - Antilles, saison cyclonique 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes et géomatiques (revue du CFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245-246, pp.141-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités de relèvement d’un territoire insulaire français face à un ouragan extrême : Retour d’expérience sur l’ouragan Irma à Saint-Barthélemy (Petites-Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74, pp.471 - 508. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.13368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 30 m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.129-145. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-21-129-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaster resilience of traditional societies from Small Island Developing States: The 2015 tropical cyclone Pam in Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Emergencies and Disasters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Disaster resilience of traditional societies from Small Island Developing States: The 2015 tropical cyclone Pam in Vanuatu, 38 (3), pp.373-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone et cartographie post-désastre : exemples d’applications sur un territoire cycloné (Petites Antilles du Nord, ouragan Irma, septembre 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinet Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245-246, pp.163-177. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-17700952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements côtiers et inondations suite au passage d’un ouragan extrême (Irma, 2017) aux Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.18666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortalité et cyclones en Guadeloupe (Antilles françaises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Cousin Thorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.18919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires « cyclonés ». Les aléas cycloniques et leurs impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.18621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial and integrated flood risk diagnosis : Relevance for disaster prevention at Ourika valley (High Atlas-Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elmehdi Saidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disaster Prevention and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.548-564. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/DPM-12-2018-0379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et gestion des débris post-cycloniques à Saint-Martin (Antilles françaises) après le passage du cyclone Irma (sept. 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Processes and Influence on Damage to Urban Structures during Hurricane Irma (St-Martin & St-Barthélemy, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (7), pp.215. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse7070215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post Hurricane Irma debris collection and management in Saint-Martin (sept. 2017, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Peroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.34154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating spatial accessibility in the design of volcano evacuation plans in the French West Indies (Guadeloupe and Martinique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi-Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lalubie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13617-019-0089-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial accessibility and volcanic crisis management in the French West Indies (Guadeloupe &amp; Martinique): Contribution to evacuation planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lalubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.29425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of tsunami evacuation maps for a consensual symbolization rules proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Girres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.4-24. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23729333.2018.1440711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des sciences géographiques à la prévention du risque tsunami au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Meschinet De Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hespéris-Tamuda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learned from tropical cyclone Pam to Vanuatu (Melanesia): coastal hazards and flash flood and damages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatio-temporal modeling of human vulnerability in case of tsunami in Padang, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henky Mayaguezz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Emergencies and Disasters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (3), pp.224-270. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/028072701703500306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des sciences géographiques à la prévention du risque tsunami au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Meschinet de Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hespéris-Tamuda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LII (1), pp.383-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Accessibility and Decision-Making Structure Related to Debris Flow Impacts on Roads in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Utasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (2), pp.186 - 197. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13753-016-0088-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution spatio-temporelle de l'exposition humaine face au tsunami à Padang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henky Mayaguezz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.273-306. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2016.00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque avalanche sur le réseau routier alpin français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102-4, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accessibility graph-based model to optimize tsunami evacuation sites and routes in Martinique, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Gutton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, s.p. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/adgeo-38-1-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary methods to plan pedestrian evacuation of the French Riviera's beaches in case of tsunami threat: graph- and multi-agent-based modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (7), pp.1735-1743. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-13-1735-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'accessibilité territoriale pour l'aide à la gestion de crise tsunami (Mayotte, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 693 (5), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.693.0502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche régionale du risque tsunami au Maroc (modélisation et exposition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires d'Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque tsunamique au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ana Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.n.c. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/physio-geo.2589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tsunami damage functions developed in the framework of SCHEMA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Gauraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guillande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards Earth System Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.2835-2846. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-11-2835-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration du risque volcanique dans un PPRn multirisques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 169, pp.82-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration du risque volcanique dans un PPRn multirisques : principes et limites de l'approche en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial analysis of the December 26th, 2004 tsunami-induced damages: lessons learned for a better risk assessment integrating buildings vulnerability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Denain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (1), pp.363-375. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeog.2010.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami damages assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Gauraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koscielny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guillande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Tsunami Inland Propagation on December 26, 2004 in Banda Aceh, Indonesia, through Field Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 166 (1-2), pp.259-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'Information Géographique et Indicateurs de Risques Naturels en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pagneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tunisienne de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, pp.87-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interest of cartography for a better perception and management of volcanic risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 186 (3-4), pp.186-194. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthodologie d'analyse spatiale des destructions consécutives au tsunami du 26 décembre 2004 (Banda Aceh, Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Denain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsul Bachri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 82 (1/2), pp.77-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes pour gérer le risque volcanique à la Martinique (Antilles françaises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (3-4), pp.341-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS-Based Integrated Approach for the Assessment of Volcanic Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippine Geographical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49 (1-4), pp.135-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography of population vulnerability to volcanic hazards and lahars of Mount Pinatubo (Philippines) : a case study in the Pasig-Potrero River basin (province of Papanga)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert d'Ercole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (3), pp.209-222. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/morfo.2001.1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications territoriales de l'éruption du Mt Pinatubo pour la minorité ethnique aeta: Cas des bassins-versants des rivières Pasig et Sacobia (Provinces de Pampanga et Tarlac - Philippines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Savoisiens de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1/2000, pp.53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back analysis of the institutional and social responses to the eruption and the lahars of Mount Pinatubo Volcano from 1991 to 1998 (Central Luzon, Philippines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoJournal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 49 (2), pp.223-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la vulnérabilité aux phénomènes volcaniques et aux lahars du Pinatubo(Philippines). Cas du bassin de la rivière Pasig-Potrero (Province de Pampanga)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert d'Ercole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pangea infos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29-30, pp.5-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG ET RISQUES NATURELS : LE GLISSEMENT DE TERRAIN DE SÉCHILIENNE (ISÈRE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Asté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Jin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléas naturels et gestion des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Meschinet de Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinet Freddy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 288 p., 2021, 978-2-13-057432-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Française du Génie Parasismique : rapport de la mission du séisme du Teil du 11 novembre 2019 (Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Taillefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Arroucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et adaptation aux risques « naturels »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinet Freddy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 136 p., 2021, Géorisques, Frédéric Leone, Freddy Vinet, 978-2-36781-381-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les risques naturels : pratiques et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 202 p., 2017, Géorisques, 978-2-36781-243-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plans communaux de sauvegarde et outils de gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2015, Géorisques, Frédéric Leone; Freddy Vinet, 978-2-36781-105-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des risques naturels et des vulnérabilités territoriales de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le littoral : caractérisation et gestion d'un espace à risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 78 p., 2013, Géorisques, Frédéric Leone; Freddy Vinet, 978-2-36781-002-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir les risques naturels : de la modélisation à l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 84 p., 2013, Géorisques, 978-2-36781-027-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité scolaire à l'épreuve du risque sismique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colbeau-Justin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 172 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en carte des risques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96 p., 2008, Géorisques, 978-2-84269-846-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des sociétés et des territoires face aux menaces naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 146 p., 2006, Géorisques, 978-2-84269-914-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouragame, un jeu pour appréhender la reconstruction post-catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782271152367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESAFIOS E PERSPECTIVAS EM MEIO ÀS TRANSFORMAÇÕES SOCIOTERRITORIAIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Tupiassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palheta da Silva J.M.; Nunes da Silva C.; da Costa Oliveira Neto A.; Carvalho A.C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desafios e Perspectivas em Meio às Transformações Socioterritoriais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAPTA/UFPA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-127, 2024, 978-65-87842-16-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04482049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les colères froides de l’Ol Doinyo Lengaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.70-71, 2023, 978-2-7491-7814-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs traditionnels dans la résilience des sociétés face aux phénomènes naturels extrêmes, exemples de Port-Vila et Imafen (Vanuatu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience et adaptation aux risques « naturels »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apprentissages scientifiques d'un RETEX multidimensionnel sur le cyclone IRMA (projet ANR TIREX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Desarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAPPORT SCIENTIFIQUE CCR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer la vulnérabilité face aux inondations : progrès et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inondations 1 : la connaissance du risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer la vulnérabilité face aux inondations : progrès et limites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inondations 1 : la connaissance du risque. Elsevier/ISTE éditions, Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing vulnerability to flooding: Progress and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG CARIBSAT et Géo-indicateurs de risques naturels sur le bassin caribéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deymier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du PRAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Martinique, pp.n.c., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The November, 1st, 1755 Tsunami in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy de Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gloria I. Lopez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsunami - Analysis of a Hazard - From Physical Interpretation to Human Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.61-76, 2012, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/51864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indian Ocean Tsunami, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bobrowsky Peter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.529-534, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités spatiales et enjeux préventifs de la reconstruction post-tsunami à Banda Aceh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Denain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Lavigne; Raphaël Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsunarisque : le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.233-270, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flohic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavigne F. &amp; Paris R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsunarisque : Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.27-48, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse spatiale des dommages sur le bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Denain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsul Bachri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Lavigne; Raphaël Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsunarisque : le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.77-98, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse spatiale des dommages sur le bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Denain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsul Bachri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavigne; F. / Paris; R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsunarisque : le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.77-94, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Debris Floods and Debris Avalanches Responding Univocally to Recent Climatic Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pavlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Utasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanco J.; Kheradmandpp H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Foundations and Ecological Effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen Limited, pp.423-444, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et modalités spatiales de la reconstruction post-tsunami à Banda Aceh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Denain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Lavigne, Raphaël Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsunarisque : Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00250115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution méthodologique à la cartographie des risques naturels. Exemples d’applications à la Martinique (Antilles françaises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Joseph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Caraïbe, données environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.33-50, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt de la cartographie pour comprendre, évaluer et gérer le risque volcanique en Martinique (Antilles françaises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Joseph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Caraïbe, données environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.223-237, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité, un concept fondamental au coeur des méthodes d’évaluation des risques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Leone; Freddy Vinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des sociétés et des territoires face aux menaces naturelles : analyses géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service des publications de Montpellier 3, pp.9-25, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Martin (Antilles). Cartographie d'un territoire cycloné (Irma, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géorisque 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction et appropriation de plans d'évacuation face au risque tsunami à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Said Hachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Idaroussi Tsimanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An uncommon geomorphological crisis-Dominica Coastal systems response and adjustments in the Aftermath of Hurricane Maria (September 2017 episode)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd edition of the international multidisciplinary conference OCEANEXT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An uncommon geomorphological crisis — Dominica Coastal systems response and adjustments in the Aftermath of Hurricane Maria (September 2017 episode)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanext international interdisciplinary conference second edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLOItation et Transfert vers les collectivités des Antilles françaises d’une méthode de planification des évacuations en cas d’alerte tsunami (EXPLOIT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iles 2019 (Fondation de Fance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archipel du Vanuatu Post-cyclone Pam. Identifier les vulnérabilités et les capacités de résilience sociétale et environnementale par un RETEX sur le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géorisque 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la géomatique dans l'évaluation des vulnérabilités humaine et matérielle (submersion marine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : « Territoires, changements globaux et développement durable », IIème symposium international de l'Association des Géographes Tunisiens, Hammamet, 12-17 novembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hammamet, Tunisie. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VULNÉRABILITÉ TERRITORIALE ET RISQUE VOLCANIQUE AUX ANTILLES UNE APPROCHE COMPARATIVE MARTINIQUE / GUADELOUPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lalubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Schoelcher, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTE MONDIALE DES CATASTROPHES ET DES RISQUES NATURELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pigeolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master GCRN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSING LONG-TERM HAZARDS FOR LA SOUFRIERE OF GUADELOUPE VOLCANO: INSIGHTS FROM A NEW ERUPTIVE CHRONOLOGY, CREDIBLE SCENARIO DEFINITION, AND INTEGRATED IMPACT MODELLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barsotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Esposti‐ongaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVCEI General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Kagoshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARIBSAT GIS AND GEO-INDICATORS OF NATURALS RISKS IN THE CARIBBEAN BASIN TOOLS FOR COMPARATIVE DIAGNOSTICS AND PREVENTIVE INFORMATION AT REGIONAL SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deymier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Morell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Islands of the World Conference XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tortola, British Virgin Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACRO-SIMULATION OF HUMAN EVACUATION IN CASE OF TSUNAMI FIRST RESULTS FOR A BETTER CRISIS MANAGEMENT (MARTINIQUE, FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaëlle Gutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Islands of the World Conference XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tortola, British Virgin Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The November 1 st , 1755 Tsunami in Morocco - Uncertainties in Historical Reports and Consequences for Future TWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPRESENTATIONS DES MODALITES D’EVACUATIONET DES ESPACES REFUGES EN CAS DE CRISE VOLCANIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème CONFERENCE CARTOGRAPHIQUE INTERNATIONALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami damages assessment : Vulnerability functions on buildings based on field and earth observation survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A L Gauraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Koscielny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Guillande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalité et contenu des notifications d’alerte cyclonique diffusées à la population à La Réunion et Mayotte (2023-2025) : des exemples à suivre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Roucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messie Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte à l'épreuve du cyclone Chido : Quels enseignements ? Quelles réponses ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas M'Saïdié, Dec 2025, Mamoudzou (Mayotte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Communities at Risk in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa von Hillebrandt-Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd UNESCO-IOC Global Tsunami Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOC UNESCO, Nov 2024, Banda Aceh, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique à 30 m de résolution des rafales extrêmes induites lors du passage de l’ouragan Irma (2017) sur Saint-Barthélemy et Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Zahibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Géorisque 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Pointe-à-Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique à 30 m de résolution des rafales extrêmes induites lors du passage de l’ouragan Irma (2017) sur Saint-Barthélemy et Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier C Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Zahibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OURAGANS 2017 – catastrophe, risque et résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de la recherche (ANR), Nov 2022, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les tempêtes tuent. Apports de l'évaluation de la vulnérabilité humaine et territoriale à travers l'analyse de la mortalité liée aux évènements hydrométéorologiques extrêmes depuis 1950 dans l'archipel Guadeloupéen et à la Dominique (Petites Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVth Symposium Ibero-African-American on Risks : Global Processes and Vulnerabilities, Threats/Risks and Local Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bogota, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of geodynamical processes on the socio-ecosystem of North Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurice Parat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Great African Rift Interdisciplinary Research Group 2022 Scientific meeting (GDR Rift Colloquium 2022 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de la cartographie et l’analyse spatiale pour l’aide à la planification des évacuations en cas d’alerte tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEORISQUE 2020 : L’INFORMATION GEOGRAPHIQUE AU SERVICE DE LA GESTION DES RISQUES ET DES CRISES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Mar 2020, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuser la connaissance scientifique au moyen des StoryMaps et des outils de cartographie dynamique associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-événement SIG 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRI, Oct 2020, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de modélisation hydraulique à la cartographie des zones inondables. Cas du bassin versant de la Gheraya (Haut Atlas, Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international du réseau "Eaux &amp; Climats "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géo-indicateurs de risques naturels dans la Caraïbe : un outil de diagnostic comparé et de prévention à l'échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Deymier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Morell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet CARIBSAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'Information Géographique et Indicateurs de risques naturels en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Risques Naturels en Méditerranée occidentale », Carcassonne, 16-21 novembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Carcassonne, France. pp.425-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARIBSAT GIS and GEO-Indicators of Naturals Risks of Naturals Risks on Caribbean Basin: Tools for Comparative Diagnosis and Preventive Information at Regional Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deymier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Morell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISISA 2012 - Island world Conference XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tortola, British Virgin Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro-Simulation of Human Evacuation in Case of Tsunami: First Results for a better Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gutton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISISA 2012 - Island world Conference XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tortola, British Virgin Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des vulnérabilités territoriales en Languedoc-Roussillon face aux menaces naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy de Richemond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Risques naturels en Méditerranée occidentale", Carcassonne, 16-21 novembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Carcassonne, France. pp.175-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des réseaux routiers et modélisation de l'accessibilité routière en cas de laves torrentielles dans les Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deymier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jomelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La vallée de l'Ubaye, un territoire unique pour les recherches en Géosciences », European Geosciences Union, Barcelonnette, France, 12-16 septembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Barcelonnette, France. pp.55-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques naturels et accessibilité territoriale : le cas des debris flows dans les Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deymier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapelon Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.290-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation granulométrique de la plage sableuse de Sidi Moussa (côte atlantique marocaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Minoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fifth International Symposium on Sandy Beaches, Rabat, Morocco, 19th-23rd October 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rabat, Maroc. pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris flows et accessibilité routière dans les Alpes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deymier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Colloque de l'Association Internationale de Climatologie, Rovereto, Italie, 6-10 septembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rovereto, Italie. pp.369-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations mentales du risque volcanique au sein de populations insulaires menacées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Villes et volcans", Université Blaise Pascal Clermont 3, Clermont-Ferrand, 13-14 décembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Clermont-Ferrand, France. pp.97-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi à court terme (un an) de l'évolution morphologique de la plage de Sidi Abed, côte atlantique marocaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Minoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque de l'Association Internationale de Climatologie "Climats et risques climatiques en Méditerranée", Université Paul-Valéry, Montpellier, 9-13 septembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France. pp.235-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indicateurs Géographiques de Risques Naturels (IGRN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Refai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2es rencontres géographes et assureurs face aux risques naturels, Université Paul Valéry III, Montpellier, 8 juin 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. pp.40-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site web du projet ANR TIREX (dir. F. Leone): Transfert des apprentIssages de Retours d’EXpériences scientifiques pour le renforcement des capacités de réponse et d’adaptation individuelles et collectives dans un contexte de changement climatique (Petites Antilles du Nord - saison cyclonique 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet ANR TIREX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 30-m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de clôture du projet Cart.Occ (phase # 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Moscarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paul-Valéry - Montpellier 3. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les connaissances et apprentissages de territoires cyclonés (Petites Antilles, saison cyclonique 2017) : fiches de synthèse des principaux résultats du projet ANR TIREX à l'attention des décideurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paul Valéry Montpellier 3 / LAGAM. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation et transfert vers les collectivités des Antilles françaises d’une méthode de planification des évacuations en cas d’alerte tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robustelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perdrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France, UM3, UA. 2019, 232 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résiliences post-Pam Vanuatu : suivi du processus de RESILIENCES sociétale et environnementale POST-cyclone PAM et renforcement des capacités de prévention des risques naturels majeurs au Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fonds de coopération économique, sociale et culturelle pour le Pacifique dit « Fonds Pacifique » (FP), IRD, Université Montpellier 3, Université d’Auckland, Croix Rouge française au Vanuatu. 2019, 78 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planifier les évacuations en cas de tsunami : la méthode EXPLOIT, Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robustelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perdrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France, UM3, UA. 2018, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des RIsques Submersion marine sur des SItes Sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Elineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil supérieur de la formation et de la recherche stratégiques. 2017, 144 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'une base de données géoréférencées sur le bassin caribéen et les Petites Antilles (SIG CARIBSAT / CARIBBEAN GIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deymier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD &amp; UMR GRED. 2012, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution méthodologique pour l'aide à la planification des évacuations de population en cas de tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Gutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD Martinique &amp; UMR GRED. 2012, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREPARTOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Goett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation MAIF, Université Paris 1. 2012, 257 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du risque tsunami, enjeux et évacuations dans la région Mandelieu-la-Napoule - Antibes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 8591 LGP / Université Paris 1 Panthéon-Sorbonne. 2012, 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des vulnérabilités territoriales et humaines face aux tsunamis au Maroc (façade atlantique et ville d'El Jadida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ana Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD &amp; UMR GRED. 2012, 190 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités des réseaux routiers face aux debris flows dans les Alpes. Quantification des risques et modélisation de l'accessibilité territoriale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deymier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SCAMPEI; ANR. 2011, 135 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme d'actions de prévention des inondations Loire-Amont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2010, 83 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web mapping sous Google Earth TM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2008, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livret 3 Infrastructures (Martinique) du Guide caribéen de l’aménageur en zone sismique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sociétés Spirale et Carimi ; Laboratoire Géode Caraïbes. 2008, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléa et risque mouvements de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2008, pp.165-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d’un jeu d’indicateurs de risques naturels et anthropiques sur l'Arc latin (Portugal, Espagne, France, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pagneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Association Arc latin; Conseil Général de l’Hérault. 2007, 209 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Système d’Information Géographique sur les Risques Naturels en Méditerranée (SIG RINAMED)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Denain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Waechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Méditerranéenne de l’Environnement (AME), Conseil Régional du Languedoc-Roussillon, programme européen RINAMED, Equipe d’Accueil GESTER. 2006, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et modalités spatiales de la reconstruction post-tsunami à Banda Aceh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Denain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Délégation Interministérielle pour l’aide Post-Tsunami (DIPT). 2006, pp.227-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités différentielles des migrants à Mayotte : implication pour la gestion des risques naturels dans un département français insulaire en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Idaroussi Tsimanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paul Valéry Montpellier 3, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04096941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept de vulnérabilité appliqué à l'évaluation des risques générés par les phénomènes de mouvements de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnement et Société. Université de Grenoble, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00721876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des vulnérabilités aux catastrophes &amp;quot; naturelles &amp;quot; : contribution à une évaluation géographique multirisque (mouvements de terrain, séismes, tsunamis, éruptions volcaniques, cyclones)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paul Valéry - Montpellier III, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00276636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId368"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.25465838509px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Leone </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités / directeur du LAGAM (Laboratoire de Géographie et d'Aménagement de Montpellier)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2330-1474</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035065753</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">54266382</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000049502459</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Leone est professeur des universités (classe EX) au département de Géographie de l’Université de Montpellier Paul-Valéry (UMPV) et directeur du Laboratoire de Géographie et d’Aménagement de Montpellier (LAGAM). Ses recherches portent sur la reconstitution spatiale des catastrophes naturelles (volcanisme, tsunamis, mouvements de terrain, cyclones, submersion marine), l’évaluation intégrée des risques associés (géo-indicateurs, diagnostics de vulnérabilité) et l’aide à la gestion de crise (plans d’évacuation, cartographies, modélisation, accessibilité territoriale, SIG). Il a participé à plusieurs retours d’expérience dans la Caraïbe, en Asie du Sud-Est, Méditerranée et Pacifique. Ses activités contribuent plus généralement à la prévention des risques naturels et à la promotion d’une géographie appliquée, en particulier dans les pays du Sud. Il est cofondateur du parcours de Master 1&2 en &amp;quot;Gestion des Catastrophes et des Risques Naturels&amp;quot; (GCRN) de l’UMPV. Il codirige la collection « Géorisques » aux Presses Universitaires de la Méditerranée. Il est également en charge d'un module d’enseignement consacré à la gestion des risques à l'Université de la Réunion (Master RE).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atouts, limites et perspectives de la cartographie en ligne pour la gestion de crise : conception d’un prototype de plateforme d’aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://journals.openedition.org/tem/12458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortalité et aléas hydro-climatiques dans les outre-mers français depuis 1950 (Guadeloupe, Martinique, Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Libner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Nérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2023/3-2024/1, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12tq0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apprentissages d’un RETEX scientifique et collectif sur l’ouragan Irma (saison cyclonique 2017, Petites-Antilles du Nord, projet ANR TIREX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Desarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Duvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.25043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éruption du Tajogaite (Cumbre Vieja) à La Palma, Canaries : de l’éruption volcanique à la crise territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.24450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte se prépare au risque tsunami : modélisations, alerte, évacuation, sensibilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64, 38 p. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.25078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising post-disaster damage on maps: a user study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (7), pp.1364-1393. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2022.2063872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier un territoire « cycloné » : Saint-Martin après le passage de l’ouragan Irma (Antilles du Nord, sept. 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robustelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.7730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relocalisation, une stratégie d’adaptation aux risques côtiers : les leçons tirées des projets aux Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeli Tramis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, http://journals.openedition.org/etudescaribeennes/24309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaster resilience of traditional societies from Small Island Developing States: The 2015 tropical cyclone Pam in Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Emergencies and Disasters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Disaster resilience of traditional societies from Small Island Developing States: The 2015 tropical cyclone Pam in Vanuatu, 38 (3), pp.373-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone et cartographie post-désastre : exemples d’applications sur un territoire cycloné (Petites Antilles du Nord, ouragan Irma, septembre 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinet Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245-246, pp.163-177. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-17700952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic hazards assessment of Oldoinyo Lengai in a data scarcity context (Tanzania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurice Parat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territorium: Revista Internacional de Riscos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28(II), pp.69-81. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14195/1647-7723_28-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information géographique et la cartographie au service des retours d'expériences scientifiques pos-catastrophes - Antilles, saison cyclonique 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes et géomatiques (revue du CFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245-246, pp.141-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités de relèvement d’un territoire insulaire français face à un ouragan extrême : Retour d’expérience sur l’ouragan Irma à Saint-Barthélemy (Petites-Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74, pp.471 - 508. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.13368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 30 m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.129-145. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-21-129-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires « cyclonés ». Les aléas cycloniques et leurs impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.18621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements côtiers et inondations suite au passage d’un ouragan extrême (Irma, 2017) aux Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.18666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortalité et cyclones en Guadeloupe (Antilles françaises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Cousin Thorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.18919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial and integrated flood risk diagnosis : Relevance for disaster prevention at Ourika valley (High Atlas-Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elmehdi Saidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disaster Prevention and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.548-564. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/DPM-12-2018-0379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et gestion des débris post-cycloniques à Saint-Martin (Antilles françaises) après le passage du cyclone Irma (sept. 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post Hurricane Irma debris collection and management in Saint-Martin (sept. 2017, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Peroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.34154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Processes and Influence on Damage to Urban Structures during Hurricane Irma (St-Martin & St-Barthélemy, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (7), pp.215. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse7070215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating spatial accessibility in the design of volcano evacuation plans in the French West Indies (Guadeloupe and Martinique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi-Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lalubie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13617-019-0089-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial accessibility and volcanic crisis management in the French West Indies (Guadeloupe &amp; Martinique): Contribution to evacuation planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lalubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.29425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of tsunami evacuation maps for a consensual symbolization rules proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Girres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.4-24. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23729333.2018.1440711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learned from tropical cyclone Pam to Vanuatu (Melanesia): coastal hazards and flash flood and damages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des sciences géographiques à la prévention du risque tsunami au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Meschinet De Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hespéris-Tamuda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatio-temporal modeling of human vulnerability in case of tsunami in Padang, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henky Mayaguezz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mass Emergencies and Disasters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (3), pp.224-270. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/028072701703500306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des sciences géographiques à la prévention du risque tsunami au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Meschinet de Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hespéris-Tamuda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LII (1), pp.383-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Accessibility and Decision-Making Structure Related to Debris Flow Impacts on Roads in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Utasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (2), pp.186 - 197. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13753-016-0088-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution spatio-temporelle de l'exposition humaine face au tsunami à Padang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henky Mayaguezz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.273-306. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2016.00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque avalanche sur le réseau routier alpin français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102-4, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accessibility graph-based model to optimize tsunami evacuation sites and routes in Martinique, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Gutton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, s.p. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/adgeo-38-1-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary methods to plan pedestrian evacuation of the French Riviera's beaches in case of tsunami threat: graph- and multi-agent-based modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (7), pp.1735-1743. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-13-1735-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'accessibilité territoriale pour l'aide à la gestion de crise tsunami (Mayotte, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 693 (5), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.693.0502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque tsunamique au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ana Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.n.c. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/physio-geo.2589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche régionale du risque tsunami au Maroc (modélisation et exposition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires d'Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration du risque volcanique dans un PPRn multirisques : principes et limites de l'approche en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial analysis of the December 26th, 2004 tsunami-induced damages: lessons learned for a better risk assessment integrating buildings vulnerability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Denain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (1), pp.363-375. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeog.2010.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New tsunami damage functions developed in the framework of SCHEMA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Gauraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guillande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards Earth System Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.2835-2846. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-11-2835-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration du risque volcanique dans un PPRn multirisques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 169, pp.82-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interest of cartography for a better perception and management of volcanic risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 186 (3-4), pp.186-194. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Tsunami Inland Propagation on December 26, 2004 in Banda Aceh, Indonesia, through Field Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 166 (1-2), pp.259-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami damages assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Gauraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koscielny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guillande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'Information Géographique et Indicateurs de Risques Naturels en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pagneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tunisienne de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, pp.87-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthodologie d'analyse spatiale des destructions consécutives au tsunami du 26 décembre 2004 (Banda Aceh, Indonésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Denain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsul Bachri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 82 (1/2), pp.77-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes pour gérer le risque volcanique à la Martinique (Antilles françaises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (3-4), pp.341-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS-Based Integrated Approach for the Assessment of Volcanic Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippine Geographical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49 (1-4), pp.135-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography of population vulnerability to volcanic hazards and lahars of Mount Pinatubo (Philippines) : a case study in the Pasig-Potrero River basin (province of Papanga)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert d'Ercole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (3), pp.209-222. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/morfo.2001.1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications territoriales de l'éruption du Mt Pinatubo pour la minorité ethnique aeta: Cas des bassins-versants des rivières Pasig et Sacobia (Provinces de Pampanga et Tarlac - Philippines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Savoisiens de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1/2000, pp.53-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back analysis of the institutional and social responses to the eruption and the lahars of Mount Pinatubo Volcano from 1991 to 1998 (Central Luzon, Philippines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoJournal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 49 (2), pp.223-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la vulnérabilité aux phénomènes volcaniques et aux lahars du Pinatubo(Philippines). Cas du bassin de la rivière Pasig-Potrero (Province de Pampanga)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert d'Ercole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pangea infos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29-30, pp.5-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG ET RISQUES NATURELS : LE GLISSEMENT DE TERRAIN DE SÉCHILIENNE (ISÈRE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Asté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi Jin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et adaptation aux risques « naturels »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinet Freddy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 136 p., 2021, Géorisques, Frédéric Leone, Freddy Vinet, 978-2-36781-381-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléas naturels et gestion des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Meschinet de Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinet Freddy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 288 p., 2021, 978-2-13-057432-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Française du Génie Parasismique : rapport de la mission du séisme du Teil du 11 novembre 2019 (Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Taillefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Arroucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les risques naturels : pratiques et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 202 p., 2017, Géorisques, 978-2-36781-243-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plans communaux de sauvegarde et outils de gestion de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2015, Géorisques, Frédéric Leone; Freddy Vinet, 978-2-36781-105-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des risques naturels et des vulnérabilités territoriales de Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le littoral : caractérisation et gestion d'un espace à risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 78 p., 2013, Géorisques, Frédéric Leone; Freddy Vinet, 978-2-36781-002-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir les risques naturels : de la modélisation à l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 84 p., 2013, Géorisques, 978-2-36781-027-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité scolaire à l'épreuve du risque sismique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colbeau-Justin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 172 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en carte des risques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96 p., 2008, Géorisques, 978-2-84269-846-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des sociétés et des territoires face aux menaces naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 146 p., 2006, Géorisques, 978-2-84269-914-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESAFIOS E PERSPECTIVAS EM MEIO ÀS TRANSFORMAÇÕES SOCIOTERRITORIAIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Tupiassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palheta da Silva J.M.; Nunes da Silva C.; da Costa Oliveira Neto A.; Carvalho A.C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desafios e Perspectivas em Meio às Transformações Socioterritoriais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAPTA/UFPA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-127, 2024, 978-65-87842-16-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04482049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouragame, un jeu pour appréhender la reconstruction post-catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782271152367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les colères froides de l’Ol Doinyo Lengaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyderic France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.70-71, 2023, 978-2-7491-7814-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et savoirs traditionnels dans la résilience des sociétés face aux phénomènes naturels extrêmes, exemples de Port-Vila et Imafen (Vanuatu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience et adaptation aux risques « naturels »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apprentissages scientifiques d'un RETEX multidimensionnel sur le cyclone IRMA (projet ANR TIREX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Desarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAPPORT SCIENTIFIQUE CCR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer la vulnérabilité face aux inondations : progrès et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inondations 1 : la connaissance du risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer la vulnérabilité face aux inondations : progrès et limites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inondations 1 : la connaissance du risque. Elsevier/ISTE éditions, Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing vulnerability to flooding: Progress and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG CARIBSAT et Géo-indicateurs de risques naturels sur le bassin caribéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deymier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du PRAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD Martinique, pp.n.c., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The November, 1st, 1755 Tsunami in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy de Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gloria I. Lopez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsunami - Analysis of a Hazard - From Physical Interpretation to Human Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.61-76, 2012, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/51864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Debris Floods and Debris Avalanches Responding Univocally to Recent Climatic Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pavlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Utasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanco J.; Kheradmandpp H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Foundations and Ecological Effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen Limited, pp.423-444, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités spatiales et enjeux préventifs de la reconstruction post-tsunami à Banda Aceh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Denain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Lavigne; Raphaël Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsunarisque : le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.233-270, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indian Ocean Tsunami, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bobrowsky Peter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.529-534, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flohic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavigne F. &amp; Paris R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsunarisque : Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.27-48, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse spatiale des dommages sur le bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Denain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsul Bachri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Lavigne; Raphaël Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsunarisque : le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.77-98, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse spatiale des dommages sur le bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Denain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsul Bachri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavigne; F. / Paris; R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsunarisque : le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.77-94, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et modalités spatiales de la reconstruction post-tsunami à Banda Aceh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Denain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Lavigne, Raphaël Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tsunarisque : Le tsunami du 26 décembre 2004 à Aceh, Indonésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00250115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité, un concept fondamental au coeur des méthodes d’évaluation des risques naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Leone; Freddy Vinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des sociétés et des territoires face aux menaces naturelles : analyses géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service des publications de Montpellier 3, pp.9-25, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution méthodologique à la cartographie des risques naturels. Exemples d’applications à la Martinique (Antilles françaises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Joseph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Caraïbe, données environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.33-50, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt de la cartographie pour comprendre, évaluer et gérer le risque volcanique en Martinique (Antilles françaises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Joseph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Caraïbe, données environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.223-237, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction et appropriation de plans d'évacuation face au risque tsunami à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Said Hachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Idaroussi Tsimanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Martin (Antilles). Cartographie d'un territoire cycloné (Irma, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géorisque 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An uncommon geomorphological crisis — Dominica Coastal systems response and adjustments in the Aftermath of Hurricane Maria (September 2017 episode)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanext international interdisciplinary conference second edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An uncommon geomorphological crisis-Dominica Coastal systems response and adjustments in the Aftermath of Hurricane Maria (September 2017 episode)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd edition of the international multidisciplinary conference OCEANEXT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLOItation et Transfert vers les collectivités des Antilles françaises d’une méthode de planification des évacuations en cas d’alerte tsunami (EXPLOIT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iles 2019 (Fondation de Fance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archipel du Vanuatu Post-cyclone Pam. Identifier les vulnérabilités et les capacités de résilience sociétale et environnementale par un RETEX sur le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géorisque 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la géomatique dans l'évaluation des vulnérabilités humaine et matérielle (submersion marine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : « Territoires, changements globaux et développement durable », IIème symposium international de l'Association des Géographes Tunisiens, Hammamet, 12-17 novembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hammamet, Tunisie. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTE MONDIALE DES CATASTROPHES ET DES RISQUES NATURELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pigeolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master GCRN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VULNÉRABILITÉ TERRITORIALE ET RISQUE VOLCANIQUE AUX ANTILLES UNE APPROCHE COMPARATIVE MARTINIQUE / GUADELOUPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lesales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lalubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Schoelcher, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSING LONG-TERM HAZARDS FOR LA SOUFRIERE OF GUADELOUPE VOLCANO: INSIGHTS FROM A NEW ERUPTIVE CHRONOLOGY, CREDIBLE SCENARIO DEFINITION, AND INTEGRATED IMPACT MODELLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barsotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Esposti‐ongaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAVCEI General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Kagoshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARIBSAT GIS AND GEO-INDICATORS OF NATURALS RISKS IN THE CARIBBEAN BASIN TOOLS FOR COMPARATIVE DIAGNOSTICS AND PREVENTIVE INFORMATION AT REGIONAL SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deymier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Morell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Islands of the World Conference XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tortola, British Virgin Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACRO-SIMULATION OF HUMAN EVACUATION IN CASE OF TSUNAMI FIRST RESULTS FOR A BETTER CRISIS MANAGEMENT (MARTINIQUE, FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaëlle Gutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Islands of the World Conference XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tortola, British Virgin Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPRESENTATIONS DES MODALITES D’EVACUATIONET DES ESPACES REFUGES EN CAS DE CRISE VOLCANIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème CONFERENCE CARTOGRAPHIQUE INTERNATIONALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The November 1 st , 1755 Tsunami in Morocco - Uncertainties in Historical Reports and Consequences for Future TWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami damages assessment : Vulnerability functions on buildings based on field and earth observation survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A L Gauraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Koscielny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Guillande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalité et contenu des notifications d’alerte cyclonique diffusées à la population à La Réunion et Mayotte (2023-2025) : des exemples à suivre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Roucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messie Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mayotte à l'épreuve du cyclone Chido : Quels enseignements ? Quelles réponses ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thomas M'Saïdié, Dec 2025, Mamoudzou (Mayotte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Communities at Risk in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa von Hillebrandt-Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd UNESCO-IOC Global Tsunami Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOC UNESCO, Nov 2024, Banda Aceh, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique à 30 m de résolution des rafales extrêmes induites lors du passage de l’ouragan Irma (2017) sur Saint-Barthélemy et Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier C Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Zahibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OURAGANS 2017 – catastrophe, risque et résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de la recherche (ANR), Nov 2022, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique à 30 m de résolution des rafales extrêmes induites lors du passage de l’ouragan Irma (2017) sur Saint-Barthélemy et Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Clément Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcisse Zahibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Géorisque 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Pointe-à-Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les tempêtes tuent. Apports de l'évaluation de la vulnérabilité humaine et territoriale à travers l'analyse de la mortalité liée aux évènements hydrométéorologiques extrêmes depuis 1950 dans l'archipel Guadeloupéen et à la Dominique (Petites Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Battut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVth Symposium Ibero-African-American on Risks : Global Processes and Vulnerabilities, Threats/Risks and Local Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bogota, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of geodynamical processes on the socio-ecosystem of North Tanzania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurice Parat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Great African Rift Interdisciplinary Research Group 2022 Scientific meeting (GDR Rift Colloquium 2022 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de la cartographie et l’analyse spatiale pour l’aide à la planification des évacuations en cas d’alerte tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEORISQUE 2020 : L’INFORMATION GEOGRAPHIQUE AU SERVICE DE LA GESTION DES RISQUES ET DES CRISES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Mar 2020, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuser la connaissance scientifique au moyen des StoryMaps et des outils de cartographie dynamique associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-événement SIG 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRI, Oct 2020, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de modélisation hydraulique à la cartographie des zones inondables. Cas du bassin versant de la Gheraya (Haut Atlas, Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mehdi Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international du réseau "Eaux &amp; Climats "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'Information Géographique et Indicateurs de risques naturels en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Risques Naturels en Méditerranée occidentale », Carcassonne, 16-21 novembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Carcassonne, France. pp.425-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géo-indicateurs de risques naturels dans la Caraïbe : un outil de diagnostic comparé et de prévention à l'échelle régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Deymier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Morell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet CARIBSAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro-Simulation of Human Evacuation in Case of Tsunami: First Results for a better Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gutton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISISA 2012 - Island world Conference XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tortola, British Virgin Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARIBSAT GIS and GEO-Indicators of Naturals Risks of Naturals Risks on Caribbean Basin: Tools for Comparative Diagnosis and Preventive Information at Regional Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deymier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Morell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISISA 2012 - Island world Conference XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tortola, British Virgin Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris flows et accessibilité routière dans les Alpes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deymier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Colloque de l'Association Internationale de Climatologie, Rovereto, Italie, 6-10 septembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rovereto, Italie. pp.369-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des réseaux routiers et modélisation de l'accessibilité routière en cas de laves torrentielles dans les Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deymier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jomelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La vallée de l'Ubaye, un territoire unique pour les recherches en Géosciences », European Geosciences Union, Barcelonnette, France, 12-16 septembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Barcelonnette, France. pp.55-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des vulnérabilités territoriales en Languedoc-Roussillon face aux menaces naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy de Richemond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Risques naturels en Méditerranée occidentale", Carcassonne, 16-21 novembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Carcassonne, France. pp.175-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques naturels et accessibilité territoriale : le cas des debris flows dans les Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deymier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapelon Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.290-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation granulométrique de la plage sableuse de Sidi Moussa (côte atlantique marocaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Minoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fifth International Symposium on Sandy Beaches, Rabat, Morocco, 19th-23rd October 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rabat, Maroc. pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations mentales du risque volcanique au sein de populations insulaires menacées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Villes et volcans", Université Blaise Pascal Clermont 3, Clermont-Ferrand, 13-14 décembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Clermont-Ferrand, France. pp.97-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi à court terme (un an) de l'évolution morphologique de la plage de Sidi Abed, côte atlantique marocaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Minoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque de l'Association Internationale de Climatologie "Climats et risques climatiques en Méditerranée", Université Paul-Valéry, Montpellier, 9-13 septembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France. pp.235-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indicateurs Géographiques de Risques Naturels (IGRN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Refai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2es rencontres géographes et assureurs face aux risques naturels, Université Paul Valéry III, Montpellier, 8 juin 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. pp.40-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site web du projet ANR TIREX (dir. F. Leone): Transfert des apprentIssages de Retours d’EXpériences scientifiques pour le renforcement des capacités de réponse et d’adaptation individuelles et collectives dans un contexte de changement climatique (Petites Antilles du Nord - saison cyclonique 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet ANR TIREX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 30-m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de clôture du projet Cart.Occ (phase # 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Moscarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paul-Valéry - Montpellier 3. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les connaissances et apprentissages de territoires cyclonés (Petites Antilles, saison cyclonique 2017) : fiches de synthèse des principaux résultats du projet ANR TIREX à l'attention des décideurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paul Valéry Montpellier 3 / LAGAM. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation et transfert vers les collectivités des Antilles françaises d’une méthode de planification des évacuations en cas d’alerte tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robustelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perdrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France, UM3, UA. 2019, 232 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résiliences post-Pam Vanuatu : suivi du processus de RESILIENCES sociétale et environnementale POST-cyclone PAM et renforcement des capacités de prévention des risques naturels majeurs au Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fonds de coopération économique, sociale et culturelle pour le Pacifique dit « Fonds Pacifique » (FP), IRD, Université Montpellier 3, Université d’Auckland, Croix Rouge française au Vanuatu. 2019, 78 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planifier les évacuations en cas de tsunami : la méthode EXPLOIT, Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robustelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perdrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France, UM3, UA. 2018, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des RIsques Submersion marine sur des SItes Sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Elineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil supérieur de la formation et de la recherche stratégiques. 2017, 144 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des vulnérabilités territoriales et humaines face aux tsunamis au Maroc (façade atlantique et ville d'El Jadida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ana Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD &amp; UMR GRED. 2012, 190 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'une base de données géoréférencées sur le bassin caribéen et les Petites Antilles (SIG CARIBSAT / CARIBBEAN GIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deymier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD &amp; UMR GRED. 2012, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution méthodologique pour l'aide à la planification des évacuations de population en cas de tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Gutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD Martinique &amp; UMR GRED. 2012, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREPARTOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Goett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation MAIF, Université Paris 1. 2012, 257 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du risque tsunami, enjeux et évacuations dans la région Mandelieu-la-Napoule - Antibes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 8591 LGP / Université Paris 1 Panthéon-Sorbonne. 2012, 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités des réseaux routiers face aux debris flows dans les Alpes. Quantification des risques et modélisation de l'accessibilité territoriale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deymier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SCAMPEI; ANR. 2011, 135 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme d'actions de prévention des inondations Loire-Amont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2010, 83 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livret 3 Infrastructures (Martinique) du Guide caribéen de l’aménageur en zone sismique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Sociétés Spirale et Carimi ; Laboratoire Géode Caraïbes. 2008, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web mapping sous Google Earth TM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2008, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aléa et risque mouvements de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2008, pp.165-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d’un jeu d’indicateurs de risques naturels et anthropiques sur l'Arc latin (Portugal, Espagne, France, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pagneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Association Arc latin; Conseil Général de l’Hérault. 2007, 209 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et modalités spatiales de la reconstruction post-tsunami à Banda Aceh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Denain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Clavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Délégation Interministérielle pour l’aide Post-Tsunami (DIPT). 2006, pp.227-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Système d’Information Géographique sur les Risques Naturels en Méditerranée (SIG RINAMED)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Denain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Waechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Méditerranéenne de l’Environnement (AME), Conseil Régional du Languedoc-Roussillon, programme européen RINAMED, Equipe d’Accueil GESTER. 2006, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités différentielles des migrants à Mayotte : implication pour la gestion des risques naturels dans un département français insulaire en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Idaroussi Tsimanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paul Valéry Montpellier 3, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04096941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept de vulnérabilité appliqué à l'évaluation des risques générés par les phénomènes de mouvements de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnement et Société. Université de Grenoble, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00721876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des vulnérabilités aux catastrophes &amp;quot; naturelles &amp;quot; : contribution à une évaluation géographique multirisque (mouvements de terrain, séismes, tsunamis, éruptions volcaniques, cyclones)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paul Valéry - Montpellier III, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00276636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId368"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3ED2E018"/>
+    <w:nsid w:val="4D873C0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-leone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2330-1474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035065753" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54266382" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000049502459" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250531v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Germain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841958v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coulon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Libner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N&#233;rin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Battut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tq0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;rard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Desarthe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25043" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142271v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24450" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316142v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lagah&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25078" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2022.2063872" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robustelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7730" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054543v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeli Tramis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-7723_28-2_6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagah&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702587v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.13368" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-129-2021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204758v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le D&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607811v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-17700952" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138219v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18666" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129222v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bigot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Cousin Thorez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18919" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18621" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138214v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Bennani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Druon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmehdi Saidi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DPM-12-2018-0379" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182034v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7070215" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514975v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peroche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34154" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138199v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi-Leone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lalubie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-019-0089-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194768v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Leone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lesales" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29425" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068088v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gustave" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2018.1440711" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138207v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Omira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;roche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mellas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Meschinet De Richemond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143547v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11842" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4NL6T691-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432938v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henky Mayaguezz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/028072701703500306" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138205v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Meschinet de Richemond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481338v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Utasse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13753-016-0088-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432902v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Colas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garcin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2491" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146367v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Gutton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-38-1-2014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138308v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;roche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-1735-2013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484408v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sahal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.693.0502" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920949v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahhou Zourarah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062386v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Baptista" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.2589" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062387v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valencia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Gauraz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillande" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-2835-2011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062389v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153918v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539789v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Denain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2010.07.009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZFNFK32-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077245v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koscielny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061574v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876456v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pagneux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875668v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.12.020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8P3SPHN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061500v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamsul Bachri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061575v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061576v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169334v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert d'Ercole" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2001.1103" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119469v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119436v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169313v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138326v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ast&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumolard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Jin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279213v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276107v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taillefer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Arroucau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517467v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/resilience-et-adaptation-aux-risques-naturels.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194144v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188460v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/plans-communaux-de-sauvegarde-et-outils-de-gestion-de-crise.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137297v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051069v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194450v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051070v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cartier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colbeau-Justin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050910v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050908v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049624v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chenel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04482049v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Tupiassu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ara&#250;jo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gaptaufpa.blogspot.com/search/label/Livros" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503637v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic France" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03292834v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vauthier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817166v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171204v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143544v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143542v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056645v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deymier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876460v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy de Richemond" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51864" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920948v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055808v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Clav&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056571v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flohic" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055810v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056674v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056570v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pavlova" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Utasse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chenet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250115v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055840v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055839v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055838v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854235v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260768v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Said Hachim" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Idaroussi Tsimanda" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964908v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137389v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138230v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153912v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076560v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138236v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138240v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pigeolet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138247v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Komorowski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Legendre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barsotti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Esposti&#8208;ongaro" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jenkins" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138254v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deymier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Morell" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138264v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;lle Gutton" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138273v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Omira" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Baptista" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mellas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138292v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138270v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Gauraz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Valencia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Koscielny" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guillande" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gardi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421209v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Roucour" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messie Dupont" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986317v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa von Hillebrandt-Andrade" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714039v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Zahibo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361579v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier C Bernard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775017v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891618v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986645v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986631v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barbier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125678v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mehdi Saidi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02971651v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Deymier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gutton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920946v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02970718v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02970719v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069231v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920947v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353343v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapelon Laurent" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069232v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khalidi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minoubi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaibi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069280v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069233v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910463v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Khalidi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071237v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Refai" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153930v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921210v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785295v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Moscarelli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279119v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078327v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cargnelutti" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perdrieau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078329v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le De" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078328v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078330v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Elineau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077248v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078217v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078219v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coquet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goett" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078218v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemahieu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078216v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mehdi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078220v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouhet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078221v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078107v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078105v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078106v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078108v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078109v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waechter" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rambaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078104v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04096941v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00721876v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00276636v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-leone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2330-1474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035065753" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54266382" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000049502459" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250531v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Germain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841958v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coulon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Libner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N&#233;rin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Battut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tq0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;rard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Desarthe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25043" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142271v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.24450" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316142v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lagah&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25078" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2022.2063872" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robustelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7730" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054543v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeli Tramis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le D&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-17700952" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260682v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-7723_28-2_6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagah&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702587v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.13368" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111531v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-129-2021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18621" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138219v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18666" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129222v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bigot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Cousin Thorez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18919" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138214v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Bennani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Druon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmehdi Saidi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DPM-12-2018-0379" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514975v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peroche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34154" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182034v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7070215" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138199v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi-Leone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lalubie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-019-0089-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194768v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Leone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lesales" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29425" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068088v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gustave" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2018.1440711" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143547v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11842" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4NL6T691-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138207v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Omira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;roche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mellas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Meschinet De Richemond" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432938v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henky Mayaguezz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/028072701703500306" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138205v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Meschinet de Richemond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481338v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Utasse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13753-016-0088-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432902v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Colas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garcin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2491" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146367v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Gutton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-38-1-2014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138308v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;roche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-1735-2013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484408v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sahal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.693.0502" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062386v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Baptista" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.2589" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920949v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahhou Zourarah" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153918v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539789v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Denain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2010.07.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZFNFK32-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062387v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valencia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Gauraz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillande" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-2835-2011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062389v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875668v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.12.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8P3SPHN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061574v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077245v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koscielny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876456v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pagneux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061500v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamsul Bachri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061575v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061576v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169334v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert d'Ercole" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2001.1103" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119469v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119436v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169313v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138326v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ast&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumolard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Jin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517467v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/resilience-et-adaptation-aux-risques-naturels.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279213v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276107v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taillefer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Arroucau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194144v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188460v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/plans-communaux-de-sauvegarde-et-outils-de-gestion-de-crise.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137297v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051069v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194450v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051070v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cartier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colbeau-Justin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050910v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050908v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04482049v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Tupiassu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ara&#250;jo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gaptaufpa.blogspot.com/search/label/Livros" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049624v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chenel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503637v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic France" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03292834v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vauthier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817166v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171204v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143544v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143542v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056645v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deymier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876460v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy de Richemond" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51864" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056570v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pavlova" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Utasse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chenet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055808v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Clav&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920948v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056571v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flohic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055810v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056674v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250115v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055838v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055840v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055839v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260768v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Said Hachim" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Idaroussi Tsimanda" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854235v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137389v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964908v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138230v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153912v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076560v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138240v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pigeolet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138236v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138247v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Komorowski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Legendre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barsotti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Esposti&#8208;ongaro" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jenkins" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138254v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deymier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Morell" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138264v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;lle Gutton" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138292v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138273v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Omira" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Baptista" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mellas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138270v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Gauraz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Valencia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Koscielny" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guillande" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gardi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421209v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Roucour" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messie Dupont" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986317v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa von Hillebrandt-Andrade" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361579v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier C Bernard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Zahibo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714039v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775017v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891618v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986645v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986631v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barbier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125678v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mehdi Saidi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920946v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02971651v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Deymier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gutton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02970719v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02970718v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069280v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920947v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069231v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353343v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapelon Laurent" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069232v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khalidi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minoubi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaibi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069233v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910463v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Khalidi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071237v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Refai" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153930v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921210v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785295v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Moscarelli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279119v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078327v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cargnelutti" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perdrieau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078329v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le De" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078328v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078330v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Elineau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078216v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mehdi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077248v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078217v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078219v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coquet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goett" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078218v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemahieu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078220v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouhet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078221v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078105v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078107v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078106v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078108v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078104v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078109v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waechter" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rambaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04096941v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00721876v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00276636v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>