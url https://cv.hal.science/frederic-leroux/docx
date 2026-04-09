--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -125,5878 +125,5891 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (131)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (133)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Fluoroformylation of the C3 ‐Position of Indoles with 2,4‐Dinitro(trifluoromethoxy)benzene as Fluorocarbonyl Source</w:t>
+                <w:t xml:space="preserve">Double Functionalization of Atropisomeric Biphenyl Sulfoxides by Ortho ‐Metalation and DYKAT Toward Chiral Quaterphenyl‐Based Borane Lewis Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Wisson</w:t>
+                <w:t xml:space="preserve">Jordan Berreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Hanquet</w:t>
+                <w:t xml:space="preserve">Julien Bortoluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Toulgoat</w:t>
+                <w:t xml:space="preserve">Laura Köring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Billard</w:t>
+                <w:t xml:space="preserve">Frédéric R Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric R Leroux</w:t>
+                <w:t xml:space="preserve">Jan Paradies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistryOpen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 15 (3), pp.e202500563. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.e70158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/open.202500563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.70158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549792v1</w:t>
+                <w:t xml:space="preserve">hal-05567495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intertwined Processes in the Pummerer‐Type Rearrangement Affording α‐Trifluoromethoxylated Thioethers and the Corresponding Highly Enantioenriched Sulfoxides</w:t>
+                <w:t xml:space="preserve">Direct Fluoroformylation of the C3 ‐Position of Indoles with 2,4‐Dinitro(trifluoromethoxy)benzene as Fluorocarbonyl Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moget</w:t>
+                <w:t xml:space="preserve">Lilian Wisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Saiter</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gilles Hanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Toulgoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Billard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric A Leroux</w:t>
+                <w:t xml:space="preserve">Frédéric R Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202502465⟩</w:t>
+              <w:t xml:space="preserve">ChemistryOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15 (3), pp.e202500563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/open.202500563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549752v1</w:t>
+                <w:t xml:space="preserve">hal-05549792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trifluoromethoxylation of Arynes using 2,4‐Dinitro‐1‐(trifluoromethoxybenzene) as Trifluoromethoxide Anion Source</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Aryl Difluoroalkyl Ethers by Deprotonative Functionalization of the Difluoromethoxy (–OCHF2) Moiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Billard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Frédéric R Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 27 (28), pp.e202400388. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202400388⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 29 (3), pp.e202500852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202500852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591124v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Introduction of the 1‐Fluorocyclopropyl Group &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; Stille Cross‐Coupling – A Way of Getting Around Per‐ and Polyfluoroalkyl Substances (PFASs)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intertwined Processes in the Pummerer‐Type Rearrangement Affording α‐Trifluoromethoxylated Thioethers and the Corresponding Highly Enantioenriched Sulfoxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bernier</w:t>
+                <w:t xml:space="preserve">Nicolas Moget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Toulgoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.202400401⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (72), pp.e02465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202502465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655162v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3‐Amido‐benzo[b]silines: straightforward modular 2‐step synthesis and photophysical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Ciofini</w:t>
+                <w:t xml:space="preserve">Trifluoromethoxylation of Arynes using 2,4‐Dinitro‐1‐(trifluoromethoxybenzene) as Trifluoromethoxide Anion Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Wisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Toulgoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.202400293⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 27 (28), pp.e202400388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202400388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538289v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the Power of Acyl Fluorides: A Comprehensive Guide to Synthesis and Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3‐Amido‐benzo[b]silines: straightforward modular 2‐step synthesis and photophysical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Golling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiahong Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
+                <w:t xml:space="preserve">Frederic R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Gallego</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maxime Decourt</w:t>
+                <w:t xml:space="preserve">Ilaria Ciofini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202400142⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202400293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591439v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenylseleno trifluoromethoxylation of alkenes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Direct Introduction of the 1‐Fluorocyclopropyl Group &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; Stille Cross‐Coupling – A Way of Getting Around Per‐ and Polyfluoroalkyl Substances (PFASs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Audet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Donnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Toulgoat</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp M Holstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjoc.20.207⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202400401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711420v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 2-amidoindenone derivatives through an ynamide carbosilylation / Houben-Hoesch cyclization 2-step sequence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenylseleno trifluoromethoxylation of alkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Schwoerer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Clément Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric R Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Toulgoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22, pp.70-73. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.2434-2441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3OB01787G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.20.207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316905v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Polyfluoroalkyl Aryl Ethers Mediated by Sulfuryl Fluoride as a Traceless Activator</w:t>
+                <w:t xml:space="preserve">Unlocking the Power of Acyl Fluorides: A Comprehensive Guide to Synthesis and Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Plaçais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lilian Wisson</w:t>
+                <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Chataigner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Armen Panossian</w:t>
+                <w:t xml:space="preserve">Adrien Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.4c03989⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (18), pp.e202400142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202400142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804896v1</w:t>
+                <w:t xml:space="preserve">hal-04591439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a seamlessly replicable circular photoreactor for lab-scale continuous flow applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of 2-amidoindenone derivatives through an ynamide carbosilylation / Houben-Hoesch cyclization 2-step sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Masson</w:t>
+                <w:t xml:space="preserve">Pierre Hansjacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Christen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Célia Schwoerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Donnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4RE00109E⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.70-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3OB01787G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558234v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(NHC-olefin)-nickel(0) nanoparticles as catalysts for the (Z)-selective semi-hydrogenation of alkynes and ynamides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Polyfluoroalkyl Aryl Ethers Mediated by Sulfuryl Fluoride as a Traceless Activator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Plaçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Wisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta G. Avello</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Romero</w:t>
+                <w:t xml:space="preserve">Isabelle Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Donnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2CC05302K⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (46), pp.10046-10050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.4c03989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909675v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceless N ‐Polyfluoroalkylation of Weakly Nucleophilic Nitrogen Containing Compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On a seamlessly replicable circular photoreactor for lab-scale continuous flow applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Hsuan Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cattoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Santos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Armen Panossian</w:t>
+                <w:t xml:space="preserve">Gabrielle Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐pierre Vors</w:t>
+                <w:t xml:space="preserve">Lisa Traber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202300792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4RE00109E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100627v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium‐catalyzed Synthesis of Aryl and Alkenyl Halides from Fluorosulfonates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Difluoromethoxylated Ketones as Building Blocks for the Synthesis of Challenging OCF2H‐Bearing N‐Heterocycles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Toulgoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202301420⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (42), pp.e202300695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202300695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100620v1</w:t>
+                <w:t xml:space="preserve">hal-04163739v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Study and Development of a Metal-Free and Mild Nucleophilic Trifluoromethoxylation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hanquet</w:t>
+                <w:t xml:space="preserve">(NHC-olefin)-nickel(0) nanoparticles as catalysts for the (Z)-selective semi-hydrogenation of alkynes and ynamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta G. Avello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Golling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Toulgoat</w:t>
+                <w:t xml:space="preserve">Lai Truong-Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202301513⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59, pp.1537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CC05302K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165325v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909675v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc-Catalyzed Hydrocyanation of Ynamides and Photoisomerization, a General and Selective Access to E and Z Trisubstituted Alpha-Enamidonitriles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Traceless N ‐Polyfluoroalkylation of Weakly Nucleophilic Nitrogen Containing Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Audet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Donnard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐pierre Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.e202300120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202300120⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202300792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051662v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactions of substituted arynes and diphenylphosphine oxide or diphenylphosphine-borane complex toward dibenzophospholes – impact of aryne substituents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ruthenium‐catalyzed Synthesis of Aryl and Alkenyl Halides from Fluorosulfonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Plaçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherif J. Kaldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Donnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10426507.2023.2168270⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202301420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057602v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Deprotonative Functionalization of α,α‐Difluoromethyl Ketones using a Catalytic Organosuperbase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comprehensive Study and Development of a Metal-Free and Mild Nucleophilic Trifluoromethoxylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Toulgoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202215899⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (46), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202301513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933942v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring F/CF3 substituted oxocarbenium ions for the diastereoselective assembly of highly substituted tetrahydrofurans</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Zinc-Catalyzed Hydrocyanation of Ynamides and Photoisomerization, a General and Selective Access to E and Z Trisubstituted Alpha-Enamidonitriles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hansjacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric R Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Donnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cc06521e⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.e202300120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202300120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046996v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Chemical Transformations Involving SO 2 F 2 ‐Mediated Alcohol Activation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Deprotonative Functionalization of α,α‐Difluoromethyl Ketones using a Catalytic Organosuperbase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Messara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Audet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Bernier</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Mikami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergii Pazenok</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Record</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/tcr.202300107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202215899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164625v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difluoromethoxylated Ketones as Building Blocks for the Synthesis of Challenging OCF2H‐Bearing N‐Heterocycles.</w:t>
+                <w:t xml:space="preserve">Exploring F/CF3 substituted oxocarbenium ions for the diastereoselective assembly of highly substituted tetrahydrofurans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Loison</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Toulgoat</w:t>
+                <w:t xml:space="preserve">Anthony J Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Billard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armen Panossian</w:t>
+                <w:t xml:space="preserve">Frédéric R Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202300695⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (27), pp.4083-4086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cc06521e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163739v2</w:t>
+                <w:t xml:space="preserve">hal-04046996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Carbamoyl Fluoride: Synthesis, Properties and Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Reactions of substituted arynes and diphenylphosphine oxide or diphenylphosphine-borane complex toward dibenzophospholes – impact of aryne substituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Belhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202201589⟩</w:t>
+              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426507.2023.2168270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744602v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium‐Catalyzed Silylcyanation of Ynamides: Regio‐ and Stereoselective Access to Tetrasubstituted 3‐Silyl‐2‐Aminoacrylonitriles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">New Chemical Transformations Involving SO 2 F 2 ‐Mediated Alcohol Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Audet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Donnard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergii Pazenok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202200204⟩</w:t>
+              <w:t xml:space="preserve">Chemical Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tcr.202300107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541070v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One‐step Oxidative Monofluorination of Electron‐deficient Sulfoxides to Access Highly Lewis Acidic Sulfur(VI) Cations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Berreur</w:t>
+                <w:t xml:space="preserve">Direct Access to 2,3-Disubstituted Amido-Indenones through Annulation of 2-Iodobenzaldehydes with Ynamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Golling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hansjacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Diez-Varga</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Armen Panossian</w:t>
+                <w:t xml:space="preserve">Nassim Bami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Donnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202202564⟩</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c02054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795951v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketenimines as Intermediates To Access Difluoromethoxylated Scaffolds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Study of Carbamoyl Fluoride: Synthesis, Properties and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tourvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hanquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.2c03283⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (43), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202201589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843401v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Access to 2,3-Disubstituted Amido-Indenones through Annulation of 2-Iodobenzaldehydes with Ynamides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Palladium‐Catalyzed Silylcyanation of Ynamides: Regio‐ and Stereoselective Access to Tetrasubstituted 3‐Silyl‐2‐Aminoacrylonitriles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hansjacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Donnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c02054⟩</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202200204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883448v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile Access to Tetrasubstituted 2-Amidoacroleins through Formal Silylformylation of Ynamides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Morgan Donnard</w:t>
+                <w:t xml:space="preserve">One‐step Oxidative Monofluorination of Electron‐deficient Sulfoxides to Access Highly Lewis Acidic Sulfur(VI) Cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Berreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Diez-Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Manel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202202564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c03141⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03369636v1</w:t>
+                <w:t xml:space="preserve">hal-03795951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CF3-substituted carbocations: underexploited intermediates with great potential in modern synthetic chemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ketenimines as Intermediates To Access Difluoromethoxylated Scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Toulgoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjoc.17.32⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.2c03283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154651v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophilic fluorosulfoxonium cations as hidden Brønsted acid catalysts in (n+2) annulations of strained cycloalkanes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Synthesis of 3-Amino-5-fluoroalkylfurans by Intramolecular Cyclization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Plaçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Donnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1QO00840D⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (12), pp.4915-4919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c01672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325336v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SO2F2-Mediated N-Alkylation of Imino-Thiazolidinones</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Formation of synthetically relevant CF3-substituted phenonium ions in superacid media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony J Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peter Jeschke</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c01247⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (41), pp.25695 - 25699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ra04901a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325274v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent synthetic methods towards the –OCHF2 moiety</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">SO2F2-Mediated N-Alkylation of Imino-Thiazolidinones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Donnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jeschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2021.132458⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c01247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517915v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct trifluoromethoxylation without OCF3 ‐carrier via in‐situ generation of fluorophosgene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent synthetic methods towards the –OCHF2 moiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Toulgoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Saiter</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Gilles Hanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202100429⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99, pp.132458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2021.132458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228836v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The winding road towards an atropo-enantioselective 'ARYNE coupling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Armen Panossian</w:t>
+                <w:t xml:space="preserve">Versatile Access to Tetrasubstituted 2-Amidoacroleins through Formal Silylformylation of Ynamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Golling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Donnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.8093-8097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202100087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c03141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170152v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aryl Fluoroalkyl Sulfoxides: Optical Stability and p K a Measurement</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">CF3-substituted carbocations: underexploited intermediates with great potential in modern synthetic chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony J Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202100816⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.343-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.17.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319682v1</w:t>
+                <w:t xml:space="preserve">hal-03154651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a Stable “Trifluoromethoxide Anion Solution” Arising from 2,4‐Dinitro‐Trifluoromethoxybenzene</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Electrophilic fluorosulfoxonium cations as hidden Brønsted acid catalysts in (n+2) annulations of strained cycloalkanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Manel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Berreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202102809⟩</w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1QO00840D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582991v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Synthesis and Application of Halogen-Doped Pyrrole Building Blocks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Direct trifluoromethoxylation without OCF3 ‐carrier via in‐situ generation of fluorophosgene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martina Durcik</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Donnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.1c00331⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202100429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228819v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of synthetically relevant CF3-substituted phenonium ions in superacid media</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The winding road towards an atropo-enantioselective 'ARYNE coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Augros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Comoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ra04901a⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202100087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325280v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 3-Amino-5-fluoroalkylfurans by Intramolecular Cyclization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Aryl Fluoroalkyl Sulfoxides: Optical Stability and p K a Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Messara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Diter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c01672⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (36), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202100816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325240v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deprotonative Functionalization of the Difluoromethyl Group</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Study of a Stable “Trifluoromethoxide Anion Solution” Arising from 2,4‐Dinitro‐Trifluoromethoxybenzene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sergii Pazenok</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c03380⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (64), pp.15986-15991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202102809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989088v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Use of Trifluoromethylthiolated Ketenimines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Practical Synthesis and Application of Halogen-Doped Pyrrole Building Blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrej Emanuel Cotman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadiia Pikun</w:t>
+                <w:t xml:space="preserve">Ivana Kovačević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryutaro Morioka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armen Panossian</w:t>
+                <w:t xml:space="preserve">Davide Benedetto Tiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Durcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202002723⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (14), pp.9723-9730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.1c00331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990038v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition-Metal-Free Heterobiaryl Synthesis via Aryne Coupling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Deprotonative Functionalization of the Difluoromethyl Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Fort</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Donnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergii Pazenok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201900130⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c03380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186792v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient asymmetric synthesis of aryl difluoromethyl sulfoxides and their use to access enantiopure α-difluoromethyl alcohols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Use of Trifluoromethylthiolated Ketenimines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiia Pikun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Batisse</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vivet</w:t>
+                <w:t xml:space="preserve">Ryutaro Morioka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2019.04.037⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202002723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400108v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition-Metal-Free Approach for the Direct Arylation of Thiophene: Experimental and Theoretical Investigations towards the (Het)-Aryne Route</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Transition-Metal-Free Heterobiaryl Synthesis via Aryne Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Saied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Demangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Manuel Ruiz-Lopez</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2019 (2-3), pp.547-556. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201801173⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 2019 (31-32), pp.5275-5284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201900130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186820v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access towards enantiopure α,α-difluoromethyl alcohols by means of sulfoxides as traceless chiral auxiliaries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Efficient asymmetric synthesis of aryl difluoromethyl sulfoxides and their use to access enantiopure α-difluoromethyl alcohols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cespedes Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Castello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Messara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (74), pp.10423-10426. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (23), pp.3063-3079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CC05571H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2019.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150060v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New synthetic access to 3-fluoroalkyl-5-pyrazolecarboxylates and carboxylic acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition-Metal-Free Approach for the Direct Arylation of Thiophene: Experimental and Theoretical Investigations towards the (Het)-Aryne Route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Demangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Saied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Gomez Herrera</w:t>
+                <w:t xml:space="preserve">Romain Ramozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Schmitt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
+                <w:t xml:space="preserve">Francesca Ingrosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergiy Pazenok</w:t>
+                <w:t xml:space="preserve">Manuel Ruiz-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 214, pp.17-23. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (2-3), pp.547-556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2018.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201801173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105504v1</w:t>
+                <w:t xml:space="preserve">hal-02186820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A physico-chemical investigation of fluorine-enriched quinolines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fallia Aribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergii Pazenok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42 (12), pp.10036-10047. </w:t>
@@ -6028,10810 +6041,11061 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fluorine scan of a tubulin polymerization inhibitor isocombretastatin A-4: Design, synthesis, molecular modelling, and biological evaluation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Access towards enantiopure α,α-difluoromethyl alcohols by means of sulfoxides as traceless chiral auxiliaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Batisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2017.11.055⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (74), pp.10423-10426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CC05571H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105508v1</w:t>
+                <w:t xml:space="preserve">hal-02150060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselectivity Switch in the Trapping of Polar Organometallics with Andersen’s Reagent—Access to Highly Stereoenriched Transformable Biphenyls</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jordan Berreur</w:t>
+                <w:t xml:space="preserve">New synthetic access to 3-fluoroalkyl-5-pyrazolecarboxylates and carboxylic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Gomez Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Pazenok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b00648⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214, pp.17-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2018.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105503v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Potency and Selectivity for Group III Metabotropic Glutamate Receptor Agonists Binding at Dual sites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Berin Karaman</w:t>
+                <w:t xml:space="preserve">Stereoselectivity Switch in the Trapping of Polar Organometallics with Andersen’s Reagent—Access to Highly Stereoenriched Transformable Biphenyls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bortoluzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishwajeet Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Levitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Berreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.7b01438⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (15), pp.7751-7761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b00648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018007v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Mono- and Bis(fluoroalkyl)pyrimidines from FARs, Fluorinated Acetoacetates, and Malononitrile Provides Easy Access to Novel High-Value Pyrimidine Scaffolds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Pazenok</w:t>
+                <w:t xml:space="preserve">Increased Potency and Selectivity for Group III Metabotropic Glutamate Receptor Agonists Binding at Dual sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chelliah Selvam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berin Karaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201703982⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (5), pp.1969-1989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.7b01438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105509v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards biphenyl based frustrated Lewis pairs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A fluorine scan of a tubulin polymerization inhibitor isocombretastatin A-4: Design, synthesis, molecular modelling, and biological evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Naret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benchekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Levaique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143, pp.473-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2017.11.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889950v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2,4-Bis(fluoroalkyl)quinoline-3-carboxylates as Tools for the Development of Potential Agrochemical Ingredients</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of Mono- and Bis(fluoroalkyl)pyrimidines from FARs, Fluorinated Acetoacetates, and Malononitrile Provides Easy Access to Novel High-Value Pyrimidine Scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Commare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pazenok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201800375⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (6), pp.1311-1316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201703982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105501v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of axial chirality in absence of transition metals based on arynes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Towards biphenyl based frustrated Lewis pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bortoluzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Augros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 256</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105315v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoroalkyl Amino Reagents for the Introduction of the Fluoro(trifluoromethoxy)methyl Group onto Arenes and Heterocycles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">2,4-Bis(fluoroalkyl)quinoline-3-carboxylates as Tools for the Development of Potential Agrochemical Ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fallia Aribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Pazenok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (18), pp.4960-4963. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Organofluorine Chemistry in Europe, 2018 (27-28), pp.3792-3802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b02444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201800375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105321v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switchable Diastereoselectivity in the Fluoride-Promoted Vinylogous Mukaiyama–Michael Reaction of 2-[(Trimethylsilyl)oxy]furan Catalyzed by Crown Ethers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymmetric α-Sulfonyl- and α-Phosphoryl-Oxylation of Ketones by a Chiral Hypervalent Iodine(III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Levitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Della Sala</w:t>
+                <w:t xml:space="preserve">Audrey Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Sicignano</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luigi Cavallo</w:t>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 82 (13), pp.6629-6637. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b00743⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 82 (22), pp.11877-11883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b01597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105791v1</w:t>
+                <w:t xml:space="preserve">hal-02105318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fluor, un élément qui vous veut du bien</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transition-Metal-Free Synthesis of a Known Intermediate in the Formal Synthesis of (-)-Steganacin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Augros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Yalcouye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Choppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (3), pp.497-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201601239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020031v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoroalkyl Amino Reagents (FARs): A General Approach towards the Synthesis of Heterocyclic Compounds Bearing Emergent Fluorinated Substituents</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Control of axial chirality in absence of transition metals based on arynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Augros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 22 (6), pp.977. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (6), pp.682-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules22060977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105792v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri- and difluoromethoxylated N-based heterocycles − Synthesis and insecticidal activity of novel F3CO- and F2HCO-analogues of Imidacloprid and Thiacloprid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluoroalkyl Amino Reagents for the Introduction of the Fluoro(trifluoromethoxy)methyl Group onto Arenes and Heterocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Landelle</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sebastien Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pegot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergiy Pazenok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2017.08.006⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (18), pp.4960-4963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b02444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105310v1</w:t>
+                <w:t xml:space="preserve">hal-02105321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric α-Sulfonyl- and α-Phosphoryl-Oxylation of Ketones by a Chiral Hypervalent Iodine(III)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Switchable Diastereoselectivity in the Fluoride-Promoted Vinylogous Mukaiyama–Michael Reaction of 2-[(Trimethylsilyl)oxy]furan Catalyzed by Crown Ethers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Retailleau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederic R. Leroux</w:t>
+                <w:t xml:space="preserve">Giorgio Della Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Sicignano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosaria Schettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco de Riccardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 82 (22), pp.11877-11883. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b01597⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 82 (13), pp.6629-6637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b00743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105318v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition-Metal-Free Synthesis of a Known Intermediate in the Formal Synthesis of (-)-Steganacin</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Fluoroalkyl Amino Reagents (FARs): A General Approach towards the Synthesis of Heterocyclic Compounds Bearing Emergent Fluorinated Substituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Commare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fallia Aribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (6), pp.977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules22060977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201601239⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02105793v1</w:t>
+                <w:t xml:space="preserve">hal-02105792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Chirality Meets “Buchwald-Type” Phosphines: Synthesis and Evaluation in Frustrated Lewis Pair-, Lewis Base- and Palladium-Promoted Asymmetric Catalysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le fluor, un élément qui vous veut du bien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201600727⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03004119v1</w:t>
+                <w:t xml:space="preserve">hal-05020031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Major Advance in the Synthesis of Fluoroalkyl Pyrazoles: Tuneable Regioselectivity and Broad Substitution Patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Tri- and difluoromethoxylated N-based heterocycles − Synthesis and insecticidal activity of novel F3CO- and F2HCO-analogues of Imidacloprid and Thiacloprid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Norbert Lui</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Pazenok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201601621⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 203, pp.155-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2017.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004108v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to Atropisomerically Enriched Biaryls by the Coupling of Aryllithiums with Arynes under Control by Homochiral Oxazolines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The French Connection : Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CHIMIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (1-2), pp.6-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02304102v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atropo-diastereoselective coupling of aryllithiums and arynes — variations around the chiral auxiliary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">When Chirality Meets “Buchwald-Type” Phosphines: Synthesis and Evaluation in Frustrated Lewis Pair-, Lewis Base- and Palladium-Promoted Asymmetric Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Cinqualbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bortoluzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2016.01.047⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (26), pp.4545-4553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201600727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004140v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach toward the synthesis of 2,4-bis(fluoroalkyl)-substituted quinoline derivatives using fluoroalkyl amino reagent chemistry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Access to Atropisomerically Enriched Biaryls by the Coupling of Aryllithiums with Arynes under Control by Homochiral Oxazolines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Yalcouye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Brehier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Augros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sergiy Pazenok</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Choppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6QO00319B⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (4), pp.725-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201501503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004130v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium/Element Exchange as an Efficient Tool for Accessing Atropo-enriched Biaryls &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; Arynes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A Major Advance in the Synthesis of Fluoroalkyl Pyrazoles: Tuneable Regioselectivity and Broad Substitution Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Funke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHIMIA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2533/chimia.2016.43⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (32), pp.11239-11244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201601621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004175v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Connection : Editorial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Atropo-diastereoselective coupling of aryllithiums and arynes — variations around the chiral auxiliary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Augros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Yalcouye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Berthelot-Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHIMIA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (34), pp.5208-5220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2016.01.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876344v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atroposelective synthesis of axially chiral P,S-ligands based on arynes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A new approach toward the synthesis of 2,4-bis(fluoroalkyl)-substituted quinoline derivatives using fluoroalkyl amino reagent chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fallia Aribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Pazenok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2 (6), pp.634-644. </w:t>
+              <w:t xml:space="preserve">, 2016, 3 (11), pp.1392-1415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5QO00067J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6QO00319B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306240v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Synthesis of Biaryl-Substituted Phosphine Ligands: Application in Microwave-Assisted Palladium-Catalyzed C-N Cross-Coupling Reactions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Lithium/Element Exchange as an Efficient Tool for Accessing Atropo-enriched Biaryls &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; Arynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201500962⟩</w:t>
+              <w:t xml:space="preserve">CHIMIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (1), pp.43-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2533/chimia.2016.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304103v1</w:t>
+                <w:t xml:space="preserve">hal-03004175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances and new concepts for the synthesis of axially stereoenriched biaryls</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A General Approach towards NH-Pyrazoles That Bear Diverse Fluoroalkyl Groups by Means of Fluorinated Iminium Salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Pazenok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cs00012b⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27, pp.6052-6060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201500920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305225v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substituent effects on the relative rates and free energies of ortho-lithiation reactions: families of fluorobenzenes as the substrates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Determination of the absolute configuration of phosphinic analogues of glutamate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Commare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3998/ark.5550190.p008.926⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (4), pp.1106-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4OB01960A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304104v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Generated Fluorinated Iminium Salts for Difluoromethylation and Difluoroacetylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rugeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (18), pp.4510-4513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b02184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the absolute configuration of phosphinic analogues of glutamate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atroposelective synthesis of axially chiral P,S-ligands based on arynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Berthelot-Brehier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4OB01960A⟩</w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (6), pp.634-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5QO00067J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268872v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual phosphine oxidation: new triazolopyridyl-quinolyl phosphine oxide fluorescent dyes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
+                <w:t xml:space="preserve">Modular Synthesis of Biaryl-Substituted Phosphine Ligands: Application in Microwave-Assisted Palladium-Catalyzed C-N Cross-Coupling Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandani Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayant Rathod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishwajeet Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeep Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5RA04386G⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (29), pp.6515-6525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201500962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004215v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-nuclear NMR of axially chiral biaryls in polypeptide orienting solvents: spectral discriminations and enantiorecognition mechanisms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Recent advances and new concepts for the synthesis of axially stereoenriched biaryls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Wencel‐delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Colobert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5nj01434d⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cs00012b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314357v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of new nucleosides derived from trifluoromethoxy-4-quinolones</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substituent effects on the relative rates and free energies of ortho-lithiation reactions: families of fluorobenzenes as the substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Curty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Marzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.07.031⟩</w:t>
+              <w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.48-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3998/ark.5550190.p008.926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305222v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Bromine-Lithium Exchange: Application toward the Synthesis of New Biaryl-Diphosphine Ligands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Unusual phosphine oxidation: new triazolopyridyl-quinolyl phosphine oxide fluorescent dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ballesteros-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abarca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201500323⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (38), pp.29809-29813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5RA04386G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03004211v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribute to Prof. Manfred Schlosser (1934-2013) Obituary</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and biological evaluation of new nucleosides derived from trifluoromethoxy-4-quinolones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristína Plevová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarína Briestenská</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jela Mistríková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Milata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2014.09.014⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (36), pp.5112-5115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304109v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Approach towards NH-Pyrazoles That Bear Diverse Fluoroalkyl Groups by Means of Fluorinated Iminium Salts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergiy Pazenok</w:t>
+                <w:t xml:space="preserve">Multi-nuclear NMR of axially chiral biaryls in polypeptide orienting solvents: spectral discriminations and enantiorecognition mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berdagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Enrique Herbert-Pucheta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishwajeet Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201500920⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (12), pp.9504-9517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5nj01434d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02305226v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel C1-symmetric dibenzophosphole ligands: application in hydroformylation reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
+                <w:t xml:space="preserve">Asymmetric Bromine-Lithium Exchange: Application toward the Synthesis of New Biaryl-Diphosphine Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elżbieta Łastawiecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2014.01.003⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 357 (13), pp.2833-2839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201500323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992450v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorine Chemistry Special Feature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Tribute to Prof. Manfred Schlosser (1934-2013) Obituary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Ruzziconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergiy Pazenok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/op500216s⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 171, pp.2-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2014.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306238v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trifluoromethyl Ethers and -Thioethers as Tools for Medicinal Chemistry and Drug Discovery</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A New Synthesis and Process Development of Bis(fluoroalkyl)pyrazoles As Novel Agrophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Giornal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Lui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pazenok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Topics in Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (8), pp.1002-1009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/Op500102h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306242v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical and experimental study of the racemization process of hexaaza[5]helicenes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel C1-symmetric dibenzophosphole ligands: application in hydroformylation reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Adam</w:t>
+                <w:t xml:space="preserve">Abdelouahd Oukhrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Ballesteros-Garrido</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+                <w:t xml:space="preserve">Laurence Bonnafoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Waifang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 70 (45), pp.8750-8757. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2014.09.018⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 70 (7), pp.1431-1436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2014.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307797v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A concise atroposelective formal synthesis of (-)-steganone</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Fluorine Chemistry Special Feature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Ford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Pazenok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201402761⟩</w:t>
+              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/op500216s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02304105v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Synthesis and Process Development of Bis(fluoroalkyl)pyrazoles As Novel Agrophores</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trifluoromethyl Ethers and -Thioethers as Tools for Medicinal Chemistry and Drug Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Topics in Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (7), pp.941-951</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342504v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convenient and Reliable Routes Towards 2-Aminothiazoles: Palladium-Catalyzed versus Copper-Catalyzed Aminations of Halothiazoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A theoretical and experimental study of the racemization process of hexaaza[5]helicenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Abarca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Toulot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Rafael Ballesteros-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201300591⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (45), pp.8750-8757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2014.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342506v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in transition metal-catalyzed Csp(2)-monofluoro-, difluoro-, perfluoromethylation and trifluoromethylthiolation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A concise atroposelective formal synthesis of (-)-steganone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Yalcouye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Choppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (28), pp.6285-6294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201402761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.9.287⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02304098v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Schlosser (1934-2013) Obituary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Synthesis of diversely fluorinated pyrazoles as novel active agrochemical ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Giornal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Rodefeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201308231⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 152, pp.2-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2012.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307800v1</w:t>
+                <w:t xml:space="preserve">hal-02307799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and structural properties of hexaaza[5]helicene containing two [1,2,3]triazolo[1,5-a]pyridine moieties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in transition metal-catalyzed Csp(2)-monofluoro-, difluoro-, perfluoromethylation and trifluoromethylthiolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Pazenok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.2476-2536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.9.287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.06.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02306243v1</w:t>
+                <w:t xml:space="preserve">hal-02304098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Life for an Old Reagent: Fluoroalkyl Amino Reagents as Efficient Tools for the Synthesis of Diversely Fluorinated Pyrazoles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convenient and Reliable Routes Towards 2-Aminothiazoles: Palladium-Catalyzed versus Copper-Catalyzed Aminations of Halothiazoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Giornal</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Toulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201300561⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 355 (16), pp.3263-3272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201300591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004227v1</w:t>
+                <w:t xml:space="preserve">hal-02342506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-Catalyzed Intramolecular Direct Arylation of 2-Bromo-diaryl Sulfoxides via C-H Bond Activation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Manfred Schlosser (1934-2013) Obituary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (48), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201308231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol400966q⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304107v1</w:t>
+                <w:t xml:space="preserve">hal-02307800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atropodiastereoselective C-H Olefination of Biphenyl p-Tolyl Sulfoxides with Acrylates</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and structural properties of hexaaza[5]helicene containing two [1,2,3]triazolo[1,5-a]pyridine moieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ballesteros-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Vallcorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Abarca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201300446⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (32), pp.4316-4319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304106v1</w:t>
+                <w:t xml:space="preserve">hal-02306243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of diversely fluorinated pyrazoles as novel active agrochemical ingredients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
+                <w:t xml:space="preserve">A New Life for an Old Reagent: Fluoroalkyl Amino Reagents as Efficient Tools for the Synthesis of Diversely Fluorinated Pyrazoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Pazenok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Giornal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 152, pp.2-11. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (20), pp.4249-4253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2012.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201300561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307799v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aryne-mediated fluorination: Synthesis of fluorinated biaryls via a sequential desilylation-halide elimination-fluoride addition process</w:t>
+                <w:t xml:space="preserve">Palladium-Catalyzed Intramolecular Direct Arylation of 2-Bromo-diaryl Sulfoxides via C-H Bond Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Diemer</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Thomas Wesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Brehier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2011.02.017⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (10), pp.2490-2493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol400966q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306231v1</w:t>
+                <w:t xml:space="preserve">hal-02304107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triazolopyridines. Part 28. The ring-chain isomerization strategy: triazolopyridine- and triazoloquinoline-pyridine based fluorescence ligands</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Atropodiastereoselective C-H Olefination of Biphenyl p-Tolyl Sulfoxides with Acrylates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2012.03.029⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 355 (11-12), pp.2139-2144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201300446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306237v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of the biaryl-part of vancomycin aglycon via atropo-diastereoselective Suzuki-Miyaura coupling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Transition-Metal-Free Atropo-Selective Synthesis of Biaryl Compounds Based on Arynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Brehier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bonnafoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2ob25373a⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (45), pp.14232-14236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201202739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306241v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoselective Synthesis of P-Chirogenic Dibenzophosphole-Boranes via Aryne Intermediates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Brehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bayardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 77 (14), pp.6117-6127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jo3009098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition-Metal-Free Atropo-Selective Synthesis of Biaryl Compounds Based on Arynes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Construction of the biaryl-part of vancomycin aglycon via atropo-diastereoselective Suzuki-Miyaura coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Leermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Broutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201202739⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (20), pp.4095-4102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ob25373a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02306232v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoselective Synthesis of o -Bromo (or Iodo)aryl P-Chirogenic Phosphines Based on Aryne Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bayardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Laureano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 77 (13), pp.5759-5769. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jo300910w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bromine-lithium exchange: An efficient tool in the modular construction of biaryl ligands</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Aryne-mediated fluorination: Synthesis of fluorinated biaryls via a sequential desilylation-halide elimination-fluoride addition process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134, pp.146-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2011.02.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.7.148⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02307798v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Efficient One-Pot Access to Functionalized Arylboronic Acids via Noncryogenic Bromine/Magnesium Exchanges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Triazolopyridines. Part 28. The ring-chain isomerization strategy: triazolopyridine- and triazoloquinoline-pyridine based fluorescence ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ballesteros-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefania Delgado-Pinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Abarca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol2016252⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68 (19), pp.3701-3707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2012.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305220v1</w:t>
+                <w:t xml:space="preserve">hal-02306237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and Complementary Methods Offering Access to Synthetically Valuable 1,2-Dibromobenzenes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Highly Efficient One-Pot Access to Functionalized Arylboronic Acids via Noncryogenic Bromine/Magnesium Exchanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Leermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201001217⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (17), pp.4479-4481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol2016252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02306234v1</w:t>
+                <w:t xml:space="preserve">hal-02305220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Palladium Phosphination: Modular Synthesis of C1-Symmetric Biaryl-Based Diphosphines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+                <w:t xml:space="preserve">Bromine-lithium exchange: An efficient tool in the modular construction of biaryl ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bonnafoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic R. Leroux</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201101529⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7, pp.1278-1287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.7.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01472931v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar Organometallic Chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Efficient and Complementary Methods Offering Access to Synthetically Valuable 1,2-Dibromobenzenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.327-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201001217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305223v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Through-Space J(P,P) and J(P,F) Spin-Spin Coupling in C-1-Symmetric Biaryl Diphosphanes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+                <w:t xml:space="preserve">Catalytic Palladium Phosphination: Modular Synthesis of C1-Symmetric Biaryl-Based Diphosphines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bonnafoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludger Ernst</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
+                <w:t xml:space="preserve">Rafael Gramage-Doria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Colobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201100428⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (39), pp.11008-11016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201101529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306233v1</w:t>
+                <w:t xml:space="preserve">hal-01472931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselectivity in the Aryne Cross-Coupling of Aryllithiums with Functionalized 1,2-Dibromobenzenes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Polar Organometallic Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (13)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02306235v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[1,2,3]Triazolo[1,5-a]pyridyl phosphines reflecting the influence of phosphorus lone pair orientation on spectroscopic properties</w:t>
+                <w:t xml:space="preserve">Through-Space J(P,P) and J(P,F) Spin-Spin Coupling in C-1-Symmetric Biaryl Diphosphanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Ballesteros-Garrido</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Bonnafoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludger Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0DT01183E⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22, pp.3387-3397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201100428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306239v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Approach to (Trifluoromethoxy)pyridines: First X-ray Structure Determinations and Quantum Chemistry Studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regioselectivity in the Aryne Cross-Coupling of Aryllithiums with Functionalized 1,2-Dibromobenzenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Begaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 2010 (31), pp.6043-6066. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201000958⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 2, pp.341-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201001283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370334v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2,2′,6-Tribromobiphenyl via Transition-Metal-Free ARYNE Coupling: A Valuable Tool in the Synthesis of Biphenyls</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+                <w:t xml:space="preserve">[1,2,3]Triazolo[1,5-a]pyridyl phosphines reflecting the influence of phosphorus lone pair orientation on spectroscopic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ballesteros-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bonnafoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1259025⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (6), pp.1387-1395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0DT01183E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366549v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient synthesis of quaternary and P-stereogenic phosphonium triflates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A General Approach to (Trifluoromethoxy)pyridines: First X-ray Structure Determinations and Quantum Chemistry Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Manteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Remond</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lydia Brelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Pazenok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol100304c⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (31), pp.6043-6066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201000958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474388v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New trends in the chemistry of α-fluorinated ethers, thioethers, amines and phosphines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+                <w:t xml:space="preserve">2,2′,6-Tribromobiphenyl via Transition-Metal-Free ARYNE Coupling: A Valuable Tool in the Synthesis of Biphenyls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bonnafoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Colobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2009.09.009⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (19), pp.2953-2955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1259025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04922903v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The deprotonative metalation of [1,2,3]triazolo[1,5-a]quinoline. Synthesis of 8-haloquinolin-2-carboxaldehydes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Efficient synthesis of quaternary and P-stereogenic phosphonium triflates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rafael Ballesteros</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Bayardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belén Abarca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Colobert</w:t>
+                <w:t xml:space="preserve">Sylvain Jugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 65 (22), pp.4410-4417. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (7), pp.1568-1571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2009.03.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol100304c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04806388v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The [1,2,3]Triazolo[1,5-a]pyridine ring: A sensitive sensor for the electronic profile of phosphorus substituents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">New trends in the chemistry of α-fluorinated ethers, thioethers, amines and phosphines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Manteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Pazenok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Colobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 131 (2), pp.140-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2009.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b906034k⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806264v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[1,2,3]Triazolo[1,5-a]pyridine derivatives as molecular chemosensors for zinc(ii), nitrite and cyanide anions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rafael Ballesteros</w:t>
+                <w:t xml:space="preserve">Axial Chirality Control During Suzuki−Miyaura Cross-Coupling Reactions: The tert -Butylsulfinyl Group as an Efficient Chiral Auxiliary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Colobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Valdivia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Choppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Ramírez de Arellano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+                <w:t xml:space="preserve">Inmaculada Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 33 (10), pp.2102. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (22), pp.5130-5133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b906992e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol9020755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04796129v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3‐(Pyridin‐2‐yl)[1,2,3]triazolo[1,5‐ a ]quinoline: A Theoretical and Experimental Analysis of Ring‐Chain Isomerisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+                <w:t xml:space="preserve">The deprotonative metalation of [1,2,3]triazolo[1,5-a]quinoline. Synthesis of 8-haloquinolin-2-carboxaldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ballesteros-Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Abarca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Colobert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2009 (33), pp.5765-5778. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65 (22), pp.4410-4417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200900818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2009.03.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796106v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axial Chirality Control During Suzuki−Miyaura Cross-Coupling Reactions: The tert -Butylsulfinyl Group as an Efficient Chiral Auxiliary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+                <w:t xml:space="preserve">The [1,2,3]Triazolo[1,5-a]pyridine ring: A sensitive sensor for the electronic profile of phosphorus substituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ballesteros-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bonnafoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Abarca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Colobert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol9020755⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26, pp.5068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b906034k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806270v1</w:t>
+                <w:t xml:space="preserve">hal-04806264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triazolopyridines. Part 26: The preparation of novel [1,2,3]triazolo[1,5-a]pyridine sulfoxides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
+                <w:t xml:space="preserve">[1,2,3]Triazolo[1,5-a]pyridine derivatives as molecular chemosensors for zinc(ii), nitrite and cyanide anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ballesteros-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Abarca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ramírez de Arellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 64 (17), pp.3794-3801. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (10), pp.2102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2008.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b906992e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056518v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trifluoromethyl ethers – synthesis and properties of an unusual substituent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">3‐(Pyridin‐2‐yl)[1,2,3]triazolo[1,5‐ a ]quinoline: A Theoretical and Experimental Analysis of Ring‐Chain Isomerisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ballesteros-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Abarca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4, </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (33), pp.5765-5778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.4.13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200900818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923007v1</w:t>
+                <w:t xml:space="preserve">hal-04796106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative carbanion basicities as driving force for an intramolecular silyl migration of lithiated biphenyls</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Triazolopyridines. Part 26: The preparation of novel [1,2,3]triazolo[1,5-a]pyridine sulfoxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Abarca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ballesteros-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Colobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Colobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 48 (49), pp.8768-8772. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64 (17), pp.3794-3801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2007.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2008.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056507v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first stereoselective Pd-catalyzed addition of boronic acids onto aldehydes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Trifluoromethyl ethers – synthesis and properties of an unusual substituent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Colobert</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Manteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Pazenok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2007.06.031⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.4.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04922796v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient palladium catalyzed synthesis of heteroaromatic sulfoxides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Belén Abarca</w:t>
+                <w:t xml:space="preserve">Inhibitors of Steroidal Cytochrome P450 Enzymes as Targets for Drug Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckhard Baston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2007.07.165⟩</w:t>
+              <w:t xml:space="preserve">Recent Patents on Anti-Cancer Drug Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (1), pp.31-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/157489207779561453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04922779v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Modular Synthesis of Dissymmetric Biaryldiphosphine Ligands Allowing Tunable Steric and Electronic Effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanspeter Mettler</w:t>
+                <w:t xml:space="preserve">α-Fluorinated Ethers as “Exotic” Entity in Medicinal Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jeschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckhard Baston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.200600300⟩</w:t>
+              <w:t xml:space="preserve">Mini-Reviews in Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (10), pp.1027-1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/138955707782110150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730716v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triazolopyridines. Part 25: Synthesis of new chiral ligands from [1,2,3]triazolo[1,5-a]pyridines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Ballesteros</w:t>
+                <w:t xml:space="preserve">A Practical Transition Metal‐Free Aryl‐Aryl Coupling Method: Arynes as Key Intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Ballesteros-Garrido</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+                <w:t xml:space="preserve">Laurence Bonnafoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Heiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Colobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Antoine Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 349 (17-18), pp.2705-2713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.200700211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2007.07.101⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922984v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α-Fluorinated Ethers as “Exotic” Entity in Medicinal Chemistry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Leroux</w:t>
+                <w:t xml:space="preserve">Efficient palladium catalyzed synthesis of heteroaromatic sulfoxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Colobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ballesteros-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Abarca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-Reviews in Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/138955707782110150⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48 (39), pp.6896-6899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2007.07.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796073v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Transition Metal‐Free Aryl‐Aryl Coupling Method: Arynes as Key Intermediates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">First Modular Synthesis of Dissymmetric Biaryldiphosphine Ligands Allowing Tunable Steric and Electronic Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Don Antoine Lanfranchi</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanspeter Mettler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 349 (17-18), pp.2705-2713. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.200700211⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 349 (3), pp.323-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.200600300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734933v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitors of Steroidal Cytochrome P450 Enzymes as Targets for Drug Development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Leroux</w:t>
+                <w:t xml:space="preserve">The first stereoselective Pd-catalyzed addition of boronic acids onto aldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Novodomskà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mària Dudičovà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Colobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Patents on Anti-Cancer Drug Discovery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (13), pp.1628-1634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2007.06.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/157489207779561453⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04922843v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Vistas in Halogen/Metal Exchange Reactions: The Discrimination Between Seemingly Equal Halogens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+                <w:t xml:space="preserve">Relative carbanion basicities as driving force for an intramolecular silyl migration of lithiated biphenyls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bonnafoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Nicod</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francoise Colobert</w:t>
+                <w:t xml:space="preserve">Rosario Scopelliti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Colobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/157017806775224279⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48 (49), pp.8768-8772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2007.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922911v1</w:t>
+                <w:t xml:space="preserve">hal-05056507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Highly Efficient Low Temperature Modification of the Classical Ullmann Reaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Nicod</w:t>
+                <w:t xml:space="preserve">Triazolopyridines. Part 25: Synthesis of new chiral ligands from [1,2,3]triazolo[1,5-a]pyridines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Abarca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ballesteros-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Colobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/157017806779467979⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63 (42), pp.10479-10485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2007.07.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922815v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand Tailoring: The First Modular Assembly of Atropisomeric Biarylbisphosphine Ligands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanspeter Mettler</w:t>
+                <w:t xml:space="preserve">New Vistas in Halogen/Metal Exchange Reactions: The Discrimination Between Seemingly Equal Halogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bonnafoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berengere Quissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Colobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 5, pp.0766-0770. </w:t>
+              <w:t xml:space="preserve">Letters in Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (2), pp.165-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-2006-933107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/157017806775224279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922860v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Ring Size on Reactivity: The Diagnostic Value of ‘Rate Profiles’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Highly Efficient Low Temperature Modification of the Classical Ullmann Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Masson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+                <w:t xml:space="preserve">Roger Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nicod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 88 (6), pp.1375-1386. </w:t>
+              <w:t xml:space="preserve">Letters in Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (12), pp.948-954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hlca.200590110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/157017806779467979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922759v1</w:t>
+                <w:t xml:space="preserve">hal-04922815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-Catalyzed Borylation of Phenyl Bromides and Application in One-Pot Suzuki−Miyaura Biphenyl Synthesis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Ligand Tailoring: The First Modular Assembly of Atropisomeric Biarylbisphosphine Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Colobert</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanspeter Mettler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol048303b⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5, pp.0766-0770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2006-933107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922941v1</w:t>
+                <w:t xml:space="preserve">hal-04922860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-(4-biphenylmethyl)imidazoles as potential therapeutics for the treatment of prostate cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">The Effect of Ring Size on Reactivity: The Diagnostic Value of ‘Rate Profiles’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 88 (6), pp.1375-1386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hlca.200590110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palladium-Catalyzed Borylation of Phenyl Bromides and Application in One-Pot Suzuki−Miyaura Biphenyl Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Broutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Čerňa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Campaniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Colobert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (24), pp.4419-4422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol048303b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N-(4-biphenylmethyl)imidazoles as potential therapeutics for the treatment of prostate cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Hutschenreuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Charriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Scopelliti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2003, 86 (7), pp.2671-2686. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hlca.200390217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05256670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16841,154 +17105,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to heterocycles bearing emergent fluorinated substituents - as FAR as possible!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fallia Aribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiy Pazenoek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">253rd American Chemical Society National Meeting &amp; Exposition, April 2-6, 2017, San Francisco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16998,760 +17262,760 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbamoyl Fluorides: From Synthesis to Radiochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th French-Japanese Symposium on Medicinal &amp; Fine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbamoyl fluorides: from synthesis to radiochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th International Conference on Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbamoyl fluoride as a potential new tag for fluorine-18 labeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">2,4-Dinitro-trifluoromethoxybenzene: a promising reagent in fluorine chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tourvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hanquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Radiopharmaceutical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">55th Bürgenstock Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Brunnen, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720303v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2,4-Dinitro-trifluoromethoxybenzene: a promising reagent in fluorine chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Carbamoyl fluoride as a potential new tag for fluorine-18 labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tourvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th Bürgenstock Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Brunnen, Switzerland</w:t>
+              <w:t xml:space="preserve">24th International Symposium on Radiopharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720299v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorine in life sciences : pharmaceutical, medicinal diagnostics, and agrochemicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Haufe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, pp.1-686, 2019, Progress in Fluorine Science Series, Alain Tressaud, 978-0-12-812733-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/C2016-0-03808-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern synthesis processes and reactivity of fluorinated compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tressaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp.1-772, 2017, Progress in Fluorine Science Series, Alain Tressaud, 978-0-12-803740-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-803740-9.09001-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17761,518 +18025,518 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Catalysis by Nonmetal Frustrated Lewis Pairs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modern Fluorine‐Containing Agrochemicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergii Pazenok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Donnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...25 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Z. Rappoport. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Enantioselective Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/9789811248436_0005⟩</w:t>
+              <w:t xml:space="preserve">PATAI'S Chemistry of Functional Groups</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley; Wiley, 2022, 9780470682531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9780470682531.pat1013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171426v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern Fluorine‐Containing Agrochemicals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Morgan Donnard</w:t>
+                <w:t xml:space="preserve">Enantioselective Catalysis by Nonmetal Frustrated Lewis Pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Hanquet</w:t>
-[...25 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Bortoluzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PATAI'S Chemistry of Functional Groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9780470682531.pat1013⟩</w:t>
+              <w:t xml:space="preserve">Topics in Enantioselective Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 09, WORLD SCIENTIFIC, pp.123-159, 2022, Series on Chemistry, Energy and the Environment, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789811248436_0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920395v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern Fluorine-Containing Agrochemicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergii Pazenok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of Organofluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WORLD SCIENTIFIC (EUROPE), pp.695-732, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9781786347336_0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de Conjoncture du CoNRS 2014 (INC / Section 12)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions, Paris,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport de Conjoncture du CoNRS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions, Paris,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-274, 2014, 978-2-271-08746-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId546"/>
+      <w:footerReference w:type="default" r:id="rId552"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18419,51 +18683,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reseau-fluor.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549792v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Wisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hanquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Toulgoat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R Leroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202500563" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549752v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moget" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Saiter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A Leroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502465" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591124v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Panossian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400388" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655162v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Audet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Donnard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp M Holstein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400401" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiahong Yan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mazan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic R. Leroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ciofini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400293" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591439v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnefoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gallego" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delobel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Raynal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decourt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400142" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711420v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.20.207" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hansjacob" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Schwoerer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB01787G" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04804896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Pla&#231;ais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chataigner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c03989" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsuan Tsai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cattoen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Masson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Christen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Traber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4RE00109E" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909675v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G. Avello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Truong-Phuoc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vidal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Romero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC05302K" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Santos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Vors" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300792" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100620v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif J. Kaldas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301420" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165325v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301513" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051662v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300120" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057602v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Belhomme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2023.2168270" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Messara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Mikami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Leroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202215899" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046996v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J Fernandes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michelet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin-Mingot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06521e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164625v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Pazenok" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.202300107" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163739v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loison" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300695" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744602v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chefdeville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tourvieille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201589" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541070v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R. Leroux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202200204" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795951v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Berreur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Diez-Varga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Manel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202564" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843401v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c03283" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883448v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bami" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c02054" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369636v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c03141" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154651v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.17.32" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325336v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QO00840D" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325274v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vors" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jeschke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c01247" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517915v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132458" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228836v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100429" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170152v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Augros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Comoy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100087" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319682v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Diter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100816" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582991v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102809" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228819v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Emanuel Cotman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Benedetto Tiz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Durcik" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c00331" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325280v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04901a" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325240v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c01672" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989088v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c03380" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990038v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Pikun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryutaro Morioka" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002723" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186792v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Saied" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Demangeat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900130" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Batisse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cespedes Davila" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castello" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vivet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2019.04.037" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186820v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ramozzi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ingrosso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801173" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC05571H" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105504v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gomez Herrera" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Schmitt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Pazenok" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2018.07.010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105499v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallia Aribi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nj00916c" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105508v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Naret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bignon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchekroun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Levaique" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.11.055" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105503v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bortoluzzi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwajeet Jha" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levitre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00648" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018007v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelliah Selvam" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemasson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brabet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oueslati" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berin Karaman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b01438" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105509v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schmitt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Commare" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Panossian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Vors" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pazenok" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703982" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889950v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105501v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800375" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105315v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.12.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105321v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouvet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b02444" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105791v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Della Sala" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sicignano" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Schettini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Riccardis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cavallo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b00743" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020031v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105792v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Commare" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22060977" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105310v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Landelle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2017.08.006" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105318v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumoulin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b01597" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105793v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Yalcouye" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Choppin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chess&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201601239" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004119v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Cinqualbre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600727" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKR562G2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004108v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Funke" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601621" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304102v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brehier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501503" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8Q71535-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004140v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berthelot-Br&#233;hier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.01.047" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D3W4L72-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004130v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6QO00319B" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004175v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2016.43" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876344v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306240v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Berthelot-Brehier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Colobert-Leuenberger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5QO00067J" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304103v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandani Singh" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayant Rathod" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Kumar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500962" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZP91BT7L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305225v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wencel&#8208;delord" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Colobert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cs00012b" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304104v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mongin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Curty" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marzi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schlosser" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.p008.926" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004193v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rugeri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b02184" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268872v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rigault" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Deschamps" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tomas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB01960A" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004215v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ballesteros-Garrido" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abarca" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ballesteros" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colobert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA04386G" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314357v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berdagu&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Enrique Herbert-Pucheta" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj01434d" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305222v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#237;na Plevov&#225;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Briestensk&#225;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jela Mistr&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Milata" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.07.031" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004211v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Graff" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta &#321;astawiecka" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201500323" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E39AEBB9EACB9F3C5A7B9DE53A7BED08D10F499A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304109v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Ruzziconi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2014.09.014" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305226v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Schmitt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Landelle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500920" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DQS1FW59-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992450v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahd Oukhrib" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bonnafoux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Waifang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.01.003" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C04P1FP3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306238v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ford" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op500216s" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306242v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307797v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Abarca" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ballesteros" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Adam" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ballesteros-Garrido" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.09.018" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304105v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402761" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8074081E54064FB17CCEF97EB76EB208D6474DBD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342504v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Giornal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Landelle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lui" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vors" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pazenok" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/Op500102h" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342506v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Toulot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Heinrich" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300591" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304098v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.9.287" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307800v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201308231" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K63WVJCJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306243v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Vallcorba" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.06.014" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N5C743N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004227v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giornal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300561" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4AC8A0B69E67251AEF18554E74C2F754D8AC7C59/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304107v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wesch" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol400966q" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304106v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300446" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8ECFE70CD5EC8C1CB9CD69F40437D8947779BB4D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307799v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Rodefeld" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2012.11.008" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7GKBZNP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306231v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Diemer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.02.017" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5CHG1HS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306237v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Delgado-Pinar" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.03.029" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4W1XJC1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306241v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Leermann" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Broutin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25373a" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306244v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bayardon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Juge" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo3009098" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306232v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202739" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/320C85B85152197E68B99404CFEAD409C773D811/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004233v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Laureano" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dutartre" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo300910w" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307798v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.7.148" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305220v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2016252" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306234v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201001217" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BB1KR27G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01472931v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gramage-Doria" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Colobert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101529" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-31W77X88-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305223v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306233v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Ernst" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100428" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S0X0LBX7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306235v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Begaud" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201001283" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHM1FK68-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306239v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Blanco" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT01183E" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370334v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Manteau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genix" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brelot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000958" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A471E7D4C151D5F3D7577A8EC716C0E331E2B0D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366549v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1259025" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474388v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Remond" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tessier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bayardon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jug&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol100304c" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922903v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2009.09.009" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZV318XH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806388v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Abarca" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.03.058" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T80BN1KS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806264v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b906034k" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-F5H11SPZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796129v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ram&#237;rez de Arellano" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b906992e" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3N53GNJP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796106v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900818" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F280PZK9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806270v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Valdivia" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol9020755" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056518v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2008.02.011" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6KFW6X0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923007v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.4.13" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056507v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Scopelliti" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.10.004" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922796v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Novodomsk&#224;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;ria Dudi&#269;ov&#224;" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2007.06.031" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZWRBDNH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922779v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.07.165" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z76M56MW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730716v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Mettler" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200600300" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L78D9DMS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922984v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.07.101" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXZPCFM0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796073v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Baston" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138955707782110150" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-5ZCVQGQW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734933v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heiss" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Antoine Lanfranchi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200700211" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KCK6PWF1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922843v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157489207779561453" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922911v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nicod" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Quissac" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017806775224279" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922815v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Simon" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017806779467979" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-QW4K1KSK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922860v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-933107" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922759v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.200590110" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B97PPN5G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922941v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor &#268;er&#328;a" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Campaniello" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol048303b" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256670v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hutschenreuter" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Charriere" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scopelliti" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hartmann" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.200390217" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876291v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Pazenoek" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720313v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720307v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720303v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720299v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tourvielle" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146258v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Haufe" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780128127339/fluorine-in-life-sciences-pharmaceuticals-medicinal-diagnostics-and-agrochemicals" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2016-0-03808-1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142647v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Groult" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tressaud" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780128037409/modern-synthesis-processes-and-reactivity-of-fluorinated-compounds" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803740-9.09001-6" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171426v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811248436_0005" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920395v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470682531.pat1013" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940952v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786347336_0016" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338362v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belmont" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Campagne" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chouraqui" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gras" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rapports-du-comite-national.cnrs.fr/rapport-conjoncture/rapport-de-conjoncture-2014" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reseau-fluor.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567495v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Berreur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bortoluzzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura K&#246;ring" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R Leroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Paradies" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.70158" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549792v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Wisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hanquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Toulgoat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202500563" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siegel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Panossian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500852" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549752v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Saiter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R. Leroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502465" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400388" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538289v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golling" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiahong Yan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mazan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic R. Leroux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ciofini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400293" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655162v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Audet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Donnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp M Holstein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400401" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delobel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.20.207" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591439v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnefoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gallego" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Raynal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decourt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400142" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316905v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hansjacob" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Schwoerer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB01787G" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04804896v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Pla&#231;ais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chataigner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c03989" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsuan Tsai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cattoen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Masson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Christen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Traber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4RE00109E" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163739v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300695" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909675v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G. Avello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Truong-Phuoc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vidal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Romero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC05302K" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Vors" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300792" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100620v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif J. Kaldas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301420" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165325v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301513" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051662v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300120" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Messara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Mikami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Leroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202215899" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046996v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J Fernandes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michelet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin-Mingot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06521e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057602v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Belhomme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2023.2168270" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Pazenok" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.202300107" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883448v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c02054" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744602v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chefdeville" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tourvieille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201589" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541070v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202200204" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795951v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Diez-Varga" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Manel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202564" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843401v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c03283" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325240v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vors" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c01672" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325280v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04901a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325274v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jeschke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c01247" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517915v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132458" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369636v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c03141" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.17.32" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325336v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QO00840D" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228836v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100429" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170152v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Augros" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Comoy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100087" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319682v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Diter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100816" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582991v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102809" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228819v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Emanuel Cotman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Benedetto Tiz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Durcik" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c00331" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989088v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c03380" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990038v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Pikun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryutaro Morioka" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002723" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186792v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Saied" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Demangeat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900130" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400108v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Batisse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cespedes Davila" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castello" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vivet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2019.04.037" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186820v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ramozzi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ingrosso" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801173" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105499v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallia Aribi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nj00916c" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150060v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC05571H" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105504v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gomez Herrera" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Schmitt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Pazenok" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2018.07.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105503v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwajeet Jha" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levitre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00648" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018007v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelliah Selvam" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemasson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brabet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oueslati" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berin Karaman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b01438" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105508v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Naret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bignon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchekroun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Levaique" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.11.055" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105509v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schmitt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Commare" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Panossian" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Vors" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pazenok" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703982" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889950v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105501v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800375" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105318v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumoulin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b01597" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105793v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Yalcouye" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Choppin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chess&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201601239" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105315v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.12.001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105321v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouvet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b02444" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105791v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Della Sala" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sicignano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Schettini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Riccardis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cavallo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b00743" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105792v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Commare" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22060977" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020031v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105310v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Landelle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2017.08.006" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876344v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004119v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Cinqualbre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600727" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKR562G2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304102v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brehier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501503" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8Q71535-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004108v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Funke" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lui" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601621" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004140v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berthelot-Br&#233;hier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.01.047" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D3W4L72-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004130v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6QO00319B" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004175v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2016.43" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305226v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Schmitt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Landelle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500920" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DQS1FW59-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268872v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rigault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Deschamps" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tomas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB01960A" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004193v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rugeri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b02184" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306240v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Berthelot-Brehier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Colobert-Leuenberger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5QO00067J" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304103v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandani Singh" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayant Rathod" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Kumar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500962" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZP91BT7L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305225v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wencel&#8208;delord" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Colobert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cs00012b" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304104v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mongin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Curty" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marzi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schlosser" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.p008.926" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004215v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ballesteros-Garrido" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abarca" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ballesteros" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colobert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA04386G" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305222v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#237;na Plevov&#225;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Briestensk&#225;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jela Mistr&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Milata" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.07.031" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314357v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berdagu&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Enrique Herbert-Pucheta" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj01434d" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004211v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Graff" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta &#321;astawiecka" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201500323" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E39AEBB9EACB9F3C5A7B9DE53A7BED08D10F499A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304109v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Ruzziconi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2014.09.014" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342504v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Giornal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Landelle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lui" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vors" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pazenok" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/Op500102h" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992450v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahd Oukhrib" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bonnafoux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Waifang" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.01.003" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C04P1FP3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306238v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ford" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op500216s" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306242v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307797v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Abarca" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ballesteros" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Adam" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ballesteros-Garrido" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.09.018" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304105v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402761" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8074081E54064FB17CCEF97EB76EB208D6474DBD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307799v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giornal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Rodefeld" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2012.11.008" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7GKBZNP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304098v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.9.287" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342506v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Toulot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Heinrich" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300591" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307800v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201308231" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K63WVJCJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306243v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Vallcorba" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.06.014" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N5C743N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004227v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300561" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4AC8A0B69E67251AEF18554E74C2F754D8AC7C59/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304107v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wesch" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol400966q" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304106v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300446" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8ECFE70CD5EC8C1CB9CD69F40437D8947779BB4D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306232v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202739" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/320C85B85152197E68B99404CFEAD409C773D811/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306244v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Diemer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bayardon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Juge" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo3009098" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306241v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Leermann" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Broutin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25373a" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004233v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Laureano" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dutartre" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo300910w" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306231v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.02.017" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5CHG1HS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306237v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Delgado-Pinar" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.03.029" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4W1XJC1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305220v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2016252" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307798v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.7.148" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306234v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201001217" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BB1KR27G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01472931v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gramage-Doria" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Colobert" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101529" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-31W77X88-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305223v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306233v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Ernst" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100428" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S0X0LBX7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306235v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Begaud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201001283" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHM1FK68-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306239v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Blanco" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT01183E" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370334v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Manteau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genix" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brelot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000958" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A471E7D4C151D5F3D7577A8EC716C0E331E2B0D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366549v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1259025" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474388v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Remond" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tessier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bayardon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jug&#233;" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol100304c" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922903v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2009.09.009" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZV318XH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806270v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Valdivia" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol9020755" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806388v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Abarca" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.03.058" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T80BN1KS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806264v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b906034k" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-F5H11SPZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796129v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ram&#237;rez de Arellano" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b906992e" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3N53GNJP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796106v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900818" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F280PZK9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056518v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2008.02.011" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6KFW6X0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923007v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.4.13" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922843v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Baston" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157489207779561453" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796073v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138955707782110150" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-5ZCVQGQW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734933v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heiss" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Antoine Lanfranchi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200700211" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KCK6PWF1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922779v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.07.165" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z76M56MW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730716v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Mettler" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200600300" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L78D9DMS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922796v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Novodomsk&#224;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;ria Dudi&#269;ov&#224;" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2007.06.031" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZWRBDNH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056507v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Scopelliti" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.10.004" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922984v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.07.101" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXZPCFM0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922911v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nicod" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Quissac" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017806775224279" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922815v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Simon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017806779467979" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-QW4K1KSK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922860v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-933107" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922759v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.200590110" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B97PPN5G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922941v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor &#268;er&#328;a" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Campaniello" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol048303b" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256670v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hutschenreuter" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Charriere" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scopelliti" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hartmann" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.200390217" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876291v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Pazenoek" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720313v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720307v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720299v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tourvielle" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720303v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146258v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Haufe" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780128127339/fluorine-in-life-sciences-pharmaceuticals-medicinal-diagnostics-and-agrochemicals" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2016-0-03808-1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142647v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Groult" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tressaud" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780128037409/modern-synthesis-processes-and-reactivity-of-fluorinated-compounds" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803740-9.09001-6" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920395v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470682531.pat1013" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171426v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811248436_0005" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940952v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786347336_0016" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338362v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belmont" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Campagne" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chouraqui" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gras" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rapports-du-comite-national.cnrs.fr/rapport-conjoncture/rapport-de-conjoncture-2014" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>