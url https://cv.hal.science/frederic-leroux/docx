--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -159,295 +159,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double Functionalization of Atropisomeric Biphenyl Sulfoxides by Ortho ‐Metalation and DYKAT Toward Chiral Quaterphenyl‐Based Borane Lewis Acids</w:t>
+                <w:t xml:space="preserve">Direct Fluoroformylation of the C3 ‐Position of Indoles with 2,4‐Dinitro(trifluoromethoxy)benzene as Fluorocarbonyl Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Berreur</w:t>
+                <w:t xml:space="preserve">Lilian Wisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bortoluzzi</w:t>
+                <w:t xml:space="preserve">Gilles Hanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Köring</w:t>
+                <w:t xml:space="preserve">Fabien Toulgoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric R Leroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Paradies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.e70158. </w:t>
+              <w:t xml:space="preserve">ChemistryOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15 (3), pp.e202500563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.70158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/open.202500563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05567495v1</w:t>
+                <w:t xml:space="preserve">hal-05549792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Fluoroformylation of the C3 ‐Position of Indoles with 2,4‐Dinitro(trifluoromethoxy)benzene as Fluorocarbonyl Source</w:t>
+                <w:t xml:space="preserve">Double Functionalization of Atropisomeric Biphenyl Sulfoxides by Ortho ‐Metalation and DYKAT Toward Chiral Quaterphenyl‐Based Borane Lewis Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Wisson</w:t>
+                <w:t xml:space="preserve">Jordan Berreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Hanquet</w:t>
+                <w:t xml:space="preserve">Julien Bortoluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Toulgoat</w:t>
+                <w:t xml:space="preserve">Laura Köring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Billard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric R Leroux</w:t>
+                <w:t xml:space="preserve">Jan Paradies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistryOpen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 15 (3), pp.e202500563. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.e70158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/open.202500563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.70158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549792v1</w:t>
+                <w:t xml:space="preserve">hal-05567495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Aryl Difluoroalkyl Ethers by Deprotonative Functionalization of the Difluoromethoxy (–OCHF2) Moiety</w:t>
               </w:r>
@@ -459,64 +459,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric R Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -589,64 +589,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Toulgoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -697,90 +697,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trifluoromethoxylation of Arynes using 2,4‐Dinitro‐1‐(trifluoromethoxybenzene) as Trifluoromethoxide Anion Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Wisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Toulgoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1125,77 +1125,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric R Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Toulgoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20, pp.2434-2441. </w:t>
@@ -1393,51 +1393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hansjacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Schwoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric R Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Donnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1497,51 +1497,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Polyfluoroalkyl Aryl Ethers Mediated by Sulfuryl Fluoride as a Traceless Activator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Wisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1746,472 +1746,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difluoromethoxylated Ketones as Building Blocks for the Synthesis of Challenging OCF2H‐Bearing N‐Heterocycles.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Armen Panossian</w:t>
+                <w:t xml:space="preserve">(NHC-olefin)-nickel(0) nanoparticles as catalysts for the (Z)-selective semi-hydrogenation of alkynes and ynamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta G. Avello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Golling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lai Truong-Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202300695⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59, pp.1537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CC05302K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163739v2</w:t>
+                <w:t xml:space="preserve">hal-03909675v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(NHC-olefin)-nickel(0) nanoparticles as catalysts for the (Z)-selective semi-hydrogenation of alkynes and ynamides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Romero</w:t>
+                <w:t xml:space="preserve">Comprehensive Study and Development of a Metal-Free and Mild Nucleophilic Trifluoromethoxylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Toulgoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2CC05302K⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (46), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202301513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909675v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceless N ‐Polyfluoroalkylation of Weakly Nucleophilic Nitrogen Containing Compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Audet</w:t>
+                <w:t xml:space="preserve">Zinc-Catalyzed Hydrocyanation of Ynamides and Photoisomerization, a General and Selective Access to E and Z Trisubstituted Alpha-Enamidonitriles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hansjacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Donnard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202300792⟩</w:t>
+              <w:t xml:space="preserve">, 2023, pp.e202300120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202300120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100627v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruthenium‐catalyzed Synthesis of Aryl and Alkenyl Halides from Fluorosulfonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherif J. Kaldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Donnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2233,3061 +2203,3091 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202301420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Study and Development of a Metal-Free and Mild Nucleophilic Trifluoromethoxylation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
+                <w:t xml:space="preserve">Traceless N ‐Polyfluoroalkylation of Weakly Nucleophilic Nitrogen Containing Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Audet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Donnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Toulgoat</w:t>
+                <w:t xml:space="preserve">Jean‐pierre Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 29 (46), </w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202301513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202300792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165325v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc-Catalyzed Hydrocyanation of Ynamides and Photoisomerization, a General and Selective Access to E and Z Trisubstituted Alpha-Enamidonitriles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reactions of substituted arynes and diphenylphosphine oxide or diphenylphosphine-borane complex toward dibenzophospholes – impact of aryne substituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Belhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric R Leroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgan Donnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202300120⟩</w:t>
+              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426507.2023.2168270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04051662v1</w:t>
+                <w:t xml:space="preserve">hal-04057602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Deprotonative Functionalization of α,α‐Difluoromethyl Ketones using a Catalytic Organosuperbase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Messara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Mikami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.202215899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring F/CF3 substituted oxocarbenium ions for the diastereoselective assembly of highly substituted tetrahydrofurans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony J Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric R Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 59 (27), pp.4083-4086. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d2cc06521e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactions of substituted arynes and diphenylphosphine oxide or diphenylphosphine-borane complex toward dibenzophospholes – impact of aryne substituents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guérin</w:t>
+                <w:t xml:space="preserve">New Chemical Transformations Involving SO 2 F 2 ‐Mediated Alcohol Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Audet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Donnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergii Pazenok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10426507.2023.2168270⟩</w:t>
+              <w:t xml:space="preserve">Chemical Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tcr.202300107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057602v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Chemical Transformations Involving SO 2 F 2 ‐Mediated Alcohol Activation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgan Donnard</w:t>
+                <w:t xml:space="preserve">Difluoromethoxylated Ketones as Building Blocks for the Synthesis of Challenging OCF2H‐Bearing N‐Heterocycles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Toulgoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergii Pazenok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (42), pp.e202300695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/tcr.202300107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202300695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164625v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163739v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Access to 2,3-Disubstituted Amido-Indenones through Annulation of 2-Iodobenzaldehydes with Ynamides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hansjacob</w:t>
+                <w:t xml:space="preserve">Study of Carbamoyl Fluoride: Synthesis, Properties and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Bami</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tourvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c02054⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (43), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202201589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883448v1</w:t>
+                <w:t xml:space="preserve">hal-03744602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Carbamoyl Fluoride: Synthesis, Properties and Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
+                <w:t xml:space="preserve">Palladium‐Catalyzed Silylcyanation of Ynamides: Regio‐ and Stereoselective Access to Tetrasubstituted 3‐Silyl‐2‐Aminoacrylonitriles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hansjacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Tourvieille</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Donnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (43), </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202201589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202200204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744602v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium‐Catalyzed Silylcyanation of Ynamides: Regio‐ and Stereoselective Access to Tetrasubstituted 3‐Silyl‐2‐Aminoacrylonitriles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
+                <w:t xml:space="preserve">One‐step Oxidative Monofluorination of Electron‐deficient Sulfoxides to Access Highly Lewis Acidic Sulfur(VI) Cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Berreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gandon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgan Donnard</w:t>
+                <w:t xml:space="preserve">Alberto Diez-Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Manel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202200204⟩</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202202564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541070v1</w:t>
+                <w:t xml:space="preserve">hal-03795951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One‐step Oxidative Monofluorination of Electron‐deficient Sulfoxides to Access Highly Lewis Acidic Sulfur(VI) Cations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+                <w:t xml:space="preserve">Ketenimines as Intermediates To Access Difluoromethoxylated Scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Toulgoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202202564⟩</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.2c03283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795951v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketenimines as Intermediates To Access Difluoromethoxylated Scaffolds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct Access to 2,3-Disubstituted Amido-Indenones through Annulation of 2-Iodobenzaldehydes with Ynamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Golling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hansjacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Bami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Donnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.2c03283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c02054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843401v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 3-Amino-5-fluoroalkylfurans by Intramolecular Cyclization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Plaçais</w:t>
+                <w:t xml:space="preserve">SO2F2-Mediated N-Alkylation of Imino-Thiazolidinones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Donnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Bernier</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jeschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c01672⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c01247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325240v1</w:t>
+                <w:t xml:space="preserve">hal-03325274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of synthetically relevant CF3-substituted phenonium ions in superacid media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Michelet</w:t>
+                <w:t xml:space="preserve">Recent synthetic methods towards the –OCHF2 moiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Toulgoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99, pp.132458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2021.132458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1ra04901a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03325280v1</w:t>
+                <w:t xml:space="preserve">hal-03517915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SO2F2-Mediated N-Alkylation of Imino-Thiazolidinones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Santos</w:t>
+                <w:t xml:space="preserve">Versatile Access to Tetrasubstituted 2-Amidoacroleins through Formal Silylformylation of Ynamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Golling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Donnard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.8093-8097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c01247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c03141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325274v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent synthetic methods towards the –OCHF2 moiety</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Direct trifluoromethoxylation without OCF3 ‐carrier via in‐situ generation of fluorophosgene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Donnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hanquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 99, pp.132458. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (22), </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2021.132458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202100429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517915v1</w:t>
+                <w:t xml:space="preserve">hal-03228836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile Access to Tetrasubstituted 2-Amidoacroleins through Formal Silylformylation of Ynamides</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CF3-substituted carbocations: underexploited intermediates with great potential in modern synthetic chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony J Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23, pp.8093-8097. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.343-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c03141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.17.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369636v1</w:t>
+                <w:t xml:space="preserve">hal-03154651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CF3-substituted carbocations: underexploited intermediates with great potential in modern synthetic chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony J Fernandes</w:t>
+                <w:t xml:space="preserve">Electrophilic fluorosulfoxonium cations as hidden Brønsted acid catalysts in (n+2) annulations of strained cycloalkanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Manel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Berreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17, pp.343-378. </w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.17.32⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1QO00840D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154651v1</w:t>
+                <w:t xml:space="preserve">hal-03325336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophilic fluorosulfoxonium cations as hidden Brønsted acid catalysts in (n+2) annulations of strained cycloalkanes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
+                <w:t xml:space="preserve">The winding road towards an atropo-enantioselective 'ARYNE coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Augros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Comoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1QO00840D⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202100087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325336v1</w:t>
+                <w:t xml:space="preserve">hal-03170152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct trifluoromethoxylation without OCF3 ‐carrier via in‐situ generation of fluorophosgene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Morgan Donnard</w:t>
+                <w:t xml:space="preserve">Aryl Fluoroalkyl Sulfoxides: Optical Stability and p K a Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Messara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Diter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2021 (22), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202100429⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 2021 (36), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202100816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228836v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The winding road towards an atropo-enantioselective 'ARYNE coupling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+                <w:t xml:space="preserve">Study of a Stable “Trifluoromethoxide Anion Solution” Arising from 2,4‐Dinitro‐Trifluoromethoxybenzene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202100087⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (64), pp.15986-15991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202102809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170152v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aryl Fluoroalkyl Sulfoxides: Optical Stability and p K a Measurement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Armen Panossian</w:t>
+                <w:t xml:space="preserve">Practical Synthesis and Application of Halogen-Doped Pyrrole Building Blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrej Emanuel Cotman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Kovačević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Benedetto Tiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Durcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202100816⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (14), pp.9723-9730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.1c00331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319682v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a Stable “Trifluoromethoxide Anion Solution” Arising from 2,4‐Dinitro‐Trifluoromethoxybenzene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
+                <w:t xml:space="preserve">Synthesis of 3-Amino-5-fluoroalkylfurans by Intramolecular Cyclization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Plaçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Donnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202102809⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (12), pp.4915-4919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c01672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582991v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Synthesis and Application of Halogen-Doped Pyrrole Building Blocks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martina Durcik</w:t>
+                <w:t xml:space="preserve">Formation of synthetically relevant CF3-substituted phenonium ions in superacid media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony J Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (14), pp.9723-9730. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (41), pp.25695 - 25699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.1c00331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1ra04901a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228819v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deprotonative Functionalization of the Difluoromethyl Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5295,51 +5295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Donnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergii Pazenok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -5390,51 +5390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Use of Trifluoromethylthiolated Ketenimines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadiia Pikun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5550,64 +5550,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Demangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019 (31-32), pp.5275-5284. </w:t>
@@ -5684,51 +5684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cespedes Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Castello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Messara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5965,51 +5965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergii Pazenok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42 (12), pp.10036-10047. </w:t>
@@ -6073,64 +6073,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (74), pp.10423-10426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6158,563 +6158,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New synthetic access to 3-fluoroalkyl-5-pyrazolecarboxylates and carboxylic acids</w:t>
+                <w:t xml:space="preserve">A fluorine scan of a tubulin polymerization inhibitor isocombretastatin A-4: Design, synthesis, molecular modelling, and biological evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Gomez Herrera</w:t>
+                <w:t xml:space="preserve">Timothée Naret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Schmitt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
+                <w:t xml:space="preserve">Jérôme Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergiy Pazenok</w:t>
+                <w:t xml:space="preserve">Guillaume Bernadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benchekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Levaique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2018.07.010⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143, pp.473-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2017.11.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105504v1</w:t>
+                <w:t xml:space="preserve">hal-02105508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoselectivity Switch in the Trapping of Polar Organometallics with Andersen’s Reagent—Access to Highly Stereoenriched Transformable Biphenyls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bortoluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishwajeet Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Levitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Berreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 83 (15), pp.7751-7761. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.joc.8b00648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased Potency and Selectivity for Group III Metabotropic Glutamate Receptor Agonists Binding at Dual sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chelliah Selvam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berin Karaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 61 (5), pp.1969-1989. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.7b01438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fluorine scan of a tubulin polymerization inhibitor isocombretastatin A-4: Design, synthesis, molecular modelling, and biological evaluation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New synthetic access to 3-fluoroalkyl-5-pyrazolecarboxylates and carboxylic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bernadat</w:t>
+                <w:t xml:space="preserve">Alberto Gomez Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Benchekroun</w:t>
+                <w:t xml:space="preserve">Etienne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Levaique</w:t>
+                <w:t xml:space="preserve">Sergiy Pazenok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 143, pp.473-490. </w:t>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214, pp.17-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2017.11.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2018.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105508v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Mono- and Bis(fluoroalkyl)pyrimidines from FARs, Fluorinated Acetoacetates, and Malononitrile Provides Easy Access to Novel High-Value Pyrimidine Scaffolds</w:t>
               </w:r>
@@ -6834,64 +6834,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards biphenyl based frustrated Lewis pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bortoluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6968,51 +6968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiy Pazenok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7053,6037 +7053,6037 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric α-Sulfonyl- and α-Phosphoryl-Oxylation of Ketones by a Chiral Hypervalent Iodine(III)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Retailleau</w:t>
+                <w:t xml:space="preserve">Control of axial chirality in absence of transition metals based on arynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Augros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b01597⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (6), pp.682-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105318v1</w:t>
+                <w:t xml:space="preserve">hal-02105315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition-Metal-Free Synthesis of a Known Intermediate in the Formal Synthesis of (-)-Steganacin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chessé</w:t>
+                <w:t xml:space="preserve">Fluoroalkyl Amino Reagents for the Introduction of the Fluoro(trifluoromethoxy)methyl Group onto Arenes and Heterocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pegot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201601239⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (18), pp.4960-4963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b02444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105793v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of axial chirality in absence of transition metals based on arynes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Switchable Diastereoselectivity in the Fluoride-Promoted Vinylogous Mukaiyama–Michael Reaction of 2-[(Trimethylsilyl)oxy]furan Catalyzed by Crown Ethers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Della Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Sicignano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosaria Schettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco de Riccardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2016.12.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (13), pp.6629-6637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b00743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105315v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoroalkyl Amino Reagents for the Introduction of the Fluoro(trifluoromethoxy)methyl Group onto Arenes and Heterocycles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le fluor, un élément qui vous veut du bien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 421</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105321v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switchable Diastereoselectivity in the Fluoride-Promoted Vinylogous Mukaiyama–Michael Reaction of 2-[(Trimethylsilyl)oxy]furan Catalyzed by Crown Ethers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luigi Cavallo</w:t>
+                <w:t xml:space="preserve">Fluoroalkyl Amino Reagents (FARs): A General Approach towards the Synthesis of Heterocyclic Compounds Bearing Emergent Fluorinated Substituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Commare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fallia Aribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b00743⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (6), pp.977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules22060977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105791v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoroalkyl Amino Reagents (FARs): A General Approach towards the Synthesis of Heterocyclic Compounds Bearing Emergent Fluorinated Substituents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Tri- and difluoromethoxylated N-based heterocycles − Synthesis and insecticidal activity of novel F3CO- and F2HCO-analogues of Imidacloprid and Thiacloprid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Pazenok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules22060977⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 203, pp.155-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2017.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105792v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fluor, un élément qui vous veut du bien</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Asymmetric α-Sulfonyl- and α-Phosphoryl-Oxylation of Ketones by a Chiral Hypervalent Iodine(III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Levitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic R. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (22), pp.11877-11883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b01597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020031v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri- and difluoromethoxylated N-based heterocycles − Synthesis and insecticidal activity of novel F3CO- and F2HCO-analogues of Imidacloprid and Thiacloprid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition-Metal-Free Synthesis of a Known Intermediate in the Formal Synthesis of (-)-Steganacin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Augros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Yalcouye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Choppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Landelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Schmitt</w:t>
+                <w:t xml:space="preserve">Matthieu Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergiy Pazenok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 203, pp.155-165. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (3), pp.497-503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2017.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201601239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105310v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Connection : Editorial</w:t>
+                <w:t xml:space="preserve">When Chirality Meets “Buchwald-Type” Phosphines: Synthesis and Evaluation in Frustrated Lewis Pair-, Lewis Base- and Palladium-Promoted Asymmetric Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Cinqualbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bortoluzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHIMIA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (26), pp.4545-4553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201600727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876344v1</w:t>
+                <w:t xml:space="preserve">hal-03004119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Chirality Meets “Buchwald-Type” Phosphines: Synthesis and Evaluation in Frustrated Lewis Pair-, Lewis Base- and Palladium-Promoted Asymmetric Catalysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chessé</w:t>
+                <w:t xml:space="preserve">A Major Advance in the Synthesis of Fluoroalkyl Pyrazoles: Tuneable Regioselectivity and Broad Substitution Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Funke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201600727⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (32), pp.11239-11244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201601621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03004119v1</w:t>
+                <w:t xml:space="preserve">hal-03004108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to Atropisomerically Enriched Biaryls by the Coupling of Aryllithiums with Arynes under Control by Homochiral Oxazolines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Yalcouye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Brehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Augros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Choppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2016 (4), pp.725-732. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.201501503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Major Advance in the Synthesis of Fluoroalkyl Pyrazoles: Tuneable Regioselectivity and Broad Substitution Patterns</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Norbert Lui</w:t>
+                <w:t xml:space="preserve">Atropo-diastereoselective coupling of aryllithiums and arynes — variations around the chiral auxiliary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Augros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Yalcouye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Berthelot-Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (34), pp.5208-5220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2016.01.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201601621⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03004108v1</w:t>
+                <w:t xml:space="preserve">hal-03004140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atropo-diastereoselective coupling of aryllithiums and arynes — variations around the chiral auxiliary</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chessé</w:t>
+                <w:t xml:space="preserve">A new approach toward the synthesis of 2,4-bis(fluoroalkyl)-substituted quinoline derivatives using fluoroalkyl amino reagent chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fallia Aribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Pazenok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2016.01.047⟩</w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (11), pp.1392-1415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6QO00319B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03004140v1</w:t>
+                <w:t xml:space="preserve">hal-03004130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach toward the synthesis of 2,4-bis(fluoroalkyl)-substituted quinoline derivatives using fluoroalkyl amino reagent chemistry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lithium/Element Exchange as an Efficient Tool for Accessing Atropo-enriched Biaryls &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; Arynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHIMIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (1), pp.43-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2533/chimia.2016.43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6QO00319B⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03004130v1</w:t>
+                <w:t xml:space="preserve">hal-03004175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium/Element Exchange as an Efficient Tool for Accessing Atropo-enriched Biaryls &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; Arynes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+                <w:t xml:space="preserve">The French Connection : Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHIMIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 70 (1), pp.43-47. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 70 (1-2), pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2533/chimia.2016.43⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03004175v1</w:t>
+                <w:t xml:space="preserve">hal-04876344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Approach towards NH-Pyrazoles That Bear Diverse Fluoroalkyl Groups by Means of Fluorinated Iminium Salts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the absolute configuration of phosphinic analogues of glutamate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Commare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Schmitt</w:t>
+                <w:t xml:space="preserve">Delphine Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Landelle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sergiy Pazenok</w:t>
+                <w:t xml:space="preserve">Patrick Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201500920⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (4), pp.1106-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4OB01960A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305226v1</w:t>
+                <w:t xml:space="preserve">hal-02268872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the absolute configuration of phosphinic analogues of glutamate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Commare</w:t>
+                <w:t xml:space="preserve">In Situ Generated Fluorinated Iminium Salts for Difluoromethylation and Difluoroacetylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Rigault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Tomas</w:t>
+                <w:t xml:space="preserve">Baptiste Rugeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4OB01960A⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (18), pp.4510-4513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b02184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268872v1</w:t>
+                <w:t xml:space="preserve">hal-03004193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Generated Fluorinated Iminium Salts for Difluoromethylation and Difluoroacetylation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Rugeri</w:t>
+                <w:t xml:space="preserve">Atroposelective synthesis of axially chiral P,S-ligands based on arynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Berthelot-Brehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b02184⟩</w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (6), pp.634-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5QO00067J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004193v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atroposelective synthesis of axially chiral P,S-ligands based on arynes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unusual phosphine oxidation: new triazolopyridyl-quinolyl phosphine oxide fluorescent dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ballesteros-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Berthelot-Brehier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armen Panossian</w:t>
+                <w:t xml:space="preserve">B. Abarca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5QO00067J⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (38), pp.29809-29813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5RA04386G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306240v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular Synthesis of Biaryl-Substituted Phosphine Ligands: Application in Microwave-Assisted Palladium-Catalyzed C-N Cross-Coupling Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandani Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayant Rathod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishwajeet Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradeep Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015 (29), pp.6515-6525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.201500962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances and new concepts for the synthesis of axially stereoenriched biaryls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Wencel‐delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Colobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Society Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5cs00012b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substituent effects on the relative rates and free energies of ortho-lithiation reactions: families of fluorobenzenes as the substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Curty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Marzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4, pp.48-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3998/ark.5550190.p008.926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual phosphine oxidation: new triazolopyridyl-quinolyl phosphine oxide fluorescent dyes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-nuclear NMR of axially chiral biaryls in polypeptide orienting solvents: spectral discriminations and enantiorecognition mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Abarca</w:t>
+                <w:t xml:space="preserve">Philippe Berdagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ballesteros</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
+                <w:t xml:space="preserve">Jose-Enrique Herbert-Pucheta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishwajeet Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5RA04386G⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (12), pp.9504-9517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5nj01434d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004215v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological evaluation of new nucleosides derived from trifluoromethoxy-4-quinolones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristína Plevová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristína Plevová</w:t>
+                <w:t xml:space="preserve">Katarína Briestenská</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarína Briestenská</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
+                <w:t xml:space="preserve">Jela Mistríková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Milata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (36), pp.5112-5115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-nuclear NMR of axially chiral biaryls in polypeptide orienting solvents: spectral discriminations and enantiorecognition mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymmetric Bromine-Lithium Exchange: Application toward the Synthesis of New Biaryl-Diphosphine Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Berdagué</w:t>
+                <w:t xml:space="preserve">Elżbieta Łastawiecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose-Enrique Herbert-Pucheta</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Laure Guénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 39 (12), pp.9504-9517. </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 357 (13), pp.2833-2839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5nj01434d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201500323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314357v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Bromine-Lithium Exchange: Application toward the Synthesis of New Biaryl-Diphosphine Ligands</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tribute to Prof. Manfred Schlosser (1934-2013) Obituary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elżbieta Łastawiecka</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Renzo Ruzziconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201500323⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 171, pp.2-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2014.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03004211v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribute to Prof. Manfred Schlosser (1934-2013) Obituary</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A General Approach towards NH-Pyrazoles That Bear Diverse Fluoroalkyl Groups by Means of Fluorinated Iminium Salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Pazenok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27, pp.6052-6060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201500920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2014.09.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02304109v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Synthesis and Process Development of Bis(fluoroalkyl)pyrazoles As Novel Agrophores</w:t>
+                <w:t xml:space="preserve">Novel C1-symmetric dibenzophosphole ligands: application in hydroformylation reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Giornal</w:t>
+                <w:t xml:space="preserve">Abdelouahd Oukhrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Landelle</w:t>
+                <w:t xml:space="preserve">Laurence Bonnafoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Lui</w:t>
+                <w:t xml:space="preserve">Sandrine Waifang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Vors</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Pazenok</w:t>
+                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (7), pp.1431-1436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2014.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/Op500102h⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342504v1</w:t>
+                <w:t xml:space="preserve">hal-00992450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel C1-symmetric dibenzophosphole ligands: application in hydroformylation reactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bonnafoux</w:t>
+                <w:t xml:space="preserve">Trifluoromethyl Ethers and -Thioethers as Tools for Medicinal Chemistry and Drug Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Topics in Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (7), pp.941-951</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992450v1</w:t>
+                <w:t xml:space="preserve">hal-02306242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorine Chemistry Special Feature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Ford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiy Pazenok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Process Research and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/op500216s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trifluoromethyl Ethers and -Thioethers as Tools for Medicinal Chemistry and Drug Discovery</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">A theoretical and experimental study of the racemization process of hexaaza[5]helicenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Abarca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ballesteros-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Topics in Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (45), pp.8750-8757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2014.09.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306242v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical and experimental study of the racemization process of hexaaza[5]helicenes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">A concise atroposelective formal synthesis of (-)-steganone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Yalcouye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Choppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2014.09.018⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (28), pp.6285-6294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201402761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307797v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A concise atroposelective formal synthesis of (-)-steganone</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A New Synthesis and Process Development of Bis(fluoroalkyl)pyrazoles As Novel Agrophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Giornal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Lui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pazenok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201402761⟩</w:t>
+              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (8), pp.1002-1009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/Op500102h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02304105v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of diversely fluorinated pyrazoles as novel active agrochemical ingredients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Norbert Lui</w:t>
+                <w:t xml:space="preserve">Recent advances in transition metal-catalyzed Csp(2)-monofluoro-, difluoro-, perfluoromethylation and trifluoromethylthiolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Pazenok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2012.11.008⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.2476-2536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.9.287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307799v1</w:t>
+                <w:t xml:space="preserve">hal-02304098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in transition metal-catalyzed Csp(2)-monofluoro-, difluoro-, perfluoromethylation and trifluoromethylthiolation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Convenient and Reliable Routes Towards 2-Aminothiazoles: Palladium-Catalyzed versus Copper-Catalyzed Aminations of Halothiazoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Toulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjoc.9.287⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 355 (16), pp.3263-3272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201300591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304098v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convenient and Reliable Routes Towards 2-Aminothiazoles: Palladium-Catalyzed versus Copper-Catalyzed Aminations of Halothiazoles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Manfred Schlosser (1934-2013) Obituary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201300591⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (48), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201308231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342506v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Schlosser (1934-2013) Obituary</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and structural properties of hexaaza[5]helicene containing two [1,2,3]triazolo[1,5-a]pyridine moieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ballesteros-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Vallcorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Abarca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (32), pp.4316-4319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201308231⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307800v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and structural properties of hexaaza[5]helicene containing two [1,2,3]triazolo[1,5-a]pyridine moieties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rafael Ballesteros</w:t>
+                <w:t xml:space="preserve">A New Life for an Old Reagent: Fluoroalkyl Amino Reagents as Efficient Tools for the Synthesis of Diversely Fluorinated Pyrazoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Pazenok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Giornal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (20), pp.4249-4253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201300561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.06.014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306243v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Life for an Old Reagent: Fluoroalkyl Amino Reagents as Efficient Tools for the Synthesis of Diversely Fluorinated Pyrazoles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palladium-Catalyzed Intramolecular Direct Arylation of 2-Bromo-diaryl Sulfoxides via C-H Bond Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Brehier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013 (20), pp.4249-4253. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (10), pp.2490-2493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201300561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol400966q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03004227v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-Catalyzed Intramolecular Direct Arylation of 2-Bromo-diaryl Sulfoxides via C-H Bond Activation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">Atropodiastereoselective C-H Olefination of Biphenyl p-Tolyl Sulfoxides with Acrylates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol400966q⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 355 (11-12), pp.2139-2144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201300446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304107v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atropodiastereoselective C-H Olefination of Biphenyl p-Tolyl Sulfoxides with Acrylates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Synthesis of diversely fluorinated pyrazoles as novel active agrochemical ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Giornal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Rodefeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 355 (11-12), pp.2139-2144. </w:t>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 152, pp.2-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.201300446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2012.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304106v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition-Metal-Free Atropo-Selective Synthesis of Biaryl Compounds Based on Arynes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Aryne-mediated fluorination: Synthesis of fluorinated biaryls via a sequential desilylation-halide elimination-fluoride addition process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201202739⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134, pp.146-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2011.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306232v1</w:t>
+                <w:t xml:space="preserve">hal-02306231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Synthesis of P-Chirogenic Dibenzophosphole-Boranes via Aryne Intermediates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bayardon</w:t>
+                <w:t xml:space="preserve">Triazolopyridines. Part 28. The ring-chain isomerization strategy: triazolopyridine- and triazoloquinoline-pyridine based fluorescence ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ballesteros-Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Juge</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Estefania Delgado-Pinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Abarca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 77 (14), pp.6117-6127. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68 (19), pp.3701-3707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo3009098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2012.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306244v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of the biaryl-part of vancomycin aglycon via atropo-diastereoselective Suzuki-Miyaura coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Leermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (20), pp.4095-4102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2ob25373a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Synthesis of o -Bromo (or Iodo)aryl P-Chirogenic Phosphines Based on Aryne Chemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
+                <w:t xml:space="preserve">Stereoselective Synthesis of P-Chirogenic Dibenzophosphole-Boranes via Aryne Intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Brehier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bayardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dutartre</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 77 (13), pp.5759-5769. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo300910w⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 77 (14), pp.6117-6127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo3009098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004233v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aryne-mediated fluorination: Synthesis of fluorinated biaryls via a sequential desilylation-halide elimination-fluoride addition process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Transition-Metal-Free Atropo-Selective Synthesis of Biaryl Compounds Based on Arynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Brehier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bonnafoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 134, pp.146-155. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (45), pp.14232-14236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2011.02.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201202739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306231v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triazolopyridines. Part 28. The ring-chain isomerization strategy: triazolopyridine- and triazoloquinoline-pyridine based fluorescence ligands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Ballesteros-Garrido</w:t>
+                <w:t xml:space="preserve">Stereoselective Synthesis of o -Bromo (or Iodo)aryl P-Chirogenic Phosphines Based on Aryne Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bayardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estefania Delgado-Pinar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+                <w:t xml:space="preserve">Hugo Laureano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2012.03.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77 (13), pp.5759-5769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo300910w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306237v1</w:t>
+                <w:t xml:space="preserve">hal-03004233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Efficient One-Pot Access to Functionalized Arylboronic Acids via Noncryogenic Bromine/Magnesium Exchanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Leermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (17), pp.4479-4481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13117,77 +13117,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bromine-lithium exchange: An efficient tool in the modular construction of biaryl ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bonnafoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7, pp.1278-1287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13215,410 +13215,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and Complementary Methods Offering Access to Synthetically Valuable 1,2-Dibromobenzenes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Polar Organometallic Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (13)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306234v1</w:t>
+                <w:t xml:space="preserve">hal-02305223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic Palladium Phosphination: Modular Synthesis of C1-Symmetric Biaryl-Based Diphosphines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bonnafoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Gramage-Doria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Colobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 (39), pp.11008-11016. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201101529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar Organometallic Chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Efficient and Complementary Methods Offering Access to Synthetically Valuable 1,2-Dibromobenzenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.327-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201001217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305223v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Through-Space J(P,P) and J(P,F) Spin-Spin Coupling in C-1-Symmetric Biaryl Diphosphanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bonnafoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludger Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22, pp.3387-3397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13664,90 +13664,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regioselectivity in the Aryne Cross-Coupling of Aryllithiums with Functionalized 1,2-Dibromobenzenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Begaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Colobert-Leuenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2, pp.341-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13793,103 +13793,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[1,2,3]Triazolo[1,5-a]pyridyl phosphines reflecting the influence of phosphorus lone pair orientation on spectroscopic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ballesteros-Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bonnafoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40 (6), pp.1387-1395. </w:t>
@@ -13979,51 +13979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Brelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiy Pazenok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (31), pp.6043-6066. </w:t>
@@ -14086,64 +14086,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2,2′,6-Tribromobiphenyl via Transition-Metal-Free ARYNE Coupling: A Valuable Tool in the Synthesis of Biphenyls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bonnafoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Colobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (19), pp.2953-2955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14203,51 +14203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Bayardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14320,77 +14320,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New trends in the chemistry of α-fluorinated ethers, thioethers, amines and phosphines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Manteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiy Pazenok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 131 (2), pp.140-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14430,819 +14430,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axial Chirality Control During Suzuki−Miyaura Cross-Coupling Reactions: The tert -Butylsulfinyl Group as an Efficient Chiral Auxiliary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+                <w:t xml:space="preserve">The deprotonative metalation of [1,2,3]triazolo[1,5-a]quinoline. Synthesis of 8-haloquinolin-2-carboxaldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ballesteros-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Abarca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Colobert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65 (22), pp.4410-4417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2009.03.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol9020755⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806270v1</w:t>
+                <w:t xml:space="preserve">hal-04806388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The deprotonative metalation of [1,2,3]triazolo[1,5-a]quinoline. Synthesis of 8-haloquinolin-2-carboxaldehydes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
+                <w:t xml:space="preserve">The [1,2,3]Triazolo[1,5-a]pyridine ring: A sensitive sensor for the electronic profile of phosphorus substituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ballesteros-Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bonnafoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Abarca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Colobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26, pp.5068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b906034k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2009.03.058⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806388v1</w:t>
+                <w:t xml:space="preserve">hal-04806264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The [1,2,3]Triazolo[1,5-a]pyridine ring: A sensitive sensor for the electronic profile of phosphorus substituents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
+                <w:t xml:space="preserve">[1,2,3]Triazolo[1,5-a]pyridine derivatives as molecular chemosensors for zinc(ii), nitrite and cyanide anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ballesteros-Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Abarca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ramírez de Arellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 26, pp.5068. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (10), pp.2102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b906034k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b906992e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806264v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[1,2,3]Triazolo[1,5-a]pyridine derivatives as molecular chemosensors for zinc(ii), nitrite and cyanide anions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
+                <w:t xml:space="preserve">3‐(Pyridin‐2‐yl)[1,2,3]triazolo[1,5‐ a ]quinoline: A Theoretical and Experimental Analysis of Ring‐Chain Isomerisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ballesteros-Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Abarca</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (33), pp.5765-5778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200900818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b906992e⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796129v1</w:t>
+                <w:t xml:space="preserve">hal-04796106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3‐(Pyridin‐2‐yl)[1,2,3]triazolo[1,5‐ a ]quinoline: A Theoretical and Experimental Analysis of Ring‐Chain Isomerisation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Axial Chirality Control During Suzuki−Miyaura Cross-Coupling Reactions: The tert -Butylsulfinyl Group as an Efficient Chiral Auxiliary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Colobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Valdivia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Choppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Belén Abarca</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inmaculada Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200900818⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (22), pp.5130-5133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol9020755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04796106v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triazolopyridines. Part 26: The preparation of novel [1,2,3]triazolo[1,5-a]pyridine sulfoxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Abarca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ballesteros-Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Colobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 64 (17), pp.3794-3801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15288,90 +15288,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trifluoromethyl ethers – synthesis and properties of an unusual substituent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Manteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiy Pazenok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15399,1091 +15399,1091 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitors of Steroidal Cytochrome P450 Enzymes as Targets for Drug Development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Leroux</w:t>
+                <w:t xml:space="preserve">Efficient palladium catalyzed synthesis of heteroaromatic sulfoxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Colobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ballesteros-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Abarca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Patents on Anti-Cancer Drug Discovery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48 (39), pp.6896-6899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2007.07.165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/157489207779561453⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922843v1</w:t>
+                <w:t xml:space="preserve">hal-04922779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α-Fluorinated Ethers as “Exotic” Entity in Medicinal Chemistry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Leroux</w:t>
+                <w:t xml:space="preserve">First Modular Synthesis of Dissymmetric Biaryldiphosphine Ligands Allowing Tunable Steric and Electronic Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanspeter Mettler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-Reviews in Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/138955707782110150⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 349 (3), pp.323-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.200600300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796073v1</w:t>
+                <w:t xml:space="preserve">hal-04730716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Transition Metal‐Free Aryl‐Aryl Coupling Method: Arynes as Key Intermediates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+                <w:t xml:space="preserve">The first stereoselective Pd-catalyzed addition of boronic acids onto aldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Novodomskà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mària Dudičovà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Colobert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Don Antoine Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.200700211⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (13), pp.1628-1634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2007.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734933v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient palladium catalyzed synthesis of heteroaromatic sulfoxides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+                <w:t xml:space="preserve">Relative carbanion basicities as driving force for an intramolecular silyl migration of lithiated biphenyls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bonnafoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Scopelliti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Colobert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Belén Abarca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 48 (39), pp.6896-6899. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 48 (49), pp.8768-8772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2007.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2007.07.165⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04922779v1</w:t>
+                <w:t xml:space="preserve">hal-05056507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Modular Synthesis of Dissymmetric Biaryldiphosphine Ligands Allowing Tunable Steric and Electronic Effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanspeter Mettler</w:t>
+                <w:t xml:space="preserve">Triazolopyridines. Part 25: Synthesis of new chiral ligands from [1,2,3]triazolo[1,5-a]pyridines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Abarca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ballesteros-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Colobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 349 (3), pp.323-336. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63 (42), pp.10479-10485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.200600300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2007.07.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730716v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first stereoselective Pd-catalyzed addition of boronic acids onto aldehydes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Practical Transition Metal‐Free Aryl‐Aryl Coupling Method: Arynes as Key Intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bonnafoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Novodomskà</w:t>
+                <w:t xml:space="preserve">Christophe Heiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Colobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mària Dudičovà</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Colobert</w:t>
+                <w:t xml:space="preserve">Don Antoine Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 18 (13), pp.1628-1634. </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 349 (17-18), pp.2705-2713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2007.06.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.200700211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922796v1</w:t>
+                <w:t xml:space="preserve">hal-04734933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative carbanion basicities as driving force for an intramolecular silyl migration of lithiated biphenyls</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibitors of Steroidal Cytochrome P450 Enzymes as Targets for Drug Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosario Scopelliti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Colobert</w:t>
+                <w:t xml:space="preserve">Eckhard Baston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 48 (49), pp.8768-8772. </w:t>
+              <w:t xml:space="preserve">Recent Patents on Anti-Cancer Drug Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (1), pp.31-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2007.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/157489207779561453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056507v1</w:t>
+                <w:t xml:space="preserve">hal-04922843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triazolopyridines. Part 25: Synthesis of new chiral ligands from [1,2,3]triazolo[1,5-a]pyridines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leroux</w:t>
+                <w:t xml:space="preserve">α-Fluorinated Ethers as “Exotic” Entity in Medicinal Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jeschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckhard Baston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 63 (42), pp.10479-10485. </w:t>
+              <w:t xml:space="preserve">Mini-Reviews in Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (10), pp.1027-1034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2007.07.101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/138955707782110150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922984v1</w:t>
+                <w:t xml:space="preserve">hal-04796073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Vistas in Halogen/Metal Exchange Reactions: The Discrimination Between Seemingly Equal Halogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bonnafoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berengere Quissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Colobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Letters in Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3 (2), pp.165-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16517,51 +16517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Highly Efficient Low Temperature Modification of the Classical Ullmann Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16633,64 +16633,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand Tailoring: The First Modular Assembly of Atropisomeric Biarylbisphosphine Ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanspeter Mettler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5, pp.0766-0770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16737,51 +16737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Ring Size on Reactivity: The Diagnostic Value of ‘Rate Profiles’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 88 (6), pp.1375-1386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16827,103 +16827,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium-Catalyzed Borylation of Phenyl Bromides and Application in One-Pot Suzuki−Miyaura Biphenyl Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Čerňa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Campaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Colobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 6 (24), pp.4419-4422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16957,51 +16957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-(4-biphenylmethyl)imidazoles as potential therapeutics for the treatment of prostate cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Hutschenreuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17119,51 +17119,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to heterocycles bearing emergent fluorinated substituents - as FAR as possible!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fallia Aribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17289,77 +17289,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbamoyl Fluorides: From Synthesis to Radiochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17414,77 +17414,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbamoyl fluorides: from synthesis to radiochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17520,277 +17520,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2,4-Dinitro-trifluoromethoxybenzene: a promising reagent in fluorine chemistry</w:t>
+                <w:t xml:space="preserve">Carbamoyl fluoride as a potential new tag for fluorine-18 labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Tourvielle</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tourvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th Bürgenstock Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Brunnen, Switzerland</w:t>
+              <w:t xml:space="preserve">24th International Symposium on Radiopharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720299v1</w:t>
+                <w:t xml:space="preserve">hal-04720303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbamoyl fluoride as a potential new tag for fluorine-18 labeling</w:t>
+                <w:t xml:space="preserve">2,4-Dinitro-trifluoromethoxybenzene: a promising reagent in fluorine chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Tourvieille</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tourvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hanquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Radiopharmaceutical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">55th Bürgenstock Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Brunnen, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720303v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18039,90 +18039,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern Fluorine‐Containing Agrochemicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergii Pazenok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Donnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18190,64 +18190,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective Catalysis by Nonmetal Frustrated Lewis Pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armen Panossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bortoluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Enantioselective Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 09, WORLD SCIENTIFIC, pp.123-159, 2022, Series on Chemistry, Energy and the Environment, </w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18281,64 +18281,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern Fluorine-Containing Agrochemicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergii Pazenok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of Organofluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WORLD SCIENTIFIC (EUROPE), pp.695-732, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18683,51 +18683,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reseau-fluor.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567495v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Berreur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bortoluzzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura K&#246;ring" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R Leroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Paradies" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.70158" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549792v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Wisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hanquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Toulgoat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202500563" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siegel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Panossian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500852" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549752v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Saiter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R. Leroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502465" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400388" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538289v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golling" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiahong Yan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mazan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic R. Leroux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ciofini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400293" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655162v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Audet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Donnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp M Holstein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400401" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delobel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.20.207" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591439v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnefoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gallego" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Raynal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decourt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400142" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316905v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hansjacob" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Schwoerer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB01787G" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04804896v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Pla&#231;ais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chataigner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c03989" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsuan Tsai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cattoen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Masson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Christen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Traber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4RE00109E" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163739v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300695" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909675v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G. Avello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Truong-Phuoc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vidal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Romero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC05302K" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Vors" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300792" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100620v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif J. Kaldas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301420" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165325v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301513" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051662v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300120" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Messara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Mikami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Leroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202215899" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046996v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J Fernandes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michelet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin-Mingot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06521e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057602v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Belhomme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2023.2168270" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Pazenok" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.202300107" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883448v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c02054" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744602v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chefdeville" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tourvieille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201589" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541070v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202200204" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795951v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Diez-Varga" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Manel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202564" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843401v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c03283" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325240v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vors" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c01672" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325280v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04901a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325274v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jeschke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c01247" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517915v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132458" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369636v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c03141" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.17.32" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325336v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QO00840D" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228836v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100429" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170152v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Augros" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Comoy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100087" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319682v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Diter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100816" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582991v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102809" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228819v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Emanuel Cotman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Benedetto Tiz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Durcik" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c00331" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989088v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c03380" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990038v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Pikun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryutaro Morioka" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002723" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186792v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Saied" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Demangeat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900130" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400108v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Batisse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cespedes Davila" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castello" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vivet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2019.04.037" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186820v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ramozzi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ingrosso" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801173" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105499v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallia Aribi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nj00916c" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150060v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC05571H" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105504v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gomez Herrera" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Schmitt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Pazenok" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2018.07.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105503v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwajeet Jha" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levitre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00648" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018007v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelliah Selvam" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemasson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brabet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oueslati" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berin Karaman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b01438" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105508v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Naret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bignon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchekroun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Levaique" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.11.055" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105509v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schmitt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Commare" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Panossian" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Vors" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pazenok" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703982" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889950v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105501v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800375" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105318v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumoulin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b01597" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105793v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Yalcouye" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Choppin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chess&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201601239" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105315v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.12.001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105321v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouvet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b02444" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105791v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Della Sala" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sicignano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Schettini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Riccardis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cavallo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b00743" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105792v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Commare" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22060977" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020031v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105310v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Landelle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2017.08.006" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876344v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004119v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Cinqualbre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600727" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKR562G2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304102v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brehier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501503" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8Q71535-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004108v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Funke" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lui" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601621" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004140v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berthelot-Br&#233;hier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.01.047" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D3W4L72-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004130v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6QO00319B" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004175v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2016.43" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305226v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Schmitt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Landelle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500920" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DQS1FW59-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268872v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rigault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Deschamps" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tomas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB01960A" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004193v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rugeri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b02184" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306240v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Berthelot-Brehier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Colobert-Leuenberger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5QO00067J" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304103v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandani Singh" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayant Rathod" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Kumar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500962" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZP91BT7L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305225v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wencel&#8208;delord" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Colobert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cs00012b" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304104v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mongin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Curty" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marzi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schlosser" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.p008.926" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004215v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ballesteros-Garrido" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abarca" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ballesteros" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colobert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA04386G" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305222v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#237;na Plevov&#225;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Briestensk&#225;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jela Mistr&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Milata" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.07.031" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314357v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berdagu&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Enrique Herbert-Pucheta" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj01434d" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004211v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Graff" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta &#321;astawiecka" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201500323" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E39AEBB9EACB9F3C5A7B9DE53A7BED08D10F499A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304109v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Ruzziconi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2014.09.014" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342504v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Giornal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Landelle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lui" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vors" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pazenok" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/Op500102h" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992450v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahd Oukhrib" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bonnafoux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Waifang" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.01.003" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C04P1FP3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306238v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ford" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op500216s" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306242v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307797v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Abarca" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ballesteros" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Adam" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ballesteros-Garrido" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.09.018" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304105v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402761" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8074081E54064FB17CCEF97EB76EB208D6474DBD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307799v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giornal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Rodefeld" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2012.11.008" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7GKBZNP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304098v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.9.287" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342506v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Toulot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Heinrich" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300591" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307800v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201308231" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K63WVJCJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306243v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Vallcorba" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.06.014" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N5C743N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004227v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300561" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4AC8A0B69E67251AEF18554E74C2F754D8AC7C59/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304107v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wesch" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol400966q" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304106v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300446" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8ECFE70CD5EC8C1CB9CD69F40437D8947779BB4D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306232v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202739" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/320C85B85152197E68B99404CFEAD409C773D811/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306244v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Diemer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bayardon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Juge" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo3009098" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306241v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Leermann" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Broutin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25373a" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004233v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Laureano" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dutartre" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo300910w" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306231v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.02.017" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5CHG1HS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306237v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Delgado-Pinar" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.03.029" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4W1XJC1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305220v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2016252" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307798v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.7.148" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306234v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201001217" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BB1KR27G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01472931v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gramage-Doria" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Colobert" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101529" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-31W77X88-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305223v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306233v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Ernst" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100428" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S0X0LBX7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306235v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Begaud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201001283" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHM1FK68-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306239v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Blanco" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT01183E" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370334v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Manteau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genix" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brelot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000958" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A471E7D4C151D5F3D7577A8EC716C0E331E2B0D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366549v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1259025" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474388v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Remond" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tessier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bayardon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jug&#233;" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol100304c" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922903v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2009.09.009" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZV318XH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806270v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Valdivia" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol9020755" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806388v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Abarca" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.03.058" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T80BN1KS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806264v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b906034k" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-F5H11SPZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796129v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ram&#237;rez de Arellano" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b906992e" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3N53GNJP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796106v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900818" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F280PZK9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056518v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2008.02.011" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6KFW6X0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923007v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.4.13" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922843v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Baston" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157489207779561453" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796073v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138955707782110150" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-5ZCVQGQW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734933v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heiss" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Antoine Lanfranchi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200700211" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KCK6PWF1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922779v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.07.165" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z76M56MW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730716v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Mettler" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200600300" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L78D9DMS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922796v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Novodomsk&#224;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;ria Dudi&#269;ov&#224;" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2007.06.031" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZWRBDNH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056507v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Scopelliti" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.10.004" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922984v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.07.101" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXZPCFM0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922911v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nicod" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Quissac" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017806775224279" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922815v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Simon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017806779467979" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-QW4K1KSK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922860v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-933107" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922759v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.200590110" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B97PPN5G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922941v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor &#268;er&#328;a" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Campaniello" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol048303b" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256670v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hutschenreuter" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Charriere" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scopelliti" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hartmann" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.200390217" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876291v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Pazenoek" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720313v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720307v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720299v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tourvielle" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720303v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146258v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Haufe" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780128127339/fluorine-in-life-sciences-pharmaceuticals-medicinal-diagnostics-and-agrochemicals" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2016-0-03808-1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142647v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Groult" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tressaud" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780128037409/modern-synthesis-processes-and-reactivity-of-fluorinated-compounds" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803740-9.09001-6" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920395v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470682531.pat1013" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171426v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811248436_0005" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940952v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786347336_0016" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338362v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belmont" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Campagne" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chouraqui" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gras" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rapports-du-comite-national.cnrs.fr/rapport-conjoncture/rapport-de-conjoncture-2014" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reseau-fluor.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549792v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Wisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hanquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Toulgoat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R Leroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202500563" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567495v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Berreur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bortoluzzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura K&#246;ring" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Paradies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.70158" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siegel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Panossian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500852" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549752v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Saiter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R. Leroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502465" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400388" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538289v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golling" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiahong Yan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mazan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic R. Leroux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ciofini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400293" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655162v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Audet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Donnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp M Holstein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400401" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delobel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.20.207" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591439v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnefoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gallego" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Raynal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decourt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400142" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316905v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hansjacob" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Schwoerer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB01787G" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04804896v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Pla&#231;ais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chataigner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c03989" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsuan Tsai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cattoen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Masson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Christen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Traber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4RE00109E" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909675v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G. Avello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Truong-Phuoc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vidal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Romero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC05302K" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165325v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301513" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051662v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300120" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100620v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif J. Kaldas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301420" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100627v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Santos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Vors" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300792" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057602v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Belhomme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2023.2168270" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Messara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Mikami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Leroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202215899" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J Fernandes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michelet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin-Mingot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06521e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164625v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Pazenok" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.202300107" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163739v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300695" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744602v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chefdeville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tourvieille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201589" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202200204" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795951v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Diez-Varga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Manel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202564" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843401v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c03283" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bami" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c02054" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325274v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vors" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jeschke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c01247" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517915v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2021.132458" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369636v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c03141" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228836v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100429" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154651v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.17.32" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325336v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QO00840D" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170152v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Augros" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Comoy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100087" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319682v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Diter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100816" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582991v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102809" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228819v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Emanuel Cotman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Benedetto Tiz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Durcik" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c00331" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325240v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c01672" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325280v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04901a" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989088v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c03380" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990038v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Pikun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryutaro Morioka" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002723" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186792v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Saied" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Demangeat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900130" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400108v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Batisse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cespedes Davila" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castello" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vivet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2019.04.037" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186820v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ramozzi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ingrosso" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801173" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105499v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallia Aribi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nj00916c" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150060v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC05571H" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105508v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Naret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bignon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchekroun" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Levaique" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.11.055" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105503v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwajeet Jha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levitre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00648" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018007v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelliah Selvam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemasson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brabet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oueslati" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berin Karaman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b01438" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105504v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gomez Herrera" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Schmitt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Pazenok" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2018.07.010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105509v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schmitt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Commare" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Panossian" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Vors" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pazenok" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703982" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889950v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105501v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800375" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105315v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.12.001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105321v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouvet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b02444" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105791v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Della Sala" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sicignano" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Schettini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Riccardis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cavallo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b00743" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020031v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105792v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Commare" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22060977" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105310v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Landelle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2017.08.006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105318v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumoulin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b01597" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105793v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Yalcouye" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Choppin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chess&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201601239" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004119v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Cinqualbre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600727" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKR562G2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004108v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Funke" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601621" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304102v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Brehier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501503" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8Q71535-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004140v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berthelot-Br&#233;hier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.01.047" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D3W4L72-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004130v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6QO00319B" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004175v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2016.43" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876344v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268872v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rigault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Deschamps" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tomas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB01960A" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004193v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rugeri" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b02184" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306240v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Berthelot-Brehier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Colobert-Leuenberger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5QO00067J" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004215v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ballesteros-Garrido" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abarca" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ballesteros" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colobert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA04386G" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304103v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandani Singh" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayant Rathod" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Kumar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500962" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZP91BT7L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305225v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wencel&#8208;delord" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Colobert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cs00012b" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304104v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mongin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Curty" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marzi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schlosser" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.p008.926" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314357v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berdagu&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Enrique Herbert-Pucheta" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj01434d" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305222v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krist&#237;na Plevov&#225;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Briestensk&#225;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jela Mistr&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Milata" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.07.031" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004211v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Graff" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta &#321;astawiecka" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201500323" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E39AEBB9EACB9F3C5A7B9DE53A7BED08D10F499A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304109v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Ruzziconi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2014.09.014" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305226v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Schmitt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Landelle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500920" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DQS1FW59-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992450v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahd Oukhrib" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bonnafoux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Waifang" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.01.003" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C04P1FP3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306242v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306238v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ford" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op500216s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307797v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Abarca" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ballesteros" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Adam" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ballesteros-Garrido" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.09.018" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304105v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402761" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8074081E54064FB17CCEF97EB76EB208D6474DBD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342504v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Giornal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Landelle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lui" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vors" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pazenok" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/Op500102h" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304098v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.9.287" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342506v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Toulot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Heinrich" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300591" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307800v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201308231" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K63WVJCJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306243v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Vallcorba" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.06.014" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N5C743N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004227v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giornal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300561" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4AC8A0B69E67251AEF18554E74C2F754D8AC7C59/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304107v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wesch" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol400966q" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304106v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300446" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8ECFE70CD5EC8C1CB9CD69F40437D8947779BB4D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307799v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Rodefeld" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2012.11.008" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7GKBZNP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306231v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Diemer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.02.017" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5CHG1HS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306237v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Delgado-Pinar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.03.029" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4W1XJC1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306241v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Leermann" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Broutin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25373a" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306244v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bayardon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Juge" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo3009098" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306232v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202739" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/320C85B85152197E68B99404CFEAD409C773D811/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004233v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Laureano" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dutartre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo300910w" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305220v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2016252" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307798v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.7.148" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305223v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01472931v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gramage-Doria" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Colobert" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101529" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-31W77X88-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306234v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201001217" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BB1KR27G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306233v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Ernst" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100428" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S0X0LBX7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306235v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Begaud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201001283" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHM1FK68-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306239v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Blanco" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT01183E" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370334v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Manteau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genix" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brelot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201000958" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A471E7D4C151D5F3D7577A8EC716C0E331E2B0D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366549v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1259025" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474388v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Remond" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tessier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bayardon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jug&#233;" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol100304c" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922903v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2009.09.009" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZV318XH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806388v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Abarca" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.03.058" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T80BN1KS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806264v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b906034k" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-F5H11SPZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796129v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ram&#237;rez de Arellano" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b906992e" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3N53GNJP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796106v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900818" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F280PZK9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806270v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Valdivia" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol9020755" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056518v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2008.02.011" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6KFW6X0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923007v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.4.13" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922779v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.07.165" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z76M56MW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730716v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Mettler" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200600300" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L78D9DMS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922796v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Novodomsk&#224;" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;ria Dudi&#269;ov&#224;" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2007.06.031" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZWRBDNH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056507v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Scopelliti" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.10.004" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922984v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.07.101" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXZPCFM0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734933v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heiss" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Antoine Lanfranchi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200700211" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KCK6PWF1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922843v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Baston" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157489207779561453" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796073v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138955707782110150" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-5ZCVQGQW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922911v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nicod" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Quissac" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017806775224279" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922815v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Simon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017806779467979" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-QW4K1KSK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922860v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-933107" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922759v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.200590110" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B97PPN5G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922941v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor &#268;er&#328;a" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Campaniello" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol048303b" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256670v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hutschenreuter" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Charriere" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scopelliti" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hartmann" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.200390217" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876291v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Pazenoek" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720313v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720307v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720303v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720299v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tourvielle" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146258v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Haufe" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780128127339/fluorine-in-life-sciences-pharmaceuticals-medicinal-diagnostics-and-agrochemicals" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2016-0-03808-1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142647v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Groult" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tressaud" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780128037409/modern-synthesis-processes-and-reactivity-of-fluorinated-compounds" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803740-9.09001-6" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920395v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470682531.pat1013" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171426v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811248436_0005" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940952v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786347336_0016" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338362v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belmont" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Campagne" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chouraqui" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gras" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rapports-du-comite-national.cnrs.fr/rapport-conjoncture/rapport-de-conjoncture-2014" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>