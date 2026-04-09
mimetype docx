--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -901,429 +901,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van der Waals epitaxy of Weyl-semimetal Td-WTe2</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Boris Croes</w:t>
+                <w:t xml:space="preserve">Surface thermomigration of 2D voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Michon</w:t>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Barraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayef Abu Dahech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c00676⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125 (12), pp.121601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0228961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542981v1</w:t>
+                <w:t xml:space="preserve">hal-04701457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface thermomigration of 2D voids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Combe</w:t>
+                <w:t xml:space="preserve">Polarization structure of nanostrip domain intersections in GeTe films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salia Cherifi Cherifi-Hertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou Dodzi Dorkenoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nayef Abu Dahech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0228961⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (2), pp.024103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.024103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701457v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization structure of nanostrip domain intersections in GeTe films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Van der Waals epitaxy of Weyl-semimetal Td-WTe2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Llopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Tagne-Kaegom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kokou Dodzi Dorkenoo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Müller</w:t>
+                <w:t xml:space="preserve">Adrien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (2), pp.024103. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (16), pp.20878-20885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.024103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c00676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403228v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim nucleation and step-train orientation effects in SOI(111) dewetting</w:t>
               </w:r>
@@ -1433,295 +1433,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-stage growth of GeTe on Si(111)-Sb</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Croes</w:t>
+                <w:t xml:space="preserve">Size-dependent diffusion of 3D nanovoids in a bcc solid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Fagot-Revurat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+                <w:t xml:space="preserve">Loic Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (1), pp.014409. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (24), pp.241603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.014409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0175752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184850v1</w:t>
+                <w:t xml:space="preserve">hal-04343886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-dependent diffusion of 3D nanovoids in a bcc solid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early-stage growth of GeTe on Si(111)-Sb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fagot-Revurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 123 (24), pp.241603. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), pp.014409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0175752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.014409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343886v1</w:t>
+                <w:t xml:space="preserve">hal-04184850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tungsten evolution under helium irradiation: Shape of bubbles by TEM and in-situ GISAXS analysis</w:t>
               </w:r>
@@ -2714,408 +2714,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569097v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Au-Ge liquid droplets on Ge(1 1 1) terraces: Nucleation, growth and dynamic coalescence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D Manipulation of Nanoobjects by Perpendicular Electric Fields: Implications for Nanofabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 509, pp.144667. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (2), pp.1118-1122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.144667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.9b02517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02979162v1</w:t>
+                <w:t xml:space="preserve">hal-02499335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Gold Droplet Formation on SiO 2 /Si(111) Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadi Hijazi</w:t>
+                <w:t xml:space="preserve">Dynamics of Au-Ge liquid droplets on Ge(1 1 1) terraces: Nucleation, growth and dynamic coalescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El-Barraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c02378⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 509, pp.144667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.144667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992036v1</w:t>
+                <w:t xml:space="preserve">hal-02979162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Manipulation of Nanoobjects by Perpendicular Electric Fields: Implications for Nanofabrication</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Müller</w:t>
+                <w:t xml:space="preserve">Dynamics of Gold Droplet Formation on SiO 2 /Si(111) Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (2), pp.1118-1122. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (22), pp.11946-11951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.9b02517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c02378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499335v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics and coupled dynamics of dewetting and chemical reaction in Si/SiO2/Si system</w:t>
               </w:r>
@@ -5666,251 +5666,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics, anisotropy and stability of silicon-on-insulator dewetting fronts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Müller</w:t>
+                <w:t xml:space="preserve">Multiple scaled disorder in the photonic structure of Morpho rhetenor butterfly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boulenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 106 (4), pp.1005-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-011-6728-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698899v1</w:t>
+                <w:t xml:space="preserve">hal-01236766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple scaled disorder in the photonic structure of Morpho rhetenor butterfly</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Leroy</w:t>
+                <w:t xml:space="preserve">Dynamics, anisotropy and stability of silicon-on-insulator dewetting fronts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Passanante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.195414</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01236766v1</w:t>
+                <w:t xml:space="preserve">hal-00698899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress effects on solid-state dewetting of nano-thin films</w:t>
               </w:r>
@@ -6011,278 +6011,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dewetting dynamics of silicon-on-insulator thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of solid thin-film dewetting in the silicon-on-insulator system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.043017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/4/043017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696832v1</w:t>
+                <w:t xml:space="preserve">hal-00603256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of solid thin-film dewetting in the silicon-on-insulator system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dewetting dynamics of silicon-on-insulator thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Passanante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.245439</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/4/043017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00603256v1</w:t>
+                <w:t xml:space="preserve">hal-00696832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal instability of silicon-on-insulator thin films measured by low-energy electron microscopy</w:t>
               </w:r>
@@ -7103,226 +7103,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Co on Au(111) studied by multiwavelength anomalous grazing-incidence small-angle x-ray scattering: From ordered nanostructures to percolated thin films and nanopillars</w:t>
+                <w:t xml:space="preserve">External field as a tool for measuring absolute values of step-step interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémi Lazzari</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 602, pp.126-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442851v1</w:t>
+                <w:t xml:space="preserve">hal-00303807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External field as a tool for measuring absolute values of step-step interaction</w:t>
+                <w:t xml:space="preserve">Growth of Co on Au(111) studied by multiwavelength anomalous grazing-incidence small-angle x-ray scattering: From ordered nanostructures to percolated thin films and nanopillars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Müller</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (23), pp.235429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.235429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00303807v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-similarity during growth of the Au ∕ Ti O 2 ( 110 ) model catalyst as seen by the scattering of x-rays at grazing-angle incidence</w:t>
               </w:r>
@@ -7419,502 +7419,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicinal silicon surfaces: From step density wave to faceting</w:t>
+                <w:t xml:space="preserve">Vicinal silicon surfaces : from step density wave to faceting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. J Métois</w:t>
+                <w:t xml:space="preserve">J.J. Metois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 76 (4), pp.045402. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 76, pp.045402</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900746v1</w:t>
+                <w:t xml:space="preserve">hal-00165327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and morphological evolution of Co on faceted Pt/W(111) surface upon thermal annealing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vicinal silicon surfaces: From step density wave to faceting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2007.06.026⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (4), pp.045402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.045402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01442856v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray scattering from stepped and kinked surfaces: An approach with the paracrystal model</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural and morphological evolution of Co on faceted Pt/W(111) surface upon thermal annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Revenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 601 (9), pp.1915 - 1929. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 601 (16), pp.3431-3449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2007.06.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2007.02.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01442857v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicinal silicon surfaces : from step density wave to faceting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Pierre-Louis</w:t>
+                <w:t xml:space="preserve">X-ray scattering from stepped and kinked surfaces: An approach with the paracrystal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 601 (9), pp.1915 - 1929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2007.02.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00165327v1</w:t>
+                <w:t xml:space="preserve">hal-01442857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazing-incidence small-angle x-ray scattering from dense packing of islands on surfaces: Development of distorted wave Born approximation and correlation between particle sizes and spacing</w:t>
               </w:r>
@@ -8030,64 +8030,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8138,51 +8138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of grazing incidence small-angle x-ray scattering: Pd/MgO(001) growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Revenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8262,485 +8262,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ GISAXS study of the growth of Pd on MgO(001)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Lazzari</w:t>
+                <w:t xml:space="preserve">Effects of near-neighbor correlations on the diffuse scattering from a one-dimensional paracrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 238 (1-4), pp.233 - 237. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 60 (6), pp.565 - 581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2004.05.235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S0108767304018550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442911v1</w:t>
+                <w:t xml:space="preserve">hal-01442865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of nanoripple and nanoparticle patterns by grazing incidence small-angle x-ray scattering 3D mapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">In situ GISAXS study of the growth of Pd on MgO(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Revenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazzari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 85 (23), </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 238 (1-4), pp.233 - 237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.235415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2004.05.235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442869v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of near-neighbor correlations on the diffuse scattering from a one-dimensional paracrystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative analysis of nanoripple and nanoparticle patterns by grazing incidence small-angle x-ray scattering 3D mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Revenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Lazzari</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.235415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004448v1</w:t>
+                <w:t xml:space="preserve">hal-01442869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of near-neighbor correlations on the diffuse scattering from a one-dimensional paracrystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Renaud</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 60 (6), pp.565</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01442865v1</w:t>
+                <w:t xml:space="preserve">hal-00004448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Monitoring of Growing Nanoparticles</w:t>
               </w:r>
@@ -10094,51 +10094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05478887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meynier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Verducci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ayala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0280904" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Tagne-Kaegom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Llopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yst7-ktp9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877691v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazzelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourgeois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227482" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332833v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayef Abu Dahech" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Curiotto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/p1lf-r9y9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curiotto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2025.101894" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735122v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodry Tegomo Chiogo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03281" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542981v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c00676" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701457v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Barraj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228961" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Dodzi Dorkenoo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024103" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404851v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.103912" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184850v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.014409" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Corso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0175752" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257914v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101533" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524932v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Texier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0173718" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#252;ller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.064407" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778619v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2022.122158" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899940v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaroslav Gaponenko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Voulot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;gut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou D Dorkenoo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202200037" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168149v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149454" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477645v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569097v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Barraj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.235412" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979162v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144667" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02992036v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Hijazi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c02378" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02499335v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02517" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025140v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Landru" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kononchuk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05161-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889868v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.049" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319455v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trautmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980132" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617089v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pierre-Louis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4990005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455008v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.11.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438500v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coati" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.045416" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455015v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Passanante" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Bussmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941799" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454999v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Borowik" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Almadori" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2016.03.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62574G52-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151207v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921091" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176901v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067979v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992919v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Detailleur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bindzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919575v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saul" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/5/1/013002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021099v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bussmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.235406" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914731v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843737v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914746v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leoni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelaidier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahaf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.121411" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914737v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992921v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sitja" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Moal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Henry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698899v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236766v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulenguez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6728-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC19624845D14D6E1C091A03BE146704C4FE4E43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696849v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696832v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603256v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/4/043017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967071v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/12/1/012016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523849v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stepanow" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ohmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Strunskus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn100303z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386919v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karashanova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Debiere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frisch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475815v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. M&#233;tois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440716v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lazzari" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900752v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Debierre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.12.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KPLFQJ5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442842v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2009.07.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SX83JRP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442851v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.235429" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303807v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442853v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jupille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.125412" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900746v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J M&#233;tois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.045402" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442856v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revenant" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazzari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;toublon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.06.026" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZM408XR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442857v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.02.020" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165327v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Metois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442854v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.125411" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442861v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.185501" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004982v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.035411" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442911v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2004.05.235" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442869v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.235415" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004448v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442865v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767304018550" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2NVNTPF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442871v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Revenant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noblet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1082146" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967876v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Trampert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Bell" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468958v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955777v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03033060v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004989v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939834v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Borowik" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Barb&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939829v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02480740v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00958344v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05478887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meynier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Verducci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ayala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0280904" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Tagne-Kaegom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Llopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yst7-ktp9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877691v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazzelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourgeois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227482" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332833v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayef Abu Dahech" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Curiotto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/p1lf-r9y9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curiotto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2025.101894" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735122v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodry Tegomo Chiogo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03281" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701457v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Barraj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228961" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Dodzi Dorkenoo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024103" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c00676" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404851v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.103912" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343886v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Corso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0175752" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184850v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.014409" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257914v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101533" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524932v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Texier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0173718" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#252;ller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.064407" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778619v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2022.122158" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899940v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaroslav Gaponenko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Voulot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;gut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou D Dorkenoo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202200037" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168149v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149454" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477645v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569097v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Barraj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.235412" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02499335v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02517" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979162v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144667" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02992036v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Hijazi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c02378" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025140v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Landru" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kononchuk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05161-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889868v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.049" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319455v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trautmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980132" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617089v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pierre-Louis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4990005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455008v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.11.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438500v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coati" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.045416" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455015v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Passanante" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Bussmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941799" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454999v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Borowik" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Almadori" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2016.03.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62574G52-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151207v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921091" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176901v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067979v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992919v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Detailleur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bindzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919575v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saul" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/5/1/013002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021099v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bussmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.235406" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914731v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843737v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914746v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leoni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelaidier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahaf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.121411" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914737v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992921v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sitja" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Moal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Henry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236766v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulenguez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6728-y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC19624845D14D6E1C091A03BE146704C4FE4E43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698899v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696849v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603256v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/4/043017" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696832v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967071v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/12/1/012016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523849v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stepanow" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ohmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Strunskus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn100303z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386919v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karashanova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Debiere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frisch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475815v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. M&#233;tois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440716v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lazzari" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900752v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Debierre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.12.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KPLFQJ5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442842v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2009.07.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SX83JRP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303807v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442851v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.235429" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442853v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jupille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.125412" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165327v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Metois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900746v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J M&#233;tois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.045402" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442856v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revenant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazzari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;toublon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.06.026" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZM408XR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442857v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.02.020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442854v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.125411" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442861v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.185501" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004982v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.035411" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442865v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767304018550" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2NVNTPF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442911v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2004.05.235" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442869v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.235415" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004448v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442871v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Revenant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noblet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1082146" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967876v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Trampert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Bell" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468958v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955777v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03033060v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004989v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939834v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Borowik" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Barb&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939829v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02480740v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00958344v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>