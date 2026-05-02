--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -386,1156 +386,1156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined 2ω/3ω method for the measurement of the in-plane thermal conductivity of thin films in multilayer stacks: Application to a silicon-on-insulator wafer</w:t>
+                <w:t xml:space="preserve">Thermomigration of Au-Ge microdroplets on Ge(111): Atomic mechanisms and effects on surface morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mazzelli</w:t>
+                <w:t xml:space="preserve">Nayef Abu Dahech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Paterson</w:t>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Leroy</w:t>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bourgeois</w:t>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 137 (1), pp.015106. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (10), pp.103403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0227482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/p1lf-r9y9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877691v1</w:t>
+                <w:t xml:space="preserve">hal-05332833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomigration of Au-Ge microdroplets on Ge(111): Atomic mechanisms and effects on surface morphology</w:t>
+                <w:t xml:space="preserve">Real-time helium bubble growth in tungsten by in-situ GISAXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nayef Abu Dahech</w:t>
+                <w:t xml:space="preserve">L. Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Müller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Curiotto</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/p1lf-r9y9⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42, pp.101894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2025.101894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332833v1</w:t>
+                <w:t xml:space="preserve">hal-04976194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time helium bubble growth in tungsten by in-situ GISAXS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A combined 2ω/3ω method for the measurement of the in-plane thermal conductivity of thin films in multilayer stacks: Application to a silicon-on-insulator wafer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Curiotto</w:t>
+                <w:t xml:space="preserve">F. Mazzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cheynis</w:t>
+                <w:t xml:space="preserve">J. Paterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Muller</w:t>
+                <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Bernard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42, pp.101894. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 137 (1), pp.015106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2025.101894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0227482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976194v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing the thickness limit of the giant Rashba effect in ferroelectric semiconductor GeTe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Calvin Tagne-Kaegom</w:t>
+                <w:t xml:space="preserve">Surface thermomigration of 2D voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bodry Tegomo Chiogo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Kierren</w:t>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Barraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayef Abu Dahech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c03281⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125 (12), pp.121601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0228961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735122v1</w:t>
+                <w:t xml:space="preserve">hal-04701457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface thermomigration of 2D voids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Polarization structure of nanostrip domain intersections in GeTe films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salia Cherifi Cherifi-Hertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou Dodzi Dorkenoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nayef Abu Dahech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0228961⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (2), pp.024103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.024103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701457v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization structure of nanostrip domain intersections in GeTe films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Van der Waals epitaxy of Weyl-semimetal Td-WTe2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Llopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Tagne-Kaegom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kokou Dodzi Dorkenoo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Müller</w:t>
+                <w:t xml:space="preserve">Adrien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (2), pp.024103. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (16), pp.20878-20885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.024103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c00676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403228v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van der Waals epitaxy of Weyl-semimetal Td-WTe2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Rim nucleation and step-train orientation effects in SOI(111) dewetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (16), pp.20878-20885. </w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, pp.103912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c00676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2024.103912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542981v1</w:t>
+                <w:t xml:space="preserve">hal-04404851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim nucleation and step-train orientation effects in SOI(111) dewetting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+                <w:t xml:space="preserve">Pushing the thickness limit of the giant Rashba effect in ferroelectric semiconductor GeTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Llopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Tagne-Kaegom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Ozerov</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bodry Tegomo Chiogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kierren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45, pp.103912. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2024.103912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c03281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404851v1</w:t>
+                <w:t xml:space="preserve">hal-04735122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-dependent diffusion of 3D nanovoids in a bcc solid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 123 (24), pp.241603. </w:t>
@@ -1612,64 +1612,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fagot-Revurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (1), pp.014409. </w:t>
@@ -1701,377 +1701,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tungsten evolution under helium irradiation: Shape of bubbles by TEM and in-situ GISAXS analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Curiotto</w:t>
+                <w:t xml:space="preserve">Thermomechanic behavior of epitaxial GeTe ferroelectric films on Si(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bernard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Martin</w:t>
+                <w:t xml:space="preserve">Michaël Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101533⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134 (20), pp.204103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0173718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257914v1</w:t>
+                <w:t xml:space="preserve">hal-04524932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanic behavior of epitaxial GeTe ferroelectric films on Si(111)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+                <w:t xml:space="preserve">Tungsten evolution under helium irradiation: Shape of bubbles by TEM and in-situ GISAXS analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martiane Cabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Texier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+                <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 134 (20), pp.204103. </w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.101533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0173718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524932v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polar surface of ferroelectric nanodomains in GeTe thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (6), pp.064407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2105,77 +2105,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflections on the effect of an external flux in surface physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2356,90 +2356,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Monte Carlo simulations of the diffusion and shape evolution of single-layer clusters on a hexagonal lattice with and without external force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 552, pp.149454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2473,90 +2473,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of droplet motion and in-plane nanowire formation with and without electromigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 579, pp.152015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2584,728 +2584,728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric forces on a confined advacancy island</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">2D Manipulation of Nanoobjects by Perpendicular Electric Fields: Implications for Nanofabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.235412⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (2), pp.1118-1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.9b02517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569097v2</w:t>
+                <w:t xml:space="preserve">hal-02499335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Manipulation of Nanoobjects by Perpendicular Electric Fields: Implications for Nanofabrication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Dynamics of Au-Ge liquid droplets on Ge(1 1 1) terraces: Nucleation, growth and dynamic coalescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El-Barraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (2), pp.1118-1122. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 509, pp.144667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.9b02517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.144667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499335v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Au-Ge liquid droplets on Ge(1 1 1) terraces: Nucleation, growth and dynamic coalescence</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Dynamics of Gold Droplet Formation on SiO 2 /Si(111) Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.144667⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (22), pp.11946-11951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c02378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02979162v1</w:t>
+                <w:t xml:space="preserve">hal-02992036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Gold Droplet Formation on SiO 2 /Si(111) Surface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Kinetics and coupled dynamics of dewetting and chemical reaction in Si/SiO2/Si system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Gil</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Landru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Kononchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c02378⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-020-05161-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992036v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and coupled dynamics of dewetting and chemical reaction in Si/SiO2/Si system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Electric forces on a confined advacancy island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D Landru</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El-Barraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-020-05161-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.235412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025140v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569097v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D nanostructure motion on anisotropic surfaces controlled by electromigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El-Barraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3369,103 +3369,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Transport in Au-Ge Droplets: Brownian and Electromigration Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El-Barraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3503,90 +3503,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between deoxidation and dewetting for ultrathin SOI films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110 (16), pp.161601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3633,77 +3633,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewetting of patterned solid films: Towards a predictive modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3748,951 +3748,951 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface diffusion of Au on root 3 x root 3 Si(111)-Au studied by nucleation-rate and Ostwald-ripening analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Elastic cost of silicon step rebonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2015.11.015⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (4), pp.045416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.045416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455008v1</w:t>
+                <w:t xml:space="preserve">hal-01438500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic cost of silicon step rebonding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Coati</w:t>
+                <w:t xml:space="preserve">How to control solid state dewetting: A short review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Borowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Almadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.045416⟩</w:t>
+              <w:t xml:space="preserve">Surface Science Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (2), pp.391-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfrep.2016.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438500v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytically enhanced thermal decomposition of chemically grown silicon oxide layers on Si(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Passanante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. B. Bussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 108 (11), pp.111601. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4941799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to control solid state dewetting: A short review</w:t>
+                <w:t xml:space="preserve">Surface diffusion of Au on root 3 x root 3 Si(111)-Au studied by nucleation-rate and Ostwald-ripening analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leroy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 647, pp.8-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2015.11.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfrep.2016.03.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01454999v1</w:t>
+                <w:t xml:space="preserve">hal-01455008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape transition in nano-pits after solid-phase etching of SiO2 by Si islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-plane Si nanowire growthmechanis in absence of external Si flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Leroy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (7), pp.4788-4792</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151207v1</w:t>
+                <w:t xml:space="preserve">hal-01176901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane Si nanowire growthmechanis in absence of external Si flux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Self propelled motion of Au-Si droplets on Si(111) mediated by monoatomic step dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (7), pp.4788-4792</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 632, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176901v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self propelled motion of Au-Si droplets on Si(111) mediated by monoatomic step dissolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Shape transition in nano-pits after solid-phase etching of SiO2 by Si islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.191601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4921091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067979v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Low-Energy Electron Microscopy and Scanning Probe Microscopy techniques for Surface Science : development of a novel sample-holder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4760,77 +4760,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple views on surface stress and surface energy concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, pp.013002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4858,1249 +4858,1249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen-induced inhibition of silicon-on-insulator dewetting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Non equilibrium diffusion of reactive solid islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.235406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.235406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975055v1</w:t>
+                <w:t xml:space="preserve">hal-01021099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non equilibrium diffusion of reactive solid islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen-induced inhibition of silicon-on-insulator dewetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Leroy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104, pp.061603</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.235406⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01021099v1</w:t>
+                <w:t xml:space="preserve">hal-00975055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of facets on solid state dewetting mechanisms: Comparison between Ge and Si on SiO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics and instability of solid-state dewetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88 (3), pp.035306</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.578-589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914731v1</w:t>
+                <w:t xml:space="preserve">hal-00914737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agglomeration dynamics of germanium islands on a silicon oxide substrate: A grazing incidence small-angle x-ray scattering study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Growth of Si ultrathin films on silver surfaces: Evidence of an Ag(110) reconstruction induced by Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lelaidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sahaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (12), pp.121411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.121411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843737v1</w:t>
+                <w:t xml:space="preserve">hal-00914746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Si ultrathin films on silver surfaces: Evidence of an Ag(110) reconstruction induced by Si</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agglomeration dynamics of germanium islands on a silicon oxide substrate: A grazing incidence small-angle x-ray scattering study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Passanante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102, pp.161603</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.121411⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00914746v1</w:t>
+                <w:t xml:space="preserve">hal-00843737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and instability of solid-state dewetting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Influence of facets on solid state dewetting mechanisms: Comparison between Ge and Si on SiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Passanante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14, pp.578-589</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (3), pp.035306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914737v1</w:t>
+                <w:t xml:space="preserve">hal-00914731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular arrays of palladium and palladium-gold clusters supported on alumina ultrathinfilms: stability under oxygen</w:t>
+                <w:t xml:space="preserve">Multiple scaled disorder in the photonic structure of Morpho rhetenor butterfly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sitja</w:t>
+                <w:t xml:space="preserve">J. Boulenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marsault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Serge Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 106 (4), pp.1005-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-011-6728-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992921v1</w:t>
+                <w:t xml:space="preserve">hal-01236766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple scaled disorder in the photonic structure of Morpho rhetenor butterfly</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Berthier</w:t>
+                <w:t xml:space="preserve">Dynamics, anisotropy and stability of silicon-on-insulator dewetting fronts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Passanante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Leroy</w:t>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.195414</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236766v1</w:t>
+                <w:t xml:space="preserve">hal-00698899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics, anisotropy and stability of silicon-on-insulator dewetting fronts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Stress effects on solid-state dewetting of nano-thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Passanante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85, pp.195414</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.396-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698899v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress effects on solid-state dewetting of nano-thin films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Regular arrays of palladium and palladium-gold clusters supported on alumina ultrathinfilms: stability under oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sitja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Müller</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 9, pp.396-411</w:t>
+              <w:t xml:space="preserve">, 2012, 9, pp.567-575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696849v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of solid thin-film dewetting in the silicon-on-insulator system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6147,103 +6147,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewetting dynamics of silicon-on-insulator thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Passanante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84, pp.245439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6262,308 +6262,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal instability of silicon-on-insulator thin films measured by low-energy electron microscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+                <w:t xml:space="preserve">Rational Design of Two-Dimensional Nanoscale Networks by Electrostatic Interactions at Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stepanow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Muller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Strunskus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899x/12/1/012016⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.1813-1820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn100303z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967071v1</w:t>
+                <w:t xml:space="preserve">hal-00523849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Design of Two-Dimensional Nanoscale Networks by Electrostatic Interactions at Surfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal instability of silicon-on-insulator thin films measured by low-energy electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4, pp.1813-1820. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.012016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn100303z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899x/12/1/012016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523849v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step bunching to step-meandering transition induced by electromigration on Si(111) vicinal surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Karashanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6670,64 +6670,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Karashanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 12, pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6778,51 +6778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 64 (8), pp.255-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6847,51 +6847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step bunching to step-meandering transition induced by electromigration on Si(111) vicinal surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Karashanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7019,51 +7019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 64 (8), pp.255 - 380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7109,64 +7109,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External field as a tool for measuring absolute values of step-step interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 602, pp.126-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7191,51 +7191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of Co on Au(111) studied by multiwavelength anomalous grazing-incidence small-angle x-ray scattering: From ordered nanostructures to percolated thin films and nanopillars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7347,51 +7347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 76 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7425,64 +7425,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicinal silicon surfaces : from step density wave to faceting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Metois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7533,64 +7533,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicinal silicon surfaces: From step density wave to faceting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7663,51 +7663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and morphological evolution of Co on faceted Pt/W(111) surface upon thermal annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Revenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7796,51 +7796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray scattering from stepped and kinked surfaces: An approach with the paracrystal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7913,51 +7913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazing-incidence small-angle x-ray scattering from dense packing of islands on surfaces: Development of distorted wave Born approximation and correlation between particle sizes and spacing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8004,51 +8004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Organized Growth of Nanoparticles on a Surface Patterned by a Buried Dislocation Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8132,615 +8132,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of grazing incidence small-angle x-ray scattering: Pd/MgO(001) growth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Leroy</w:t>
+                <w:t xml:space="preserve">Effects of near-neighbor correlations on the diffuse scattering from a one-dimensional paracrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C.R. Henry</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 69 (3), pp.035411. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 60 (6), pp.565 - 581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.035411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S0108767304018550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004982v1</w:t>
+                <w:t xml:space="preserve">hal-01442865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of near-neighbor correlations on the diffuse scattering from a one-dimensional paracrystal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Renaud</w:t>
+                <w:t xml:space="preserve">In situ GISAXS study of the growth of Pd on MgO(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Revenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 238 (1-4), pp.233 - 237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2004.05.235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S0108767304018550⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01442865v1</w:t>
+                <w:t xml:space="preserve">hal-01442911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ GISAXS study of the growth of Pd on MgO(001)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Quantitative analysis of nanoripple and nanoparticle patterns by grazing incidence small-angle x-ray scattering 3D mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Revenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Revenant</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Lazzari</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2004.05.235⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.235415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442911v1</w:t>
+                <w:t xml:space="preserve">hal-01442869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of nanoripple and nanoparticle patterns by grazing incidence small-angle x-ray scattering 3D mapping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effects of near-neighbor correlations on the diffuse scattering from a one-dimensional paracrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Lazzari</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 60 (6), pp.565</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442869v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of near-neighbor correlations on the diffuse scattering from a one-dimensional paracrystal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Quantitative analysis of grazing incidence small-angle x-ray scattering: Pd/MgO(001) growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Revenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (3), pp.035411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.035411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004448v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Monitoring of Growing Nanoparticles</w:t>
               </w:r>
@@ -8918,51 +8918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Trampert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Bell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9032,103 +9032,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion dynamics of Si (100) positive and negative islands under electromigration and thermomigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El-Barraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9153,103 +9153,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Si surface nanostructures under electromigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El-Barraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'Nano : The Nanoscience Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Toulon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9306,64 +9306,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosciences et nanomatériaux: rappels de cours et apprentissage par exercices corrigés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipse. 2018, 9782340027114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9381,64 +9381,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosciences et Nanomatériaux: rappels de cours et apprentissage par exercices corrigés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9514,77 +9514,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Borowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US2012282759. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -9632,77 +9632,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Borowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US2012282758. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -9756,64 +9756,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosciences et nanomatériaux Rappels de cours et apprentissage par exercices corrigés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9863,51 +9863,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique hors-équilibre : Quelques exemples en physique des surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Aix-Marseille Université, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10094,51 +10094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05478887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meynier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Verducci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ayala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0280904" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Tagne-Kaegom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Llopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yst7-ktp9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877691v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazzelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourgeois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227482" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332833v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayef Abu Dahech" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Curiotto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/p1lf-r9y9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curiotto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2025.101894" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735122v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodry Tegomo Chiogo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03281" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701457v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Barraj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228961" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Dodzi Dorkenoo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024103" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c00676" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404851v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.103912" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343886v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Corso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0175752" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184850v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.014409" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257914v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101533" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524932v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Texier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0173718" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#252;ller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.064407" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778619v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2022.122158" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899940v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaroslav Gaponenko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Voulot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;gut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou D Dorkenoo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202200037" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168149v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149454" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477645v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569097v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Barraj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.235412" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02499335v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02517" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979162v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144667" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02992036v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Hijazi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c02378" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025140v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Landru" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kononchuk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05161-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889868v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.049" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319455v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trautmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980132" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617089v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pierre-Louis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4990005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455008v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.11.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438500v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coati" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.045416" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455015v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Passanante" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Bussmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941799" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454999v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Borowik" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Almadori" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2016.03.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62574G52-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151207v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921091" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176901v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067979v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992919v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Detailleur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bindzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919575v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saul" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/5/1/013002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021099v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bussmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.235406" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914731v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843737v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914746v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leoni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelaidier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahaf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.121411" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914737v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992921v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sitja" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Moal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Henry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236766v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulenguez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6728-y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC19624845D14D6E1C091A03BE146704C4FE4E43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698899v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696849v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603256v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/4/043017" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696832v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967071v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/12/1/012016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523849v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stepanow" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ohmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Strunskus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn100303z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386919v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karashanova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Debiere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frisch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475815v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. M&#233;tois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440716v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lazzari" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900752v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Debierre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.12.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KPLFQJ5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442842v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2009.07.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SX83JRP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303807v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442851v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.235429" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442853v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jupille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.125412" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165327v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Metois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900746v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J M&#233;tois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.045402" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442856v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revenant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazzari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;toublon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.06.026" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZM408XR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442857v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.02.020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442854v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.125411" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442861v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.185501" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004982v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.035411" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442865v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767304018550" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2NVNTPF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442911v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2004.05.235" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442869v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.235415" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004448v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442871v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Revenant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noblet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1082146" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967876v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Trampert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Bell" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468958v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955777v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03033060v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004989v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939834v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Borowik" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Barb&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939829v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02480740v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00958344v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05478887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meynier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Verducci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ayala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0280904" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Tagne-Kaegom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Llopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yst7-ktp9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332833v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayef Abu Dahech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Curiotto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/p1lf-r9y9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curiotto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2025.101894" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazzelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourgeois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227482" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Barraj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228961" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403228v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Dodzi Dorkenoo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024103" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c00676" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.103912" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735122v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodry Tegomo Chiogo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03281" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343886v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Corso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0175752" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184850v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.014409" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Texier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0173718" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101533" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#252;ller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.064407" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778619v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2022.122158" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899940v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaroslav Gaponenko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Voulot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;gut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou D Dorkenoo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202200037" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168149v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149454" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477645v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02499335v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02517" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Barraj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144667" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02992036v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Hijazi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c02378" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025140v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Landru" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kononchuk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05161-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569097v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.235412" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889868v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.049" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319455v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trautmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980132" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617089v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pierre-Louis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4990005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438500v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.045416" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454999v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Borowik" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Almadori" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2016.03.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62574G52-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455015v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Passanante" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Bussmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941799" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455008v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.11.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176901v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067979v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151207v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921091" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992919v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Detailleur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bindzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919575v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saul" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/5/1/013002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021099v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bussmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.235406" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975055v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914737v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914746v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leoni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelaidier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahaf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.121411" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843737v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914731v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236766v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulenguez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6728-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC19624845D14D6E1C091A03BE146704C4FE4E43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698899v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696849v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992921v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sitja" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Moal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Henry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603256v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/4/043017" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696832v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523849v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stepanow" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ohmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Strunskus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn100303z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967071v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/12/1/012016" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386919v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karashanova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Debiere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frisch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475815v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. M&#233;tois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440716v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lazzari" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900752v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Debierre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.12.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KPLFQJ5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442842v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2009.07.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SX83JRP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303807v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442851v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.235429" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442853v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jupille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.125412" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165327v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Metois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900746v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J M&#233;tois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.045402" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442856v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revenant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazzari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;toublon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.06.026" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZM408XR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442857v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.02.020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442854v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.125411" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442861v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.185501" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442865v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767304018550" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2NVNTPF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442911v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2004.05.235" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442869v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.235415" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004448v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004982v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.035411" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442871v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Revenant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noblet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1082146" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967876v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Trampert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Bell" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468958v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955777v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03033060v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004989v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939834v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Borowik" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Barb&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939829v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02480740v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00958344v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>