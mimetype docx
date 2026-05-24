--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -386,6106 +386,6106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomigration of Au-Ge microdroplets on Ge(111): Atomic mechanisms and effects on surface morphology</w:t>
+                <w:t xml:space="preserve">The Submerged Pre‐Columbian Site of Fond Banane (Martinique, French West Indies): Insights Into Late Holocene Coastal Dynamics and Human–Environment Interactions on the Edge of the Mangroves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nayef Abu Dahech</w:t>
+                <w:t xml:space="preserve">Morgane Blanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+                <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Müller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+                <w:t xml:space="preserve">B. Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Curiotto</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/p1lf-r9y9⟩</w:t>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 41 (2), pp.e70047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.70047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332833v1</w:t>
+                <w:t xml:space="preserve">hal-05621842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time helium bubble growth in tungsten by in-situ GISAXS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A combined 2ω/3ω method for the measurement of the in-plane thermal conductivity of thin films in multilayer stacks: Application to a silicon-on-insulator wafer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Curiotto</w:t>
+                <w:t xml:space="preserve">F. Mazzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cheynis</w:t>
+                <w:t xml:space="preserve">J. Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Muller</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2025.101894⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 137 (1), pp.015106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0227482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976194v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined 2ω/3ω method for the measurement of the in-plane thermal conductivity of thin films in multilayer stacks: Application to a silicon-on-insulator wafer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomigration of Au-Ge microdroplets on Ge(111): Atomic mechanisms and effects on surface morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayef Abu Dahech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mazzelli</w:t>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Paterson</w:t>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Leroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Bourgeois</w:t>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0227482⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (10), pp.103403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/p1lf-r9y9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877691v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface thermomigration of 2D voids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+                <w:t xml:space="preserve">Real-time helium bubble growth in tungsten by in-situ GISAXS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Combe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Müller</w:t>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali El Barraj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nayef Abu Dahech</w:t>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0228961⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42, pp.101894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2025.101894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701457v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization structure of nanostrip domain intersections in GeTe films</w:t>
+                <w:t xml:space="preserve">Pushing the thickness limit of the giant Rashba effect in ferroelectric semiconductor GeTe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Müller</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Llopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Tagne-Kaegom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodry Tegomo Chiogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kierren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.024103⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c03281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403228v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van der Waals epitaxy of Weyl-semimetal Td-WTe2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Michon</w:t>
+                <w:t xml:space="preserve">Surface thermomigration of 2D voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Barraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayef Abu Dahech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c00676⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125 (12), pp.121601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0228961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542981v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim nucleation and step-train orientation effects in SOI(111) dewetting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Polarization structure of nanostrip domain intersections in GeTe films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salia Cherifi Cherifi-Hertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou Dodzi Dorkenoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (2), pp.024103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.024103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2024.103912⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04404851v1</w:t>
+                <w:t xml:space="preserve">hal-04403228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing the thickness limit of the giant Rashba effect in ferroelectric semiconductor GeTe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Van der Waals epitaxy of Weyl-semimetal Td-WTe2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Llopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Tagne-Kaegom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Kierren</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c03281⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (16), pp.20878-20885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c00676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735122v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-dependent diffusion of 3D nanovoids in a bcc solid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Rim nucleation and step-train orientation effects in SOI(111) dewetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0175752⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, pp.103912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2024.103912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343886v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-stage growth of GeTe on Si(111)-Sb</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Croes</w:t>
+                <w:t xml:space="preserve">Size-dependent diffusion of 3D nanovoids in a bcc solid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.014409⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (24), pp.241603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0175752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184850v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanic behavior of epitaxial GeTe ferroelectric films on Si(111)</w:t>
+                <w:t xml:space="preserve">Early-stage growth of GeTe on Si(111)-Sb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fagot-Revurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0173718⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), pp.014409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.014409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524932v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tungsten evolution under helium irradiation: Shape of bubbles by TEM and in-situ GISAXS analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Martin</w:t>
+                <w:t xml:space="preserve">Thermomechanic behavior of epitaxial GeTe ferroelectric films on Si(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101533⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134 (20), pp.204103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0173718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257914v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar surface of ferroelectric nanodomains in GeTe thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Cheynis</w:t>
+                <w:t xml:space="preserve">Tungsten evolution under helium irradiation: Shape of bubbles by TEM and in-situ GISAXS analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Müller</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martiane Cabie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.064407⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.101533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778329v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on the effect of an external flux in surface physics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Polar surface of ferroelectric nanodomains in GeTe thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2022.122158⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (6), pp.064407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.064407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778619v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Ferroelectric Domain Pattern Recognition Based on the Analysis of Localized Nonlinear Optical Responses Assisted by Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Croes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iaroslav Gaponenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Voulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou D Dorkenoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Physics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.2200037. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/apxr.202200037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Monte Carlo simulations of the diffusion and shape evolution of single-layer clusters on a hexagonal lattice with and without external force</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Reflections on the effect of an external flux in surface physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149454⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 725, pp.122158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2022.122158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168149v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of droplet motion and in-plane nanowire formation with and without electromigration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Kinetic Monte Carlo simulations of the diffusion and shape evolution of single-layer clusters on a hexagonal lattice with and without external force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 579, pp.152015. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.152015⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 552, pp.149454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477645v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Manipulation of Nanoobjects by Perpendicular Electric Fields: Implications for Nanofabrication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mechanism of droplet motion and in-plane nanowire formation with and without electromigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.9b02517⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 579, pp.152015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.152015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499335v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Au-Ge liquid droplets on Ge(1 1 1) terraces: Nucleation, growth and dynamic coalescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Electric forces on a confined advacancy island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El-Barraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.144667⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.235412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979162v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569097v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Gold Droplet Formation on SiO 2 /Si(111) Surface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Dynamics of Au-Ge liquid droplets on Ge(1 1 1) terraces: Nucleation, growth and dynamic coalescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El-Barraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (22), pp.11946-11951. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 509, pp.144667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c02378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.144667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992036v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and coupled dynamics of dewetting and chemical reaction in Si/SiO2/Si system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">2D Manipulation of Nanoobjects by Perpendicular Electric Fields: Implications for Nanofabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-020-05161-w⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (2), pp.1118-1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.9b02517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025140v1</w:t>
+                <w:t xml:space="preserve">hal-02499335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric forces on a confined advacancy island</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Dynamics of Gold Droplet Formation on SiO 2 /Si(111) Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.235412⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (22), pp.11946-11951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c02378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569097v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D nanostructure motion on anisotropic surfaces controlled by electromigration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Kinetics and coupled dynamics of dewetting and chemical reaction in Si/SiO2/Si system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Landru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Kononchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-020-05161-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.11.049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01889868v2</w:t>
+                <w:t xml:space="preserve">hal-03025140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Transport in Au-Ge Droplets: Brownian and Electromigration Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El-Barraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between deoxidation and dewetting for ultrathin SOI films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D nanostructure motion on anisotropic surfaces controlled by electromigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Leroy</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El-Barraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4980132⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 469 (1), pp.463-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.11.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617080v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889868v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dewetting of patterned solid films: Towards a predictive modelling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Interplay between deoxidation and dewetting for ultrathin SOI films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 110 (26), pp.263105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4990005⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 110 (16), pp.161601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4980132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617089v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic cost of silicon step rebonding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Dewetting of patterned solid films: Towards a predictive modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Coati</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.045416⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (26), pp.263105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4990005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438500v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to control solid state dewetting: A short review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface diffusion of Au on root 3 x root 3 Si(111)-Au studied by nucleation-rate and Ostwald-ripening analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leroy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfrep.2016.03.002⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 647, pp.8-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2015.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01454999v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytically enhanced thermal decomposition of chemically grown silicon oxide layers on Si(001)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Elastic cost of silicon step rebonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Passanante</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. B. Bussmann</w:t>
+                <w:t xml:space="preserve">A. Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4941799⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (4), pp.045416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.045416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455015v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface diffusion of Au on root 3 x root 3 Si(111)-Au studied by nucleation-rate and Ostwald-ripening analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Catalytically enhanced thermal decomposition of chemically grown silicon oxide layers on Si(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Passanante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. B. Bussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2015.11.015⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (11), pp.111601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4941799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455008v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane Si nanowire growthmechanis in absence of external Si flux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Curiotto</w:t>
+                <w:t xml:space="preserve">How to control solid state dewetting: A short review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Borowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Almadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Leroy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefano Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (2), pp.391-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfrep.2016.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176901v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self propelled motion of Au-Si droplets on Si(111) mediated by monoatomic step dissolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Shape transition in nano-pits after solid-phase etching of SiO2 by Si islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.191601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4921091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067979v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape transition in nano-pits after solid-phase etching of SiO2 by Si islands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">In-plane Si nanowire growthmechanis in absence of external Si flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (7), pp.4788-4792</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151207v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Low-Energy Electron Microscopy and Scanning Probe Microscopy techniques for Surface Science : development of a novel sample-holder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Self propelled motion of Au-Si droplets on Si(111) mediated by monoatomic step dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 85, pp.043705</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 632, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992919v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple views on surface stress and surface energy concepts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Combining Low-Energy Electron Microscopy and Scanning Probe Microscopy techniques for Surface Science : development of a novel sample-holder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ranguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Detailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bindzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85, pp.043705</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2043-6262/5/1/013002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00919575v1</w:t>
+                <w:t xml:space="preserve">hal-00992919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non equilibrium diffusion of reactive solid islands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Simple views on surface stress and surface energy concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.235406⟩</w:t>
+              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.013002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2043-6262/5/1/013002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021099v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen-induced inhibition of silicon-on-insulator dewetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 104, pp.061603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and instability of solid-state dewetting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Non equilibrium diffusion of reactive solid islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.235406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.235406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914737v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of Si ultrathin films on silver surfaces: Evidence of an Ag(110) reconstruction induced by Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lelaidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sahaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (12), pp.121411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.121411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomeration dynamics of germanium islands on a silicon oxide substrate: A grazing incidence small-angle x-ray scattering study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Passanante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 102, pp.161603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of facets on solid state dewetting mechanisms: Comparison between Ge and Si on SiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Passanante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (3), pp.035306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple scaled disorder in the photonic structure of Morpho rhetenor butterfly</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Leroy</w:t>
+                <w:t xml:space="preserve">Dynamics and instability of solid-state dewetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.578-589</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01236766v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics, anisotropy and stability of silicon-on-insulator dewetting fronts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regular arrays of palladium and palladium-gold clusters supported on alumina ultrathinfilms: stability under oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sitja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leroy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Müller</w:t>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85, pp.195414</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.567-575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698899v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress effects on solid-state dewetting of nano-thin films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Multiple scaled disorder in the photonic structure of Morpho rhetenor butterfly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boulenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 106 (4), pp.1005-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-011-6728-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696849v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular arrays of palladium and palladium-gold clusters supported on alumina ultrathinfilms: stability under oxygen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C.R. Henry</w:t>
+                <w:t xml:space="preserve">Dynamics, anisotropy and stability of silicon-on-insulator dewetting fronts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Passanante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9, pp.567-575</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.195414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992921v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of solid thin-film dewetting in the silicon-on-insulator system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Stress effects on solid-state dewetting of nano-thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Passanante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.396-411</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603256v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dewetting dynamics of silicon-on-insulator thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Dynamics of solid thin-film dewetting in the silicon-on-insulator system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.043017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/4/043017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696832v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Design of Two-Dimensional Nanoscale Networks by Electrostatic Interactions at Surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Dewetting dynamics of silicon-on-insulator thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Passanante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.245439</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn100303z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00523849v1</w:t>
+                <w:t xml:space="preserve">hal-00696832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal instability of silicon-on-insulator thin films measured by low-energy electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, pp.012016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6513,2362 +6513,2496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step bunching to step-meandering transition induced by electromigration on Si(111) vicinal surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rational Design of Two-Dimensional Nanoscale Networks by Electrostatic Interactions at Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stepanow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leroy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Dufay</w:t>
+                <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Debiere</w:t>
+                <w:t xml:space="preserve">N. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Frisch</w:t>
+                <w:t xml:space="preserve">T. Strunskus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.1813-1820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn100303z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00386919v1</w:t>
+                <w:t xml:space="preserve">hal-00523849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to use external stress to tune silicon surface morphology ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Step bunching to step-meandering transition induced by electromigration on Si(111) vicinal surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Karashanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Debiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 12, pp.12-15</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 603, pp.507-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475815v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing surfaces and interfaces morphology with Grazing Incidence Small Angle X-Ray Scattering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Is it possible to use external stress to tune silicon surface morphology ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Karashanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 64 (8), pp.255-380</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12, pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440716v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step bunching to step-meandering transition induced by electromigration on Si(111) vicinal surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Probing surfaces and interfaces morphology with Grazing Incidence Small Angle X-Ray Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface Science Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64 (8), pp.255-380</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01900752v1</w:t>
+                <w:t xml:space="preserve">hal-00440716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing surface and interface morphology with Grazing Incidence Small Angle X-Ray Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Renaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 64 (8), pp.255 - 380. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfrep.2009.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External field as a tool for measuring absolute values of step-step interaction</w:t>
+                <w:t xml:space="preserve">Step bunching to step-meandering transition induced by electromigration on Si(111) vicinal surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leroy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Karashanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Debierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 602, pp.126-132</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 603 (3), pp.507 - 512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2008.12.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00303807v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Co on Au(111) studied by multiwavelength anomalous grazing-incidence small-angle x-ray scattering: From ordered nanostructures to percolated thin films and nanopillars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">External field as a tool for measuring absolute values of step-step interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémi Lazzari</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 602, pp.126-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442851v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-similarity during growth of the Au ∕ Ti O 2 ( 110 ) model catalyst as seen by the scattering of x-rays at grazing-angle incidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Growth of Co on Au(111) studied by multiwavelength anomalous grazing-incidence small-angle x-ray scattering: From ordered nanostructures to percolated thin films and nanopillars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lazzari</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 76 (12), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.125412⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 77 (23), pp.235429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.235429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442853v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicinal silicon surfaces : from step density wave to faceting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Pierre-Louis</w:t>
+                <w:t xml:space="preserve">Self-similarity during growth of the Au ∕ Ti O 2 ( 110 ) model catalyst as seen by the scattering of x-rays at grazing-angle incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 76, pp.045402</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 76 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.125412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165327v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicinal silicon surfaces: From step density wave to faceting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Vicinal silicon surfaces : from step density wave to faceting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Metois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 76 (4), pp.045402. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 76, pp.045402</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900746v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and morphological evolution of Co on faceted Pt/W(111) surface upon thermal annealing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray scattering from stepped and kinked surfaces: An approach with the paracrystal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 601 (16), pp.3431-3449. </w:t>
+              <w:t xml:space="preserve">, 2007, 601 (9), pp.1915 - 1929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2007.06.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2007.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01442856v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray scattering from stepped and kinked surfaces: An approach with the paracrystal model</w:t>
+                <w:t xml:space="preserve">Vicinal silicon surfaces: From step density wave to faceting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leroy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Renaud</w:t>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 601 (9), pp.1915 - 1929. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (4), pp.045402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2007.02.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.045402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442857v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing-incidence small-angle x-ray scattering from dense packing of islands on surfaces: Development of distorted wave Born approximation and correlation between particle sizes and spacing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Lazzari</w:t>
+                <w:t xml:space="preserve">Structural and morphological evolution of Co on faceted Pt/W(111) surface upon thermal annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Revenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leroy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.125411⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 601 (16), pp.3431-3449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2007.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442854v1</w:t>
+                <w:t xml:space="preserve">hal-01442856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Organized Growth of Nanoparticles on a Surface Patterned by a Buried Dislocation Network</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grazing-incidence small-angle x-ray scattering from dense packing of islands on surfaces: Development of distorted wave Born approximation and correlation between particle sizes and spacing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.185501⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 76 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.125411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442861v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of near-neighbor correlations on the diffuse scattering from a one-dimensional paracrystal</w:t>
+                <w:t xml:space="preserve">Self-Organized Growth of Nanoparticles on a Surface Patterned by a Buried Dislocation Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leroy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108767304018550⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95 (18), pp.185501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.185501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01442865v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ GISAXS study of the growth of Pd on MgO(001)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Quantitative analysis of grazing incidence small-angle x-ray scattering: Pd/MgO(001) growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Revenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Lazzari</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2004.05.235⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (3), pp.035411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.035411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442911v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of nanoripple and nanoparticle patterns by grazing incidence small-angle x-ray scattering 3D mapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">In situ GISAXS study of the growth of Pd on MgO(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Revenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazzari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.235415⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 238 (1-4), pp.233 - 237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2004.05.235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442869v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of near-neighbor correlations on the diffuse scattering from a one-dimensional paracrystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Renaud</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 60 (6), pp.565 - 581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108767304018550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004448v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of grazing incidence small-angle x-ray scattering: Pd/MgO(001) growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Effects of near-neighbor correlations on the diffuse scattering from a one-dimensional paracrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 60 (6), pp.565</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004982v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quantitative analysis of nanoripple and nanoparticle patterns by grazing incidence small-angle x-ray scattering 3D mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Revenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.235415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Real-Time Monitoring of Growing Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Revenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 300 (5624), pp.1416 - 1419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1082146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8878,137 +9012,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMRS-Fall meeting 2022 symposium H on Innovative and Advanced Epitaxy: Introducing talk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Trampert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Bell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society - Fall Meeting 2022 (E-MRS 2022 Fall Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society, Sep 2022, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9018,271 +9152,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion dynamics of Si (100) positive and negative islands under electromigration and thermomigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El-Barraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Si surface nanostructures under electromigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El-Barraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'Nano : The Nanoscience Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Toulon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9292,447 +9426,447 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosciences et nanomatériaux: rappels de cours et apprentissage par exercices corrigés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Nanosciences et Nanomatériaux: rappels de cours et apprentissage par exercices corrigés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ellipse. 2018, 9782340027114</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033060v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosciences et Nanomatériaux: rappels de cours et apprentissage par exercices corrigés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Nanosciences et nanomatériaux: rappels de cours et apprentissage par exercices corrigés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:t xml:space="preserve">Ellipse. 2018, 9782340027114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004989v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for making semi-conductor nanocrystals oriented along a predefined direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Borowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US2012282759. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for making semi-conductor nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Borowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US2012282758. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9742,104 +9876,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosciences et nanomatériaux Rappels de cours et apprentissage par exercices corrigés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9849,105 +9983,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique hors-équilibre : Quelques exemples en physique des surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Aix-Marseille Université, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00958344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId252"/>
+      <w:footerReference w:type="default" r:id="rId258"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10094,51 +10228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05478887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meynier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Verducci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ayala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0280904" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Tagne-Kaegom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Llopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yst7-ktp9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332833v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayef Abu Dahech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Curiotto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/p1lf-r9y9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curiotto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2025.101894" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazzelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourgeois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227482" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Barraj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228961" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403228v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Dodzi Dorkenoo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024103" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c00676" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.103912" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735122v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodry Tegomo Chiogo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03281" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343886v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Corso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0175752" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184850v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.014409" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Texier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0173718" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101533" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#252;ller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.064407" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778619v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2022.122158" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899940v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaroslav Gaponenko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Voulot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;gut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou D Dorkenoo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202200037" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168149v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149454" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477645v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02499335v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02517" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Barraj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144667" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02992036v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Hijazi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c02378" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025140v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Landru" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kononchuk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05161-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569097v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.235412" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889868v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.049" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319455v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trautmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980132" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617089v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pierre-Louis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4990005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438500v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.045416" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454999v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Borowik" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Almadori" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2016.03.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62574G52-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455015v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Passanante" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Bussmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941799" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455008v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.11.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176901v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067979v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151207v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921091" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992919v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Detailleur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bindzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919575v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saul" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/5/1/013002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021099v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bussmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.235406" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975055v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914737v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914746v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leoni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelaidier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahaf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.121411" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843737v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914731v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236766v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulenguez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6728-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC19624845D14D6E1C091A03BE146704C4FE4E43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698899v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696849v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992921v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sitja" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Moal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Henry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603256v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/4/043017" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696832v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523849v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stepanow" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ohmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Strunskus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn100303z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967071v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/12/1/012016" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386919v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karashanova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Debiere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frisch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475815v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. M&#233;tois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440716v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lazzari" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900752v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Debierre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.12.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KPLFQJ5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442842v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2009.07.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SX83JRP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303807v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442851v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.235429" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442853v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jupille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.125412" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165327v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Metois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900746v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J M&#233;tois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.045402" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442856v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revenant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazzari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;toublon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.06.026" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZM408XR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442857v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.02.020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442854v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.125411" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442861v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.185501" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442865v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767304018550" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2NVNTPF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442911v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2004.05.235" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442869v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.235415" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004448v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004982v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.035411" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442871v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Revenant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noblet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1082146" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967876v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Trampert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Bell" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468958v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955777v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03033060v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004989v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939834v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Borowik" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Barb&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939829v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02480740v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00958344v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05478887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meynier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Verducci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ayala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0280904" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Tagne-Kaegom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Llopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yst7-ktp9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Blanot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dolique" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morhange" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70047" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazzelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourgeois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0227482" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332833v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayef Abu Dahech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Curiotto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/p1lf-r9y9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curiotto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2025.101894" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735122v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodry Tegomo Chiogo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03281" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701457v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Barraj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228961" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403228v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Dodzi Dorkenoo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024103" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c00676" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404851v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.103912" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343886v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Corso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0175752" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.014409" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524932v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Texier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0173718" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257914v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101533" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#252;ller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.064407" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899940v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaroslav Gaponenko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Voulot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#233;gut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou D Dorkenoo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202200037" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778619v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2022.122158" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168149v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149454" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477645v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569097v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Barraj" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.235412" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979162v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144667" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02499335v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02517" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02992036v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Hijazi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c02378" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025140v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Landru" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kononchuk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05161-w" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319455v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889868v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.049" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617080v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trautmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4980132" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pierre-Louis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4990005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455008v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.11.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438500v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coati" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.045416" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455015v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Passanante" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Bussmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941799" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454999v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Borowik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Almadori" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2016.03.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62574G52-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151207v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921091" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176901v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067979v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992919v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Detailleur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bindzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919575v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/5/1/013002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975055v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021099v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bussmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.235406" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914746v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leoni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lelaidier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahaf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.121411" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843737v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914731v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914737v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992921v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sitja" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Moal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Henry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236766v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulenguez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6728-y" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC19624845D14D6E1C091A03BE146704C4FE4E43/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698899v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696849v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603256v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/4/043017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696832v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967071v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/12/1/012016" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523849v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stepanow" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ohmann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Strunskus" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn100303z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386919v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karashanova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Debiere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frisch" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475815v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. M&#233;tois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440716v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lazzari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442842v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2009.07.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SX83JRP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900752v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Debierre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.12.016" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KPLFQJ5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303807v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442851v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.235429" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442853v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jupille" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.125412" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165327v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Metois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442857v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.02.020" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900746v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J M&#233;tois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.045402" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442856v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revenant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazzari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;toublon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.06.026" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZM408XR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442854v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.125411" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442861v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.185501" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004982v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.035411" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442911v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2004.05.235" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442865v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767304018550" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2NVNTPF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004448v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442869v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.235415" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442871v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Revenant" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noblet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1082146" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967876v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Trampert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Bell" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468958v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955777v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004989v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03033060v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939834v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Borowik" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Barb&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939829v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02480740v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00958344v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>