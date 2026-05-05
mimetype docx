--- v0 (2026-03-09)
+++ v1 (2026-05-05)
@@ -183,67 +183,71 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.111393. </w:t>
+              <w:t xml:space="preserve">, 2025, 59, pp.111393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>