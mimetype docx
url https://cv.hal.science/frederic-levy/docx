--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -372,325 +372,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of skin redness and immunoglobulin A as markers of the affective states of hens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facial blushing and feather fluffing are indicators of emotions in domestic fowl (Gallus gallus domesticus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Jahoui</w:t>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
+                <w:t xml:space="preserve">Scott Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 274, pp.106268. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (7), pp.e0306601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574339v1</w:t>
+                <w:t xml:space="preserve">hal-04668790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial blushing and feather fluffing are indicators of emotions in domestic fowl (Gallus gallus domesticus)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration of skin redness and immunoglobulin A as markers of the affective states of hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Anissa Jahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Love</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Piégu</w:t>
+                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (7), pp.e0306601. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 274, pp.106268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668790v1</w:t>
+                <w:t xml:space="preserve">hal-04574339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weaned horses, especially females, still prefer their dam after five months of separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1034,429 +1034,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03743098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fos expression in the medial preoptic area and nucleus accumbens of female Japanese quail (Coturnix japonica) after maternal induction and interaction with chicks</w:t>
+                <w:t xml:space="preserve">Neonatal Suckling, Oxytocin, and Early Infant Attachment to the Mother</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph S Lonstein</w:t>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry D Charlier</w:t>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jodi L Pawluski</w:t>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2021.113357⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2020.612651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169613v1</w:t>
+                <w:t xml:space="preserve">hal-03165131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training level reveals a dynamic dialogue between stress and memory systems in birds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fos expression in the medial preoptic area and nucleus accumbens of female Japanese quail (Coturnix japonica) after maternal induction and interaction with chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph S Lonstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Lormant</w:t>
+                <w:t xml:space="preserve">Thierry D Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+                <w:t xml:space="preserve">Jodi L Pawluski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Constantin</w:t>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2021.113280⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 234, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2021.113357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369464v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal Suckling, Oxytocin, and Early Infant Attachment to the Mother</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training level reveals a dynamic dialogue between stress and memory systems in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Chaillou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Cognie</w:t>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 408, pp.113280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fendo.2020.612651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2021.113280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165131v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dam parity and calf sex affect maternal and neonatal behaviors during the first week postpartum in stabled Maghrebi dairy camels</w:t>
               </w:r>
@@ -1704,2565 +1704,2565 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the hippocampus in spatial memory in Japanese quail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Emotionality modulates the impact of chronic stress on memory and neurogenesis in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Lormant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 99 (1), pp.61-66. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3382/ps/pez507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-71680-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623162v1</w:t>
+                <w:t xml:space="preserve">hal-02937496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial milk preference of newborn lambs is prenatally influenced by transfer of the flavor from the maternal diet to the amniotic fluid</w:t>
+                <w:t xml:space="preserve">Does lambing season affect mother-young relationships and lamb vigor in D’man sheep reared in oases?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amel Dhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chniter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Bertin</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Cornilleau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2020.113166⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (11), pp.2363-2371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731120001342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03038653v1</w:t>
+                <w:t xml:space="preserve">hal-03038594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotionality modulates the impact of chronic stress on memory and neurogenesis in birds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Constantin</w:t>
+                <w:t xml:space="preserve">Artificial milk preference of newborn lambs is prenatally influenced by transfer of the flavor from the maternal diet to the amniotic fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-71680-w⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 227, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2020.113166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937496v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does lambing season affect mother-young relationships and lamb vigor in D’man sheep reared in oases?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Object and food novelty induce distinct patterns of c-fos immunoreactivity in amygdala and striatum in domestic male chicks (Gallus gallus domesticus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie C Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731120001342⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2019.112453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038594v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object and food novelty induce distinct patterns of c-fos immunoreactivity in amygdala and striatum in domestic male chicks (Gallus gallus domesticus)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Role of the hippocampus in spatial memory in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Constantin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 381, </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99 (1), pp.61-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2019.112453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3382/ps/pez507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437641v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of oxytocin on olfactory, hippocampal and hypothalamic neurogenesis in adult sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of hybridization between sika and red deer on phenotypic traits of the newborn and mother–young relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uriel Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor de Beaupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 713, pp.134520. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.65-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2019.134520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2019.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380232v1</w:t>
+                <w:t xml:space="preserve">hal-02380197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High social motivation induces deficits in maternal behavior but not plasticity of the subventricular zone in Japanese quail (Coturnix japonica)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential effects of oxytocin on olfactory, hippocampal and hypothalamic neurogenesis in adult sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+                <w:t xml:space="preserve">M. Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jodi S Pawluski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+                <w:t xml:space="preserve">F. Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jne.12716⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 713, pp.134520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2019.134520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088773v1</w:t>
+                <w:t xml:space="preserve">hal-02380232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hybridization between sika and red deer on phenotypic traits of the newborn and mother–young relationships</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High social motivation induces deficits in maternal behavior but not plasticity of the subventricular zone in Japanese quail (Coturnix japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uriel Gelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Keller</w:t>
+                <w:t xml:space="preserve">Jodi S Pawluski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry D Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor de Beaupuis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+                <w:t xml:space="preserve">Amandine Beylard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 158, pp.65-75. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (9), pp.e12716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2019.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jne.12716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380197v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-newly generated, “immature” neurons in the sheep brain are not restricted to cerebral cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progressive habituation to separation alleviates the negative effects of weaning in the mother and foal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Piumatti</w:t>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ottavia Palazzo</w:t>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara La Rosa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roberta Parolisi</w:t>
+                <w:t xml:space="preserve">Elodie Guettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1781-17.2017⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97, pp.59-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2018.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625308v1</w:t>
+                <w:t xml:space="preserve">hal-02623405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clusters of DCX+ cells “trapped” in the subcortical white matter of early postnatal Cetartiodactyla (Tursiops truncatus, Stenella coeruloalba and Ovis aries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Parolisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ottavia Palazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00429-018-1708-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive habituation to separation alleviates the negative effects of weaning in the mother and foal.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emotional state and personality influence cognitive flexibility in horses (Equus caballus).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Vidament</w:t>
+                <w:t xml:space="preserve">Margot Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Guettier</w:t>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2018.07.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132 (2), pp.130-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/com0000091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623405v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional state and personality influence cognitive flexibility in horses (Equus caballus).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">A trait for a high emotionality favors spatial memory to the detriment of cue-based memory in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/com0000091⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 157, pp.256 - 262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2018.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627588v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trait for a high emotionality favors spatial memory to the detriment of cue-based memory in Japanese quail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flore Lormant</w:t>
+                <w:t xml:space="preserve">Disruption of adult olfactory neurogenesis induces deficits in maternal behavior in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Coronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 157, pp.256 - 262. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 347, pp.124-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2018.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2018.02.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621765v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of adult olfactory neurogenesis induces deficits in maternal behavior in sheep</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preference for the mother does not last long after weaning at 3 months of age in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Ungerfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Freitas-De-Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2018.02.043⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 205, pp.28-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2018.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623354v1</w:t>
+                <w:t xml:space="preserve">hal-02621758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference for the mother does not last long after weaning at 3 months of age in sheep</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Non-newly generated, “immature” neurons in the sheep brain are not restricted to cerebral cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Piumatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottavia Palazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Crociara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Parolisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 205, pp.28-33. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2018.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1781-17.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621758v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to young preferentially activates adult-born neurons in the main olfactory bulb of sheep mothers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adult neurogenesis in sheep: Characterization and contribution to reproduction and behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Corona Garcia-Cabral</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Martine Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Porte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 222 (3), pp.1219-1229. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00429-016-1272-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2017.00570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529466v1</w:t>
+                <w:t xml:space="preserve">hal-02628123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress affects instrumental learning based on positive or negative reinforcement in interaction with personality in domestic horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (5), pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0170783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult neurogenesis in sheep: Characterization and contribution to reproduction and behavior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+                <w:t xml:space="preserve">Mother-young bonding in prolific D'man and Romanov sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chniter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Dhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Migaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touhami Khorchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2017.00570⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (3), pp.297-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10164-017-0521-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02628123v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mother-young bonding in prolific D'man and Romanov sheep</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposure to young preferentially activates adult-born neurons in the main olfactory bulb of sheep mothers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ben Hamouda</w:t>
+                <w:t xml:space="preserve">Rebeca Corona Garcia-Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 35 (3), pp.297-305. </w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 222 (3), pp.1219-1229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10164-017-0521-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00429-016-1272-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583793v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des relations affiliatives chez les ovins en situation d'élevage : mécanismes comportementaux et neurobiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4343,3850 +4343,3876 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral evidence of heterospecific bonding between the lamb and the human caregiver and mapping of associated brain network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71, pp.159-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2016.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to this Special Issue on parental behavior in honor of Jay S. Rosenblatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison S. Fleming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph S. Lonstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hormones and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 77, pp.1-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2015.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common and divergent psychobiological mechanisms underlying maternal behaviors in non-human and human mammals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph S. Lonstein</w:t>
+                <w:t xml:space="preserve">Behavioral and endocrine evaluation of the stressfulness of single-pen housing compared to group-housing and social isolation conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 147, pp.63-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2015.04.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2015.06.011⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01353260v1</w:t>
+                <w:t xml:space="preserve">hal-01194177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress during pregnancy alters dendritic spine density and gene expression in the brain of new-born lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adroaldo Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 291, pp.155-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbr.2015.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of prenatal stress and emotional reactivity of the mother on emotional and cognitive abilities in lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 57 (5), pp.626-636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dev.21320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical olfactory signals and parenthood in mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Corona Garcia-Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hormones and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 68, pp.77-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2014.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and endocrine evaluation of the stressfulness of single-pen housing compared to group-housing and social isolation conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Picard</w:t>
+                <w:t xml:space="preserve">Common and divergent psychobiological mechanisms underlying maternal behaviors in non-human and human mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph S. Lonstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison S. Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73, pp.156-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2015.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2015.04.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01194177v1</w:t>
+                <w:t xml:space="preserve">hal-01353260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral and transcriptomic fingerprints of an enriched environment in horses ([i]Equus caballus[/i])</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve W. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (12), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0114384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of pig ([i]Sus scrofa[/i]) olfactory soluble proteome reveals [i]O[/i]-Linked-N-Acetylglucosaminylation of secreted odorant-binding proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nagnan-Le Meillour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Vercoutter-Edouart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hilliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Le Danvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fendo.2014.00202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mild effects of gestational stress and social reactivity on the onset of mother-young interactions and bonding in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (6), pp.460-470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3109/10253890.2014.969238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions with the young down-regulate adult olfactory neurogenesis and enhance the maturation of olfactory neuroblasts in sheep mothers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïna Brus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic stress induces pessimistic-like judgment and learning deficits in sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+                <w:t xml:space="preserve">Stress modulates instrumental learning performances in horses (Equus caballus) in interaction with temperament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Deiss</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2013.07.016⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0062324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01129763v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal features of adult neurogenesis: differences and similarities across mammalian species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïna Brus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnins.2013.00135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of long-term memory, resistance to extinction, and influence of temperament during two instrumental tasks in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Górecka-Bruzda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (6), pp.1001-1006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10071-013-0648-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress modulates instrumental learning performances in horses (Equus caballus) in interaction with temperament</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Stress and temperament affect working memory performance for disappearing food in horses, Equus caballus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0062324⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86 (6), pp.1233-1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129726v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of olfactory and hippocampal neurogenesis in adult sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïna Brus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gheusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Lledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 521 (1), pp.169 - 188. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cne.23169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cne.23169⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and temperament affect working memory performance for disappearing food in horses, Equus caballus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Margot Fortin</w:t>
+                <w:t xml:space="preserve">New theoretical and experimental approaches on maternal motivation in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Olazábal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Agrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a S Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.09.026⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (8), pp.1860-1874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2013.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129789v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New theoretical and experimental approaches on maternal motivation in mammals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flexibility and adaptation of the neural substrate that supports maternal behavior in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ferreira</w:t>
+                <w:t xml:space="preserve">D.E. Olazábal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a S Fleming</w:t>
+                <w:t xml:space="preserve">M. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Agrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Fleming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 37 (8), pp.1860-1874. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2013.04.003⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 37 (8), pp.1875-1892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2013.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129723v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility and adaptation of the neural substrate that supports maternal behavior in mammals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronic stress induces pessimistic-like judgment and learning deficits in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ferreira</w:t>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Fleming</w:t>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2013.04.004⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 148 (1), pp.28-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2013.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129722v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple exposures to familiar conspecific withdrawal is a novel robust stress paradigm in ewes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Spedding</w:t>
+                <w:t xml:space="preserve">The main but not the accessory olfactory system is involved in the processing of socially relevant chemosignals in ungulates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2011.08.011⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnana.2012.00039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-01129569v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The main but not the accessory olfactory system is involved in the processing of socially relevant chemosignals in ungulates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Keller</w:t>
+                <w:t xml:space="preserve">A few days of social separation affects yearling horses’ response to emotional reactivity tests enhances learning performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnana.2012.00039⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 91 (1), pp.94-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2012.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01129660v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A few days of social separation affects yearling horses’ response to emotional reactivity tests enhances learning performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Neveux</w:t>
+                <w:t xml:space="preserve">The developmental stage of chicken embryos modulates the impact of in ovo olfactory stimulation on food preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2012.06.003⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (3), pp.253-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjr101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01129649v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The developmental stage of chicken embryos modulates the impact of in ovo olfactory stimulation on food preferences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple exposures to familiar conspecific withdrawal is a novel robust stress paradigm in ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ligout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Bertin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">M. Spedding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37 (3), pp.253-261. </w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 105 (2), pp.203-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjr101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2011.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129623v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mother-young relationships in sheep: a model for a multidisciplinary approach of the study of attachment in mammals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Keller</w:t>
+                <w:t xml:space="preserve">Oxytocin receptors in the nucleus accumbens shell are involved in the consolidation of maternal memory in postpartum rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. d'Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Fleming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (1), pp.14-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2010.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2011.02205.x⟩</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-01129534v1</w:t>
+                <w:t xml:space="preserve">hal-01129514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of social familiarity in ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 104 (3), pp.392-397. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physbeh.2011.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxytocin receptors in the nucleus accumbens shell are involved in the consolidation of maternal memory in postpartum rats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.S. Fleming</w:t>
+                <w:t xml:space="preserve">Mother-young relationships in sheep: a model for a multidisciplinary approach of the study of attachment in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (11), pp.1042-1053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2011.02205.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2010.09.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01129514v1</w:t>
+                <w:t xml:space="preserve">hal-01129534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing group size decreases social bonding in young Japanese quail, Coturnix japonica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 81 (3), pp.535-542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2010.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of the parental brain: A case for neurogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gheusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (11), pp.984-993. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2011.02203.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribute to Jean-Pierre Signoret</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flavor preference learning increases olfactory and gustatory convergence onto single neurons in the basolateral amygdala but not in the insular cortex in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ramirez-Amaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ricano-Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2009.12.014⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (4), pp.e10097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01129479v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for cell proliferation in the sheep brain and its down-regulation by parturition and interactions with the young</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+                <w:t xml:space="preserve">Vaginocervical stimulation of ewes induces the rapid formation of a new bond with an alien young without interfering with a previous bond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2010.07.006⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (6), pp.537-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dev.20459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01129437v1</w:t>
+                <w:t xml:space="preserve">hal-01129452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulations phéromonales des conduites socio-sexuelles humaines : mythes, réalités, potentialités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8206,3922 +8232,3870 @@
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14 (4), pp.103-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social motivation does not go hand in hand with social bonding between two familiar Japanese quail chicks, Coturnix japonica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 79 (3), pp.571--578. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2009.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaginocervical stimulation of ewes induces the rapid formation of a new bond with an alien young without interfering with a previous bond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for cell proliferation in the sheep brain and its down-regulation by parturition and interactions with the young</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïna Brus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (5), pp.737-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2010.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dev.20459⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01129452v1</w:t>
+                <w:t xml:space="preserve">hal-01129437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavor preference learning increases olfactory and gustatory convergence onto single neurons in the basolateral amygdala but not in the insular cortex in rats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Ricano-Cornejo</w:t>
+                <w:t xml:space="preserve">In ovo olfactory experience influences post-hatch feeding behaviour in young chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 116 (11), pp.1027-1037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0310.2010.01820.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010097⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01129420v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In ovo olfactory experience influences post-hatch feeding behaviour in young chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+                <w:t xml:space="preserve">Amniotic fluid is important for the maintenance of maternal responsiveness and the establishment of maternal selectivity in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Otal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0310.2010.01820.x⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (12), pp.2057-2064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110001126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129435v1</w:t>
+                <w:t xml:space="preserve">hal-01129439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amniotic fluid is important for the maintenance of maternal responsiveness and the establishment of maternal selectivity in sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poindron</w:t>
+                <w:t xml:space="preserve">Tribute to Jean-Pierre Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Otal</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (12), pp.2057-2064. </w:t>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (3), pp.269-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731110001126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2009.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129439v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term effects of infant learning on adult conditioned odor aversion are determined by the last preweaning experience</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olfactory mediation of maternal behavior in selected mammalian species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 200 (2), pp.336-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2008.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dev.20378⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284750v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rearing with artificially scented mothers attenuates conditioned odor aversion in adulthood but not its amygdala dependency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sevelinges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Mouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 198 (2), pp.313-320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbr.2008.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory mediation of maternal behavior in selected mammalian species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subdivisions of the arcopallium/posterior pallial amygdala complex are differentially involved in the control of fear behaviour in the Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (5), pp.288-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainresbull.2009.03.00⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2008.12.017⟩</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02665200v1</w:t>
+                <w:t xml:space="preserve">hal-02653933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subdivisions of the arcopallium/posterior pallial amygdala complex are differentially involved in the control of fear behaviour in the Japanese quail</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
+                <w:t xml:space="preserve">Critical role of insular cortex in taste but not odour aversion memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sevelinges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainresbull.2009.03.00⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (8), pp.1654-1662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2009.06711.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653933v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical role of insular cortex in taste but not odour aversion memory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Ravel</w:t>
+                <w:t xml:space="preserve">A Role for cis Interaction between the Inhibitory Ly49A Receptor and MHC Class I for Natural Killer Cell Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anick Chalifour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonardo Scarpellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Back</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petter Brodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Devèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (3), pp.337-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2008.12.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2009.06711.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02331701v1</w:t>
+                <w:t xml:space="preserve">hal-03469828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Role for cis Interaction between the Inhibitory Ly49A Receptor and MHC Class I for Natural Killer Cell Education</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Afferent and efferent connections of the cortical and medial nuclei of the amygdala in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30 (3), pp.337-347. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (2), pp.87-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.immuni.2008.12.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2008.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469828v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afferent and efferent connections of the cortical and medial nuclei of the amygdala in sheep</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+                <w:t xml:space="preserve">Preventing physical interactions between parturient ewes and their neonate differentially impairs the development of maternal responsiveness and selectivity depending on maternal experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Otal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 120 (3-4), pp.140-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2009.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2008.09.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02663946v1</w:t>
+                <w:t xml:space="preserve">hal-02659774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing physical interactions between parturient ewes and their neonate differentially impairs the development of maternal responsiveness and selectivity depending on maternal experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Otal</w:t>
+                <w:t xml:space="preserve">Post-oral and perioral stimulations during nursing enhance appetitive olfactory memory in neonatal rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mirabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (5), pp.405-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjp014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2009.07.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02659774v1</w:t>
+                <w:t xml:space="preserve">hal-02662526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-oral and perioral stimulations during nursing enhance appetitive olfactory memory in neonatal rabbits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Long-term effects of infant learning on adult conditioned odor aversion are determined by the last preweaning experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sevelinges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 34 (5), pp.405-413. </w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51 (5), pp.389-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjp014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/dev.20378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662526v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for tonic immobility duration does not affect the response to novelty in quail</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
+                <w:t xml:space="preserve">Anisomycin infusion in amygdala impairs consolidation of odor aversion memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Richard</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 112 (3-4), pp.297-306. </w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1236, pp.166-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2007.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2008.07.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658555v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisomycin infusion in amygdala impairs consolidation of odor aversion memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Desgranges</w:t>
+                <w:t xml:space="preserve">Selection for tonic immobility duration does not affect the response to novelty in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2008.07.123⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (3-4), pp.297-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2007.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668334v1</w:t>
+                <w:t xml:space="preserve">hal-02658555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement de la mère et du nouveau-né chez les mammifères : mécanismes d’activation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poindron</w:t>
+                <w:t xml:space="preserve">Experience-dependent cell survival in the maternal rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Akbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diptendu Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Fleming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 121 (5), pp.1001-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0735-7044.121.5.1001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02661240v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche du bien-être animal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Burgat</w:t>
+                <w:t xml:space="preserve">Social recognition memory requires protein synthesis after reactivation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Mouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 121 (1), pp.148-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0735-7044.121.1.148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657856v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social recognition memory requires protein synthesis after reactivation.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportement de la mère et du nouveau-né chez les mammifères : mécanismes d’activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (5), pp.393-408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/0735-7044.121.1.148⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02284755v1</w:t>
+                <w:t xml:space="preserve">hal-02661240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience-dependent cell survival in the maternal rat brain</w:t>
+                <w:t xml:space="preserve">La recherche du bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.M. Akbari</w:t>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diptendu Chatterjee</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Burgat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, pp.12-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657233v1</w:t>
+                <w:t xml:space="preserve">hal-02657856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recherches sur le bien-être animal : buts, méthodologie et finalité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+                <w:t xml:space="preserve">Inactivation of the medial preoptic area or the bed nucleus of the stria terminalis differentially disrupts maternal behavior in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (4), pp.461-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2007.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02656835v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inactivation of the medial preoptic area or the bed nucleus of the stria terminalis differentially disrupts maternal behavior in sheep</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+                <w:t xml:space="preserve">Les recherches sur le bien-être animal : buts, méthodologie et finalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.3-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02663015v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal responsiveness and maternal selectivity in domestic sheep and goats: the two facets of maternal attachment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 49 (1), pp.54-70. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dev.20192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the mother in the development of flavored-food preference in lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 49 (1), pp.98-106. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dev.20197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forebrain structures specifically activated by conditioned taste aversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 120 (4), pp.952-962. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/0735-7044.120.4.952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of brain networks involved in consolidation of lamb recognition memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 133, pp.359-369. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2005.02.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estradiol receptor-ALPHA expression in hypothalamic and limbic regions of ewes is influenced by physiological state and maternal experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hormones and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 48, pp.34-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2005.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological responses of nucleus tractus solitarius neurons to CCK and gastric distension in newborn lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guevara-Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (2), pp.391-406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10571-005-3066-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coordination des recherches françaises en matière de bien-être animal: organisation et activités du réseau AGRI bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Larrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Dantzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 158 (3), pp.239-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory regulation of maternal behavior in mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hormones and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 46 (3), pp.284-302. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2004.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical and medial amygdala are both involved in the formation of olfactory offspring memory in sheep</w:t>
+                <w:t xml:space="preserve">Mapping the Neural Substrates Involved in Maternal Responsiveness and Lamb Olfactory Memory in Parturient Ewes Using Fos Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 118 (6), pp.1274-1284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0735-7044.118.6.1274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2004.03812.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02675979v1</w:t>
+                <w:t xml:space="preserve">hal-02676536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer between views of conspecific faces at different ages or in different orientations by sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12201,1296 +12175,1312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Neural Substrates Involved in Maternal Responsiveness and Lamb Olfactory Memory in Parturient Ewes Using Fos Imaging</w:t>
+                <w:t xml:space="preserve">Cortical and medial amygdala are both involved in the formation of olfactory offspring memory in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 118 (6), pp.1274-1284. </w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20, pp.3433-3441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/0735-7044.118.6.1274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2004.03812.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676536v1</w:t>
+                <w:t xml:space="preserve">hal-02675979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of central muscarinic receptors in social and nonsocial learning in sheep</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complete maternal deprivation affects social, but not spatial, learning in adult rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.G. Galef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Madden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Fleming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacology Biochemistry and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 74, pp.969-975</w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 43, pp.177-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675843v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete maternal deprivation affects social, but not spatial, learning in adult rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement of central muscarinic receptors in social and nonsocial learning in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.S. Fleming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 43, pp.177-191</w:t>
+              <w:t xml:space="preserve">Pharmacology Biochemistry and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 74, pp.969-975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680448v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal experience influences the establishment of visual/auditory, but not olfactory recognition of the newborn lamb by ewes at parturition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 43, pp.167-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the effects of two methods of main olfactory system impairment on olfactory discrimination and selective nursing of lambs by ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Serafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Terrazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neurobiologiae Experimentalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 63, p:48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural networks involved in acquisition and consolidation of the lamb odour by parturient ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jouaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Vénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neurobiologiae Experimentalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 63, p:88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical and medial nuclei of the amygdala are both involved in lamb odour memory formation by parturient mothers in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jouaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neurobiologiae Experimentalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 63, p:69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty-four-hour-old lambs rely more on maternal behavior than on the learning of individual characteristics to discriminate between their own and an alien mother</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neurobiological mechanisms involved in recognition of olfactory signature of the young in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 40, pp.408-418</w:t>
+              <w:t xml:space="preserve">Journal de la Société de Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 196 (1), pp.77-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673518v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurobiological mechanisms involved in recognition of olfactory signature of the young in sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Twenty-four-hour-old lambs rely more on maternal behavior than on the learning of individual characteristics to discriminate between their own and an alien mother</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Terrazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Serafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société de Biologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 196 (1), pp.77-83</w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 40, pp.408-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672480v1</w:t>
+                <w:t xml:space="preserve">hal-02673518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural, growth and immune consequences of early weaning in one-week-old Large-White piglets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Orgeur</w:t>
+                <w:t xml:space="preserve">Distribution and co-localization of choline acetyltransferase and P75 neurotrophin receptors in the sheep basal forebrain : implications for the use of a specific cholinergic immunotoxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hay</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 104 (2), pp.419-439</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900375v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive immunolesions of basal forebrain cholinergic system impair offspring recognition in sheep</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+                <w:t xml:space="preserve">Behavioural, growth and immune consequences of early weaning in one-week-old Large-White piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gervais</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Le Dividich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 106 (1), pp.103-115</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 41, pp.321-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673013v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive immunolesions of basal forebrain cholinergic system impair offspring recognition in sheep</w:t>
               </w:r>
@@ -13502,6507 +13492,6529 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 106 (1), pp.103-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0306-4522(01)00265-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural, growth and immune consequences of early weaning in one-week-old Large-White piglets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extensive immunolesions of basal forebrain cholinergic system impair offspring recognition in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 41, pp.321-332</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 106 (1), pp.103-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675179v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and co-localization of choline acetyltransferase and P75 neurotrophin receptors in the sheep basal forebrain : implications for the use of a specific cholinergic immunotoxin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Tillet</w:t>
+                <w:t xml:space="preserve">Neuroendocrine consequences of very early weaning in swine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Dividich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 104 (2), pp.419-439</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 72, pp.263-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674705v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroendocrine consequences of very early weaning in swine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
+                <w:t xml:space="preserve">Behavioural, growth and immune consequences of early weaning in one-week-old Large-White piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Le Dividich</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Concordet</w:t>
+                <w:t xml:space="preserve">J. Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 41 (4), pp.321-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2001134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673596v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of mother-young interactions in the survival of offspring in domectic mammals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Learning of olfactory cues is not necessary for early lamb recognition by the mother</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Terrazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 5, pp.153-163</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 69, pp.405-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692935v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning of olfactory cues is not necessary for early lamb recognition by the mother</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Role of mother-young interactions in the survival of offspring in domectic mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.H. Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 69, pp.405-412</w:t>
+              <w:t xml:space="preserve">Reviews of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 5, pp.153-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698556v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postacquisition scopolamine treatments reveal the time course for the formation of lamb odor recognition memory in parturient ewes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of seven methods for measuring methane flux at a municipal solid waste landfill site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tregoures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beneïto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Gonze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Sabroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 113 (1), pp.136-142</w:t>
+              <w:t xml:space="preserve">Waste Management and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 17, pp.453-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697111v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychobiological consequences of two different weaning methods in sheep</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Do ewes recognize their lambs within the first day pospartum without the help of olfactory cues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Terrazas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Schaal</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Serafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 39 (2), pp.231-244</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 47, pp.19-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686279v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of seven methods for measuring methane flux at a municipal solid waste landfill site</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Berne</w:t>
+                <w:t xml:space="preserve">Psychobiological consequences of two different weaning methods in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Gonze</w:t>
+                <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Sabroux</w:t>
+                <w:t xml:space="preserve">Murielle Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 17, pp.453-458</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39 (2), pp.231-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697082v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do ewes recognize their lambs within the first day pospartum without the help of olfactory cues?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Afferents to the rostral olfactory bulb in sheep with special emphasis on the cholinergic, noradrenergic and serotonergic connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 47, pp.19-29</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 16, pp.245-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695863v1</w:t>
+                <w:t xml:space="preserve">hal-02684097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afferents to the rostral olfactory bulb in sheep with special emphasis on the cholinergic, noradrenergic and serotonergic connections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Previous maternal experience potentiates the effect of parturition on oxytocin receptor mRNA expression in the paraventricular nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.D. Broad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.B. Keverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 16, pp.245-263</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 11, pp.3725-3737</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684097v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychobiological consequences of two different weaning methods in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 39 (2), pp.231-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00900297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Previous maternal experience potentiates the effect of parturition on oxytocin receptor mRNA expression in the paraventricular nucleus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K.D. Broad</w:t>
+                <w:t xml:space="preserve">Postacquisition scopolamine treatments reveal the time course for the formation of lamb odor recognition memory in parturient ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.P. Durkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 11, pp.3725-3737</w:t>
+              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 113 (1), pp.136-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694486v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences comportementales d'un sevrage ultra-précoce chez le porcelet Large-White</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le déterminisme physiologique et sensoriel du comportement maternel chez les mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 30, pp.383-388</w:t>
+              <w:t xml:space="preserve">Contraception Fertilité Sexualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 26 (10), pp.718-727</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684489v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déterminisme physiologique et sensoriel du comportement maternel chez les mammifères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conséquences comportementales d'un sevrage ultra-précoce chez le porcelet Large-White</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Panthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contraception Fertilité Sexualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 26 (10), pp.718-727</w:t>
+              <w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30, pp.383-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695412v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial weaning in sheep: consequences on behavioural, hormonal and immuno-pathological indicators of welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mavric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Yvore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 58, pp.87-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twin/non-twin discrimination by lambs : an investigation of salient stimulus characteristics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neural control of maternal behaviour and olfactory recognition of offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Kendrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P.C. Dacosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.D. Broad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Ohkura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 134, pp.463-475</w:t>
+              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 44 (4), pp.383-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688084v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scopolamine impairs the ability of parturient ewes to learn to recognise their lambs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Ravel</w:t>
+                <w:t xml:space="preserve">Le rôle de l'odorat dans les relations interindividuelles des animaux d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopharmacology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 28 (181), pp.1045-1052</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02331767v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l'odorat dans les relations interindividuelles des animaux d'élevage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scopolamine impairs the ability of parturient ewes to learn to recognise their lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Schaal</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 28 (181), pp.1045-1052</w:t>
+              <w:t xml:space="preserve">Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 129, pp.85-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698760v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural control of maternal behaviour and olfactory recognition of offspring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle de l'odorat dans les relations interindividuelles des animaux d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 44 (4), pp.383-395</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 10 (5), pp.339-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696033v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scopolamine impairs the ability of parturient ewes to learn to recognise their lambs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cholecystokinin receptors mediate the development of a preference for the mother by newly born lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Goursaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 129, pp.85-90</w:t>
+              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 111, pp.1375-1382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692487v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l'odorat dans les relations interindividuelles des animaux d'élevage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Schaal</w:t>
+                <w:t xml:space="preserve">Scopolamine impairs the ability of parturient ewes to learn to recognise their lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 129 (1), pp.85-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002130050166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693976v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholecystokinin receptors mediate the development of a preference for the mother by newly born lambs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Twin/non-twin discrimination by lambs : an investigation of salient stimulus characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.H. Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.P. Goursaud</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schaal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 111, pp.1375-1382</w:t>
+              <w:t xml:space="preserve">Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 134, pp.463-475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687159v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxytocin and vasopressin release in the olfactory bulb of parturient ewes : changes with maternal experience and effects on acetylcholine, gamma-aminobutyric acid, glutamate and noradrenaline release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Kendrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Goode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guevara-Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.B. Keverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 669, pp.197-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02713847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of the main but not the accessory olfactory system in maternal behavior of primiparous and multiparous ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Piketty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 57 (1), pp.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02710487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naltrexone delays the onset of maternal behavior in primiparous parturient ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dwight Krehbiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Romeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacology Biochemistry and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 52 (4), pp.743-748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02706125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of maternal bonding and its mediation by vaginocervical stimulation in goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Romeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 55 (2), pp.395-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02707125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of the nature of lambs' individual odour signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Romeyer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dwight Krehbiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 31, pp.301-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02708067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of birth and maternal experience on olfactory bulb neurotransmitter release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E.B. Keverne</w:t>
+                <w:t xml:space="preserve">Maternal labelling is not necessary for the establishment of discrimination between kids by recently parturient goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.H. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 56 (3), pp.557-565</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 46, pp.705-712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701800v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal labelling is not necessary for the establishment of discrimination between kids by recently parturient goats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of parturition and maternal experience on noradrenaline and acetylcholine release in the olfactory bulb of sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guevara-Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Hinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Kendrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.B. Keverne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 46, pp.705-712</w:t>
+              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 107 (4), pp.662-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710071v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of parturition and maternal experience on noradrenaline and acetylcholine release in the olfactory bulb of sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of birth and maternal experience on olfactory bulb neurotransmitter release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.B. Keverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guevara-Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Kendrick</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E.B. Keverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 107 (4), pp.662-668</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 56 (3), pp.557-565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704191v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la fibre maternelle vient aux brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Kendrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.B. Keverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 23 (247), pp.1190-1192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02701923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization and Characterization of Vasopressin but Not of Oxytocin-Binding Sites in the Sheep Olfactory Bulb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Tribollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 652 (1), pp.472-473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1749-6632.1992.tb34388.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoradiographic detection of vasopressin binding sites, but not of oxytocin binding sites, in the sheep olfactory bulb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Dreifuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubois-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barberis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 595, pp.154-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02711334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the sensory processing of olfactory signals induced by birth in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Kendrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.B. Keverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 256 (5058), pp.833-836. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.256.5058.833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02703256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracerebral oxytocin is important for the onset of maternal behavior in inexperienced ewes delivered under peridural anesthesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Kendrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.B. Keverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Piketty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 106 (2), pp.427-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02709594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of early post-partum separation on maintenance of maternal responsiveness and selectivity in parturient ewes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individual olfactory signatures as major determinants of early maternal discrimination in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.H. Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">U. Kindermann</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Litterio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poindron</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 31, pp.101-110</w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 24 (3), pp.151-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02712560v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female effect in sheep. II. Role of volatile substances from the sexually receptive female; implication of the sense of smell</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jp Signoret</w:t>
+                <w:t xml:space="preserve">Importance of vaginocervical stimulation for the formation of maternal bonding in primiparous and multiparous parturient ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Kendrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.B. Keverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 31 (1), pp.103-109</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 50, pp.595-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00899394v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual olfactory signatures as major determinants of early maternal discrimination in sheep</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Litterio</w:t>
+                <w:t xml:space="preserve">Female effect in sheep. II. Role of volatile substances from the sexually receptive female; implication of the sense of smell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Schall</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jp Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 24 (3), pp.151-158</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 31 (1), pp.103-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703504v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00899394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of vaginocervical stimulation for the formation of maternal bonding in primiparous and multiparous parturient ewes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K.M. Kendrick</w:t>
+                <w:t xml:space="preserve">Female effect in sheep. II.Role of volatile substances from the sexually receptive female ; implication of the sense of smell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E.B. Keverne</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Orgeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Signoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 50, pp.595-600</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 31, pp.103-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02700507v1</w:t>
+                <w:t xml:space="preserve">hal-02702989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female effect in sheep. II.Role of volatile substances from the sexually receptive female ; implication of the sense of smell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Gonzalez</w:t>
+                <w:t xml:space="preserve">Behaviour of ewes at parturition toward amniotic fluids from sheep, cows and goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Piketty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.P. Signoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 31, pp.103-109</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 32, pp.191-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702989v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of ewes at parturition toward amniotic fluids from sheep, cows and goats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of early post-partum separation on maintenance of maternal responsiveness and selectivity in parturient ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Kindermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Litterio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 32, pp.191-196</w:t>
+              <w:t xml:space="preserve">, 1991, 31, pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02709185v1</w:t>
+                <w:t xml:space="preserve">hal-02712560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of beta Noradrenergic receptors in the olfactory bulb of sheep for recognition of lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Kinderman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Piketty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 104 (3), pp.464-469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02708132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genital, olfactory, and endocrine interactions in the development of material behaviour in the parturient ewe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dwight Krehbiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 13 (1-2), pp.99-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02722250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of amniotic fluids for the establishment of maternal behaviour in experienced and inexperienced ewes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peridural anesthesia disturbs maternal behavior in primiparous and multiparous parturient ewes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dwight Krehbiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poindron</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 35, pp.1188-1192</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 40 (4), pp.463-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02721516v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02727107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peridural anesthesia disturbs maternal behavior in primiparous and multiparous parturient ewes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">The importance of amniotic fluids for the establishment of maternal behaviour in experienced and inexperienced ewes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.J. Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 40 (4), pp.463-472</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 35, pp.1188-1192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02727107v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02721516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of anosmia on LH secretion, ovulation and oestrous behaviour induced by males in the anovular creole goat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId539" w:history="1">
+                <w:t xml:space="preserve">Importance of the first hour post-partum for exclusive maternal bonding in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0378-4320(86)90024-2⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 16 (3), pp.295-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0168-1591(86)90122-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129080v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of the first hour post-partum for exclusive maternal bonding in sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of anosmia on LH secretion, ovulation and oestrous behaviour induced by males in the anovular creole goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Alexander</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thimonier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0168-1591(86)90122-X⟩</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 10 (2), pp.125-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0378-4320(86)90024-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129084v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comportement alimentaire du cabri créole élevé en stabulation libre de la naissance au sevrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 34 (2), pp.181-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:19850204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00888366v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comportement alimentaire du cabri créole élevé en stabulation libre de la naissance au sevrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Zootechnie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 34 (2), pp.181-192</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129072v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00888366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLUENCE OF AMNIOTIC FLUIDS IN THE MANIFESTATION OF MATERNAL-BEHAVIOR IN PARTURIENT EWE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 9 (3), pp.271-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE CREOLE GOAT FROM GUADELOUPE (FRENCH WEST-INDIES) AND ITS ZOOTECHNICAL PERFORMANCES - A MONOGRAPHY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cognié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Xande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 37 (2), pp.225-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaginal stimulation: an important determinant of maternal bonding in sheep</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P Poindron</w:t>
+                <w:t xml:space="preserve">Attraction and repulsion by amniotic fluids and their olfactory control in the ewe around parturition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lindsay</w:t>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1983, 219 (4580), pp.81-83. </w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 31 (5), pp.687-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.6849123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0031-9384(83)80004-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129025v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attraction and repulsion by amniotic fluids and their olfactory control in the ewe around parturition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
+                <w:t xml:space="preserve">Vaginal stimulation: an important determinant of maternal bonding in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Keverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lindsay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0031-9384(83)80004-3⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 219 (4580), pp.81-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.6849123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03129008v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthologie animale : Une Approche biologique du comportement [2ème Édition]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck Supérieur, 2019, 9782807320376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthologie animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck Supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1ère ed., 250 p., 2015, Ouvertures psychologiques, 9782804190927</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Larrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae, 20 (1), 100 p., 2007, Productions Animales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20012,664 +20024,664 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establecimiento de la relación madre-cría en ovinos: determinantes sensoriales y fisiológicos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rodolfo Ungerfeld. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproducción de los animales domésticos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grupo Asis Biomedia, pp.171-175, 2020, 9788418339264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of olfaction in maternal care and offspring survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Olfaction in animal behaviour and welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CABI Publishing, 2017, 978-1-78639-159-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/9781786391599.0102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comportements sexuels et parentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethologie animale : Une approche biologique du comportement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ère ed., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck Supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 247 p., 2015, Ouvertures psychologiques, 978-2-8041-9092-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en place du comportement maternel chez les mammifères : régulations comportementales et physiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reproduction animale et humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 751 p., 2014, Syntheses, 978-2-7592-2208-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apprentissages alimentaires et sociaux régulés par l'olfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Odorat et goût</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 539 p., 2012, Syntheses, 978-2-7592-1770-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammalian parental behavior and neurohormonal determinants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2010, 978-0-08-045396-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des comportements sociaux chez les mammifères domestiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethologie appliquée. Comportements animaux et humains, questions de société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2009, Synthèses (Quae), 978-2-7592-0191-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurobiology of maternal behavior in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20685,1014 +20697,1014 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in the Study of Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38, Elsevier, pp.544, 2008, Advances in the Study of Behavior, 978-0-12-004538-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neurobiology of maternal behavior in mammals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Numan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.S. Fleming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The development of social engagement - Neurobiological perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, 2006, 0-19-516871-2</w:t>
+              <w:t xml:space="preserve">Knobil and Neill's physiology of reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, 2006, 0-12-515401-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814428v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">The neurobiology of maternal behavior in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Fleming</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knobil and Neill's physiology of reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, 2006, 0-12-515401-1</w:t>
+              <w:t xml:space="preserve">The development of social engagement - Neurobiological perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, 2006, 0-19-516871-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815851v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mère et le jeune : échanges comportementaux et régulations physiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reproduction chez les mammifères et l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions Ellipses, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance individuelle entre la mère et son jeune chez les ovins. Indices d'une représentation neurale du congénère d'attachement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eléments d'éthologie cognitive : du déterminisme biologique au fonctionnement cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Science Publications, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological, sensory and experiential factors of parental care in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Kendrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.B. Keverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parental care : evolution, mechanisms, and adaptative significance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, Academic Press, 1996, Advances in the Study of Behavior</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory mediation of mother-infant interactions in selected mammalian species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological perspectives on motivated activities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ablex Publishing Corporation, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02850692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation par l'olfaction de la mise en place de la reproduction des mammiferes domestiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comportement et adaptation des animaux domestiques aux contraintes de l'elevage : bases techniques du bien-etre animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA, 1994, 2-7380-0526-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02851915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of exclusive mother-young bonding in sheep and goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxford reviews of reproductive biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02845966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory bulb plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Mouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Elaagouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosensory Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02849802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological, sensory, and experiential determinants of maternal behavior in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian parenting : biochemical, neurobiological, and behavioral determinants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02849228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21702,4477 +21714,4425 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Jahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la SFR/SaNeC 4226 'Santé Mentale, Neurosciences, Comportement'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFR SaNeC, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
+                <w:t xml:space="preserve">Le changement de couleur de la peau de la face chez la poule est un marqueur d’émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Jahoui</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">52. colloque de la Société Française pour l’Etude du Comportement Animal (SFECA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Physiologie de la reproduction et des comportements (PRC); Institut de Recherche sur la BIologie de l'Insecte (IRBI), May 2023, Tours, France. pp.73-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349878v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement de couleur de la peau de la face chez la poule est un marqueur d’émotions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+                <w:t xml:space="preserve">Pratiquer une recherche éthique et engagée, est-ce possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. colloque de la Société Française pour l’Etude du Comportement Animal (SFECA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Physiologie de la reproduction et des comportements (PRC); Institut de Recherche sur la BIologie de l'Insecte (IRBI), May 2023, Tours, France. pp.73-73</w:t>
+              <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Tours, France. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349805v1</w:t>
+                <w:t xml:space="preserve">hal-04139039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiquer une recherche éthique et engagée, est-ce possible ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pas de bien-être possible pour les animaux élevés dans des conditions intensives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Deiss</w:t>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Tours, France. pp.31</w:t>
+              <w:t xml:space="preserve">5. Journée Interdisciplinaire sur la Condition Animale (JICA 5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139039v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pas de bien-être possible pour les animaux élevés dans des conditions intensives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+                <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée Interdisciplinaire sur la Condition Animale (JICA 5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139258v1</w:t>
+                <w:t xml:space="preserve">hal-04349878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage de la maturation hypophysaire. Impact de l'allaitement artificiel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Becker</w:t>
+                <w:t xml:space="preserve">Le changement de couleur de peau chez la poule : un marqueur d’émotions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Jahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Séminaire du MP-SANBA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752742v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement de couleur de peau chez la poule : un marqueur d’émotions ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Phénotypage de la maturation hypophysaire. Impact de l'allaitement artificiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du MP-SANBA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415276v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'une alimentation lactée enrichie en prébiotique sur le microbiote intestinal et sur le comportement social des agneaux élevés sans leur mère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Brochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bézirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Origins of Health and disease- SF-DOHAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'allaitement artificiel sur la maturation cérébrale</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact d'un lait enrichi en prébiotique sur le comportement social des agneaux élevés sans leur mère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
+                <w:t xml:space="preserve">Odile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brochon Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Darnaudery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la SFR Tours-Poitiers - Neuroimagerie fonctionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">49ème Colloque de la Société Française pour l'Etude du Comportement Animal, SFECA Lille 2019, 11 - 14 juin 2019, Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788990v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'un lait enrichi en prébiotique sur le comportement social des agneaux élevés sans leur mère</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+                <w:t xml:space="preserve">Effect of the prebiotic lactulose on neurogenesis in a sheep model of early-life stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Vitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Darnaudery</w:t>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème Colloque de la Société Française pour l'Etude du Comportement Animal, SFECA Lille 2019, 11 - 14 juin 2019, Lille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">43. Colloque de la société de neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400752v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the prebiotic lactulose on neurogenesis in a sheep model of early-life stress</w:t>
+                <w:t xml:space="preserve">Heat Transfer Measurements in a Water-Cooled Rocket Combustion Chamber Operated with Oxygen/Methane Mixtures at the Mascotte Test Facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Vitiello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+                <w:t xml:space="preserve">Lucien Vingert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Scott Love</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Henry Dorey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Colloque de la société de neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">32nd ISTS &amp; 9th NSAT Joint Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Fukui, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400696v1</w:t>
+                <w:t xml:space="preserve">hal-02345107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Transfer Measurements in a Water-Cooled Rocket Combustion Chamber Operated with Oxygen/Methane Mixtures at the Mascotte Test Facility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grenard</w:t>
+                <w:t xml:space="preserve">Impact de l'allaitement artificiel sur la maturation cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lapouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc-Henry Dorey</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd ISTS &amp; 9th NSAT Joint Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Fukui, Japan</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la SFR Tours-Poitiers - Neuroimagerie fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345107v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allaitement artificiel ovin et enrichissement social : un bénéfice potentiel de la présence de brebis adultes sur la santé et le bien-être du jeune</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le cerveau maternel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'animation en Neurosciences, Le cerveau social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Tours, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738240v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’odorisation périnatale au cumin sur la composition des liquides amniotiques et les préférences olfactives du jeune chez la souris et l’ovin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Badonnel</w:t>
+                <w:t xml:space="preserve">Impact de l'allaitement artificiel sur la maturation neuroendocrinienne évaluée par analyse de texture d'IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, rennes, France</w:t>
+              <w:t xml:space="preserve">Journée Cascimodot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tours, France. pp.1-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787861v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'allaitement artificiel sur la maturation neuroendocrinienne évaluée par analyse de texture d'IRM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barantin</w:t>
+                <w:t xml:space="preserve">Effets de l’odorisation périnatale au cumin sur la composition des liquides amniotiques et les préférences olfactives du jeune chez la souris et l’ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Cascimodot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Tours, France. pp.1-40</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789196v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cerveau maternel</w:t>
+                <w:t xml:space="preserve">Maternité et Neurogenèse Olfactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Corona Garcia-Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation en Neurosciences, Le cerveau social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Tours, France. pp.1</w:t>
+              <w:t xml:space="preserve">Colloque SFECA (Société Française pour l’Etude du Comportement Animal) : les comportements sociaux : de l'individu à la population</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785713v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternité et Neurogenèse Olfactive</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+                <w:t xml:space="preserve">Impact de l'expérience précoce sur le développement cérébral de l'agneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Filipiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFECA (Société Française pour l’Etude du Comportement Animal) : les comportements sociaux : de l'individu à la population</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737560v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'expérience précoce sur le développement cérébral de l'agneau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Allaitement artificiel ovin et enrichissement social : un bénéfice potentiel de la présence de brebis adultes sur la santé et le bien-être du jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjis Kraïmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rudy Delaplace</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787078v1</w:t>
+                <w:t xml:space="preserve">hal-02738240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of early rearing experience on brain development in sheep infant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Filipiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New animal models to understand the brain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sevrage : quelles sont les recommandations issues de la recherche équine ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sress affects instrumental learning based on positive or negative reinforcement in interaction with personality in domestic horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">12. International Equitation Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Jun 2016, Saumur, France. 164 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744323v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal care toward an interspecific hybrid: how genetic differences may affect the establishment of mother-young bonding and their potential insights into conservation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
+                <w:t xml:space="preserve">Relations entre émotivité et stratégies de mémoire spatiale chez la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Mar 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739049v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroendocrine control of maternal behavior in non-human and human mammals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le sevrage : quelles sont les recommandations issues de la recherche équine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice F. Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59. Journées Internationales d’Endocrinologie Clinique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">42. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743833v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre émotivité et stratégies de mémoire spatiale chez la caille japonaise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flore Lormant</w:t>
+                <w:t xml:space="preserve">Maternal care toward an interspecific hybrid: how genetic differences may affect the establishment of mother-young bonding and their potential insights into conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uriel Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor de Beaupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Rehling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Mar 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744271v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sress affects instrumental learning based on positive or negative reinforcement in interaction with personality in domestic horses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuroendocrine control of maternal behavior in non-human and human mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Equitation Science Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">59. Journées Internationales d’Endocrinologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Endocrinologie (SFE). FRA., Jun 2016, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2016.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743254v1</w:t>
+                <w:t xml:space="preserve">hal-02743833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle valence ont les caresses dans l'expression d'une relation d'affinité entre l'agneau et son soigneur ? Etude comportementale et neurobiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Mar 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'instinct maternel, ce que nous disent les animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Jeudis du Muséum "Naître et grandir"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muséum National d’Histoire Naturelle (MNHN). Toulouse, FRA., Mar 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality influences cognitive capacities in horses: synthesis of a series of experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Expérience olfactive in ovo et comportement alimentaire chez l’oiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Equitation Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Aug 2014, Tjele, Denmark. 130 p</w:t>
+              <w:t xml:space="preserve">10. Journées d’Animation Scientifique AROMAGRI, Comportement Alimentaire et Sens Chimiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aromagri. Dijon, FRA., Nov 2014, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740104v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience olfactive in ovo et comportement alimentaire chez l’oiseau</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
+                <w:t xml:space="preserve">Effects of prenatal stress and post-weaning enrichment on spatial learning performances in lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées d’Animation Scientifique AROMAGRI, Comportement Alimentaire et Sens Chimiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aromagri. Dijon, FRA., Nov 2014, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">48. Congress of the International Society for Applied Ethology (ISAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vitoria-Gasteiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793536v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of prenatal stress and post-weaning enrichment on spatial learning performances in lambs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
+                <w:t xml:space="preserve">Enrichir l’environnement des chevaux permet d’améliorer leur bien-être, diminuer leur émotivité et améliorer leurs performances d’apprentissage tout en favorisant la sécurité des manipulateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Congress of the International Society for Applied Ethology (ISAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vitoria-Gasteiz, Spain</w:t>
+              <w:t xml:space="preserve">Equi-meeting Infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Oct 2014, Le Lion d'Angers, France. 144 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603410v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La personnalité influence les capacités cognitives : synthèse d'une série d'expérimentations chez les chevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Jul 2014, Nanterre, France. 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichir l’environnement des chevaux permet d’améliorer leur bien-être, diminuer leur émotivité et améliorer leurs performances d’apprentissage tout en favorisant la sécurité des manipulateurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Personality influences cognitive capacities in horses: synthesis of a series of experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equi-meeting Infrastructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Oct 2014, Le Lion d'Angers, France. 144 p</w:t>
+              <w:t xml:space="preserve">10. International Equitation Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Aug 2014, Tjele, Denmark. 130 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742892v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences d'un stress durant la gestation des brebis sur le comportement de leurs agneaux et effets d'un enrichissement des conditions d'élevage post-sevrage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mallet</w:t>
+                <w:t xml:space="preserve">Horses living in an enriched environment have better welfare and stronger relationships with humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2013, Nantes, France. 660 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749693v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affinité pour l’Homme et attachement à la mère chez les ovins : similarités révélées par une approche comparative multidisciplinaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence du tempérament sur les performances d'apprentissage et de mémoire du cheval : bilan de trois années de travail de thèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">39. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Le Pin au Haras, FRA. Institut National de la Recherche Agronomique (INRA)., Feb 2013, Paris, France. 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210702v1</w:t>
+                <w:t xml:space="preserve">hal-02749500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérience négative dans le jeune âge modifie la sensibilité émotionnelle de l’animal, ses capacités cognitives et ses compétences sociales</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tempérament et stress : 2 facteurs clés influençant les performances d'apprentissage et de mémoire chez le cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'Information d'Actualités en Ethologie Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Saumur, FRA., Mar 2013, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173647v1</w:t>
+                <w:t xml:space="preserve">hal-02749100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempérament et stress : 2 facteurs clés influençant les performances d'apprentissage et de mémoire chez le cheval</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le comportement animal : une composante de la productivité ? Un éclairage sur la réactivité sociale des ovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Information d'Actualités en Ethologie Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Saumur, FRA., Mar 2013, Saumur, France</w:t>
+              <w:t xml:space="preserve">Groupe Filières Ovines et Caprines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749100v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comportement animal : une composante de la productivité ? Un éclairage sur la réactivité sociale des ovins</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Affinité pour l’Homme et attachement à la mère chez les ovins : similarités révélées par une approche comparative multidisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Filières Ovines et Caprines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605616v1</w:t>
+                <w:t xml:space="preserve">hal-01210702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du tempérament sur les performances d'apprentissage et de mémoire du cheval : bilan de trois années de travail de thèse</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une expérience négative dans le jeune âge modifie la sensibilité émotionnelle de l’animal, ses capacités cognitives et ses compétences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Le Pin au Haras, FRA. Institut National de la Recherche Agronomique (INRA)., Feb 2013, Paris, France. 56 p</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749500v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horses living in an enriched environment have better welfare and stronger relationships with humans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les mécanismes neurobiologiques et neuroendocriniens du comportement maternel chez les ovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2013, Nantes, France. 660 p</w:t>
+              <w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Neuroendocrinologie. FRA., Sep 2013, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745671v1</w:t>
+                <w:t xml:space="preserve">hal-02745127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticité du cerveau maternel</w:t>
               </w:r>
@@ -26221,411 +26181,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mécanismes neurobiologiques et neuroendocriniens du comportement maternel chez les ovins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation génomique du stress chez le cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Neuroendocrinologie. FRA., Sep 2013, Fès, Maroc</w:t>
+              <w:t xml:space="preserve">39. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Le Pin au Haras, FRA. Institut National de la Recherche Agronomique (INRA)., Feb 2013, Paris, France. 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745127v1</w:t>
+                <w:t xml:space="preserve">hal-02749570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation génomique du stress chez le cheval</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Neveux</w:t>
+                <w:t xml:space="preserve">La neurogénèse adulte chez les ovins : caractérisation et régulation par le comportement maternel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïna Brus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Le Pin au Haras, FRA. Institut National de la Recherche Agronomique (INRA)., Feb 2013, Paris, France. 56 p</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 20 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749570v1</w:t>
+                <w:t xml:space="preserve">hal-02807967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La neurogénèse adulte chez les ovins : caractérisation et régulation par le comportement maternel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Keller</w:t>
+                <w:t xml:space="preserve">Stress during pregnancy affect maternal behaviour specifically in passive stress-responsive ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 20 diapositives</w:t>
+              <w:t xml:space="preserve">47. Congress of the International Society for Applied Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Applied Ethology (ISAE). INT., Jun 2013, Florianopolis, Brazil. pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807967v1</w:t>
+                <w:t xml:space="preserve">hal-02746062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet EmoFarm : une approche expérimentale de la relation entre émotions et bien-être.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du réseau AgriBEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Ivry, France. 1 p</w:t>
@@ -26648,3793 +26647,3806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress during pregnancy affect maternal behaviour specifically in passive stress-responsive ewes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Conséquences d'un stress durant la gestation des brebis sur le comportement de leurs agneaux et effets d'un enrichissement des conditions d'élevage post-sevrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Congress of the International Society for Applied Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Applied Ethology (ISAE). INT., Jun 2013, Florianopolis, Brazil. pp.86</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746062v1</w:t>
+                <w:t xml:space="preserve">hal-02749693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male sexual behavior disruption by adult exposure to bisphenol A phenocopies neural inactivation of the androgen receptor in mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Picot</w:t>
+                <w:t xml:space="preserve">Votre cheval sollicite sa mémoire de travail à chaque instant lors de son travail : Quel est l'impact du stress et de son tempérament sur ce mécanisme cognitif essentiel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Naulé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mariangela Martini</w:t>
+                <w:t xml:space="preserve">Lucie Legoubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Colloque de la Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Neuroendocrinologie. Marseille, FRA., Sep 2012, Banyuls sur mer, France</w:t>
+              <w:t xml:space="preserve">38. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Labo/service de l'auteur, Le Pin, FRA., Mar 2012, Paris, France. 232 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748229v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Votre cheval sollicite sa mémoire de travail à chaque instant lors de son travail : Quel est l'impact du stress et de son tempérament sur ce mécanisme cognitif essentiel ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Horses under an enrichement program showed better welfare, strongler relationships with humans and less fear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Labo/service de l'auteur, Le Pin, FRA., Mar 2012, Paris, France. 232 p</w:t>
+              <w:t xml:space="preserve">1. International Symposium of Veterinary Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Européenne d'Ethologie Vétérinaire des animaux Domestiques. Paris, FRA., Sep 2011, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745140v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horses under an enrichement program showed better welfare, strongler relationships with humans and less fear</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasticity of the maternal brain: a case for the olfactory bulb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Symposium of Veterinary Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Européenne d'Ethologie Vétérinaire des animaux Domestiques. Paris, FRA., Sep 2011, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">16. Annual Meeting of the Society for Behavioral Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Behavioral Neuroendocrinology (SBN). USA., Jun 2012, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747586v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of the maternal brain: a case for the olfactory bulb</w:t>
+                <w:t xml:space="preserve">L'attachement mère-jeune : une forme de mémoire sous contraintes physiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Annual Meeting of the Society for Behavioral Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Behavioral Neuroendocrinology (SBN). USA., Jun 2012, Madison, United States</w:t>
+              <w:t xml:space="preserve">Colloque GDR 2902 NeuroMem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Etudes Scientifiques de Cargèse. Cargèse, FRA., Mar 2012, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745011v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'attachement mère-jeune : une forme de mémoire sous contraintes physiologiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Male sexual behavior disruption by adult exposure to bisphenol A phenocopies neural inactivation of the androgen receptor in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Naulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Raskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GDR 2902 NeuroMem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'Etudes Scientifiques de Cargèse. Cargèse, FRA., Mar 2012, Cargèse, France</w:t>
+              <w:t xml:space="preserve">38. Colloque de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Neuroendocrinologie. Marseille, FRA., Sep 2012, Banyuls sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803578v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early mother-young interactions and the development of mutual bonding in sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
+                <w:t xml:space="preserve">Acquisition, mémorisation à long terme et extinction de tâches d'apprentissage chez le cheval : quel rôle joue le tempérament ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. World Congress on Women's Mental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Woman's Mental Health. Labo/service de l'auteur, Potomac, USA., 2011, Madrid, Spain. 1 p</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802157v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parturition et les interactions avec le jeune diminuent la neurogénèse olfactive adulte</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Keller</w:t>
+                <w:t xml:space="preserve">Perception positive du soigneur par l'animal : Approche comportementale et physiologique comparée entre l'agneau et le porcelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747172v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suckling, oxytocin and the developments of attachment behaviour in infants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">La relation mère jeune chez les races ovines prolifiques : comparaison entre la race D'man et la race Romanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chniter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Khorchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd congress of the European Brain and Behaviour Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Séville (SP), Spain. pp.D-10-5</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841083v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience olfactive des embryons influence le comportement alimentaire des jeunes poulets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Le tempérament influence différemment les performances mnésiques du cheval en fonction du type et des phases d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Holtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">37. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744425v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium: Odor-based social behavior in mammals: signals, brain and behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.F. Cloutier</w:t>
+                <w:t xml:space="preserve">Relation hétérospécifique soigneur-agneau : la caresse une nécessité pour apaiser un jeune animal stressé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Annual Meeting of the Association for Chemoreception Sciences (AChemS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, St. Pete Beach, United States</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748075v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichir l'environnement des chevaux permet de diminuer le mal-être, de diminuer leur émotivité et d'augmenter la sécurité des manipulateurs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'expérience olfactive des embryons influence le comportement alimentaire des jeunes poulets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749324v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do I feel when you stroke me? Animal/human relationship: behavioral and neuronal studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symposium: Odor-based social behavior in mammals: signals, brain and behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. European Brain and Behaviour Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Brain and Behaviour Society (EBBS). Labo/service de l'auteur, Leiden, NLD., Sep 2011, Séville, Spain</w:t>
+              <w:t xml:space="preserve">33. Annual Meeting of the Association for Chemoreception Sciences (AChemS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, St. Pete Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749495v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une exposition périnatale au Bisphénol-A modifie l'expression du comportement de soins aux jeunes chez la souris mâle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mariangela Martini</w:t>
+                <w:t xml:space="preserve">How do I feel when you stroke me? Animal/human relationship: behavioral and neuronal studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">43. European Brain and Behaviour Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Brain and Behaviour Society (EBBS). Labo/service de l'auteur, Leiden, NLD., Sep 2011, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746362v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tempérament influence différemment les performances mnésiques du cheval en fonction du type et des phases d'apprentissage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Enrichir l'environnement des chevaux permet de diminuer le mal-être, de diminuer leur émotivité et d'augmenter la sécurité des manipulateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Holtz</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749897v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation hétérospécifique soigneur-agneau : la caresse une nécessité pour apaiser un jeune animal stressé ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+                <w:t xml:space="preserve">Une exposition périnatale au Bisphénol-A modifie l'expression du comportement de soins aux jeunes chez la souris mâle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Naulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749641v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation mère jeune chez les races ovines prolifiques : comparaison entre la race D'man et la race Romanov</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Khorchani</w:t>
+                <w:t xml:space="preserve">Suckling, oxytocin and the development of attachment behaviour in infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">43. Annual Meeting of the European Brain &amp; Behavior Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Brain and Behaviour Society. Labo/service de l'auteur, Leiden., Sep 2011, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750136v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception positive du soigneur par l'animal : Approche comportementale et physiologique comparée entre l'agneau et le porcelet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Tallet</w:t>
+                <w:t xml:space="preserve">Performances de mémoire de travail chez le cheval : influence du stress et du tempérament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Legoubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">Rencontre Annuelle du GDR d'Ethologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Labo/service de l'auteur, Montpellier, FRA., Sep 2011, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748942v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition, mémorisation à long terme et extinction de tâches d'apprentissage chez le cheval : quel rôle joue le tempérament ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Individual trait for emotionality operates as a switch between memory systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">10. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745935v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suckling, oxytocin and the development of attachment behaviour in infants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+                <w:t xml:space="preserve">Enrichir l'environnement des chevaux permet d'améliorer leur bien-être, de diminuer leur émotivité et d'augmenter la sécurité des manipulateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Annual Meeting of the European Brain &amp; Behavior Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Brain and Behaviour Society. Labo/service de l'auteur, Leiden., Sep 2011, Seville, Spain</w:t>
+              <w:t xml:space="preserve">37. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749440v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances de mémoire de travail chez le cheval : influence du stress et du tempérament</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olfaction regulation of maternal behavior in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Annuelle du GDR d'Ethologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Labo/service de l'auteur, Montpellier, FRA., Sep 2011, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">33. Annual Meeting of the Association for Chemoreception Sciences (AChemS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, St. Pete Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805568v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual trait for emotionality operates as a switch between memory systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+                <w:t xml:space="preserve">Suckling, oxytocin and the developments of attachment behaviour in infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Marseille, France. 1 p</w:t>
+              <w:t xml:space="preserve">43rd congress of the European Brain and Behaviour Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Séville (SP), Spain. pp.D-10-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804930v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfaction regulation of maternal behavior in sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early mother-young interactions and the development of mutual bonding in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Annual Meeting of the Association for Chemoreception Sciences (AChemS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, St. Pete Beach, United States</w:t>
+              <w:t xml:space="preserve">4. World Congress on Women's Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Woman's Mental Health. Labo/service de l'auteur, Potomac, USA., 2011, Madrid, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749862v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichir l'environnement des chevaux permet d'améliorer leur bien-être, de diminuer leur émotivité et d'augmenter la sécurité des manipulateurs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+                <w:t xml:space="preserve">La parturition et les interactions avec le jeune diminuent la neurogénèse olfactive adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïna Brus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jouaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750426v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain mechanisms of maternal attachment in sheep: importance of olfaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell proliferation and survival in the medial preoptic area of adult female mice following ovariectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. France-Israel Binational Conference, Neurology &amp; Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Haifa, Israel</w:t>
+              <w:t xml:space="preserve">7. International Congress of Neuroendocrinology - A Satellite Symposium "Plasticity of Neuroendocrine Systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756440v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de onze jours de mise en box individuel sur les performances d'apprentissage et la réactivité des yearlings</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brain mechanisms of maternal attachment in sheep: importance of olfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">3. France-Israel Binational Conference, Neurology &amp; Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Haifa, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757697v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of neurogenesis in the sheep brain around parturition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de onze jours de mise en box individuel sur les performances d'apprentissage et la réactivité des yearlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Coorevits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Congress of Neuroendocrinology - A Satellite Symposium "Plasticity of Neuroendocrine Systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">36. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752930v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased cellular proliferation in the subventricular zone of female mice following sexual experience</w:t>
+                <w:t xml:space="preserve">Amniotic fluid is important for the maintenance of maternal responsiveness and the establishment of maternal selectivity in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Bakker</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Otal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adult Neurogenesis Conference: Structure &amp; Function</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26. Annual Meeting of the International Society of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110001126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820998v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amniotic fluid is important for the maintenance of maternal responsiveness and the establishment of maternal selectivity in sheep</w:t>
+                <w:t xml:space="preserve">Increased cellular proliferation in the subventricular zone of female mice following sexual experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Otal</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Annual Meeting of the International Society of Chemical Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Adult Neurogenesis Conference: Structure &amp; Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Frauenchiemsee, United Kingdom. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754880v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell proliferation and survival in the medial preoptic area of adult female mice following ovariectomy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Characterization of neurogenesis in the sheep brain around parturition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïna Brus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jouaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Congress of Neuroendocrinology - A Satellite Symposium "Plasticity of Neuroendocrine Systems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757192v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of neurogenesis in the sheep brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïna Brus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jouaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Behavioural Pharmacology Workshop on Drugs, Psychiatric Disorders and Neurogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural proliferation in the olfactory system and the hippocampus is down-regulated by parturition and interactions with the young in sheep mother</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïna Brus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of the Parental Brain: Neurobiology, Behaviour and the Next Generation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la parturition et de l’apprentissage de l’odeur du jeune sur la neurogenèse olfactive adulte chez la brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïna Brus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Annuel de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plasticity of the maternal brain: a study of olfactory neurogenesis at parturition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïna Brus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30449,2393 +30461,2406 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adult Neurogenesis Conference: Structure anf Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Frauenchiemsee, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium 3A. Neural bases of olfactory emotional learning: from learned fear to maternal love</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adult olfactory neurogenesis is influenced by parturition and by olfactory learning of offspring characteristics in ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïna Brus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jouaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Annual General Meeting of the European Brain and Behaviour Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rhodes, Greece. p:22</w:t>
+              <w:t xml:space="preserve">9. Colloque des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818275v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult olfactory neurogenesis is influenced by parturition and by olfactory learning of offspring characteristics in ewe</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olfactory regulation of maternal love in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. European Brain and Behaviour Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rhodes, Greece. n.p</w:t>
+              <w:t xml:space="preserve">41. Annual General Meeting of the European Brain and Behaviour Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rhodes, Greece. p:19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814204v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal visceral events and brain mechanisms involved in the development of mother young bonding in sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
+                <w:t xml:space="preserve">Adult olfactory neurogenesis is influenced by parturition and by olfactory learning of offspring characteristics in ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïna Brus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. International Ethological Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41. European Brain and Behaviour Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rhodes, Greece. n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2007.03.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02754803v1</w:t>
+                <w:t xml:space="preserve">hal-02814204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory regulation of maternal love in sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perinatal visceral events and brain mechanisms involved in the development of mother young bonding in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Annual General Meeting of the European Brain and Behaviour Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31. International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2007.03.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813162v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult olfactory neurogenesis is influenced by parturition and by olfactory learning of offspring characteristics in ewe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Sexual behavior enhances cell proliferation in the subventricular zone of female mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">31. International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751512v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual behavior enhances cell proliferation in the subventricular zone of female mice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Bakker</w:t>
+                <w:t xml:space="preserve">Symposium 20. A comparative approach to the neurobehavioral assessment of maternal care and mother-young attachment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755594v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium 20. A comparative approach to the neurobehavioral assessment of maternal care and mother-young attachment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
+                <w:t xml:space="preserve">Symposium 3A. Neural bases of olfactory emotional learning: from learned fear to maternal love</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Mouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">41. Annual General Meeting of the European Brain and Behaviour Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rhodes, Greece. p:22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750507v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of social familiarity in ewes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Keller</w:t>
+                <w:t xml:space="preserve">La tétée et ses effets postprandiaux améliorent la rétention mnésique chez le lapereau nouveau-né</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mirabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Annual Meeting of the Society for Behavioral Neuroendocrinology (SBN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">5. journées du GDR d'Ethologie. International Worshop Behaviour-Cognition-Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753012v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tétée et ses effets postprandiaux améliorent la rétention mnésique chez le lapereau nouveau-né</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Mirabito</w:t>
+                <w:t xml:space="preserve">Development of social familiarity in ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. journées du GDR d'Ethologie. International Worshop Behaviour-Cognition-Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">12. Annual Meeting of the Society for Behavioral Neuroendocrinology (SBN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752611v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of social familiarity in ewes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Keller</w:t>
+                <w:t xml:space="preserve">Low social motivation favours social bonding in young Japanese quail (Coturnix japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées du GDR d'Ethologie. International Workshop Behaviour-Cognition-Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753228v1</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'odorisation des mamelles maternelles sur les apprentissages et comportements alimentaires olfactifs à l'âge adulte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Sevelinges</w:t>
+                <w:t xml:space="preserve">Development of social familiarity in ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées du GDR d'Ethologie. International Workshop Behaviour-Cognition-Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753906v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low social motivation favours social bonding in young Japanese quail (Coturnix japonica)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Schweitzer</w:t>
+                <w:t xml:space="preserve">Effets de l'odorisation des mamelles maternelles sur les apprentissages et comportements alimentaires olfactifs à l'âge adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sevelinges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées du GDR d'Ethologie. International Workshop Behaviour-Cognition-Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750593v1</w:t>
+                <w:t xml:space="preserve">hal-02753906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory regulation and neuroendocrine mechanisms involved in the onset of maternal behavior in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Annual Meeting of the Society for Behavioral Neuroendocrinology (SBN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirement of protein synthesis in basolateral amygdala for conditioned odor aversion memory formation in the rat</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal attachment in sheep: from behavior to brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montpellier, France. p:129</w:t>
+              <w:t xml:space="preserve">Symposium on Integrative Biology of Reproductive and Social behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Saint Rémy lès Chevreuses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815889v1</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences de l'isolement social sur l'axe corticotrope chez la brebis adulte</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Ciofi</w:t>
+                <w:t xml:space="preserve">Subdivisions of the arcopallium are differentially involved in the control of fear behaviour in the japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Colloque de la Société de Neuroendocrinologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39. Annual Meeting of the European Brain and Behaviour Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Trieste, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2007/23250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753601v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication différentielle de sous-régions de l'arcopallium dans l'expression des comportements de peur chez la caille japonaise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
+                <w:t xml:space="preserve">Conséquences de l'isolement social sur l'axe corticotrope chez la brebis adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ciofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Colloque de la Société Française pour l'Etude du Comportement Animal : Le social dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Paris, France. n.p</w:t>
+              <w:t xml:space="preserve">34. Colloque de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821963v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticité de l'apprentissage des caractéristiques odorantes du nid chez le lapereau nouveau-né</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+                <w:t xml:space="preserve">Implication différentielle de sous-régions de l'arcopallium dans l'expression des comportements de peur chez la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
+              <w:t xml:space="preserve">41. Colloque de la Société Française pour l'Etude du Comportement Animal : Le social dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751749v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subdivisions of the arcopallium are differentially involved in the control of fear behaviour in the japanese quail</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
+                <w:t xml:space="preserve">Plasticité de l'apprentissage des caractéristiques odorantes du nid chez le lapereau nouveau-né</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mirabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Richard</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. Annual Meeting of the European Brain and Behaviour Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757188v1</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal attachment in sheep: from behavior to brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perinatal visceral events and brain mechanisms involved in the development of mother-young bonding in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Val-Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Integrative Biology of Reproductive and Social behaviors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Saint Rémy lès Chevreuses, France</w:t>
+              <w:t xml:space="preserve">11. Annual Meeting of the Society for Behavioral Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Pacific Grove, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752227v1</w:t>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal visceral events and brain mechanisms involved in the development of mother-young bonding in sheep</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Val-Laillet</w:t>
+                <w:t xml:space="preserve">Effect of insular and orbitofrontal cortex inactivation on conditioned odor aversion in rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Annual Meeting of the Society for Behavioral Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Pacific Grove, United States</w:t>
+              <w:t xml:space="preserve">8. Colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montpellier, France. p:154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409350v1</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of insular and orbitofrontal cortex inactivation on conditioned odor aversion in rat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Requirement of protein synthesis in basolateral amygdala for conditioned odor aversion memory formation in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, Montpellier, France. p:154</w:t>
+              <w:t xml:space="preserve">, May 2007, Montpellier, France. p:129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819524v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horse's temperament and suitability for riding activity can be predicted from 8 months of age</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Utilisation de la possibilité d'échappement dans une situation de peur chez la caille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Bouissou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. International Congress of the International Society for Applied Ethology (ISAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Lac de Bairon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750830v1</w:t>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for reconsolidation of a natural and non-aversive memory: the case of offspring recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Mouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32873,103 +32898,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential requirements of protein synthesis in insular cortex and basolateral amygdala for aversive taste and odor conditioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IPSEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32988,1085 +33013,1072 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la possibilité d'échappement dans une situation de peur chez la caille</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
+                <w:t xml:space="preserve">Implication différentielle du cortex insulaire et de l'amygdale basolatérale dans la mémorisation des aversions olfactive et gustative conditionnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Lac de Bairon, France</w:t>
+              <w:t xml:space="preserve">Colloque du réseau AROMAGRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Versailles, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752111v1</w:t>
+                <w:t xml:space="preserve">hal-02821838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication différentielle du cortex insulaire et de l'amygdale basolatérale dans la mémorisation des aversions olfactive et gustative conditionnées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadine Ravel</w:t>
+                <w:t xml:space="preserve">Horse's temperament and suitability for riding activity can be predicted from 8 months of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bouissou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du réseau AROMAGRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Versailles, France. n.p</w:t>
+              <w:t xml:space="preserve">40. International Congress of the International Society for Applied Ethology (ISAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821838v1</w:t>
+                <w:t xml:space="preserve">hal-02750830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural substrates involved in the control of maternal responsiveness and maternal selectivity are different in sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inactivation of the medial preoptic area disrupts the onset of maternal behaviour in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Annual Meeting of the International Society for Developmental Psychobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Washington, United States</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761346v1</w:t>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein synthesis is required for reconsolidation of offspring recognition memory</w:t>
+                <w:t xml:space="preserve">Neural substrates involved in the control of maternal responsiveness and maternal selectivity are different in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Annual Meeting of the Society for Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Washington, United States. n.p</w:t>
+              <w:t xml:space="preserve">38. Annual Meeting of the International Society for Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02832308v1</w:t>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inactivation of the medial preoptic area disrupts the onset of maternal behaviour in sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein synthesis is required for reconsolidation of offspring recognition memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Rennes, France</w:t>
+              <w:t xml:space="preserve">35. Annual Meeting of the Society for Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Washington, United States. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760047v1</w:t>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for reconsolidation of a natural and non-aversive memory: the case of offspring recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress Neurobiology and Modulation of Memory Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Haifa, Israel. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des noyaux cortical et médian de l'amygdale dans les processus d'acquisition de la mémoire olfactive du jeune par la brebis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+                <w:t xml:space="preserve">Le tempérament : définition, approche chez les autres espèces, comment le mesurer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Bouissou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Colloque Annuel de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Caen, France</w:t>
+              <w:t xml:space="preserve">30. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764123v1</w:t>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tempérament : définition, approche chez les autres espèces, comment le mesurer ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Rôle des noyaux cortical et médian de l'amygdale dans les processus d'acquisition de la mémoire olfactive du jeune par la brebis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.F. Bouissou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">36. Colloque Annuel de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759647v1</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of cortical and medial nuclei of the amygdala in olfactory memory for lamb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. ECRO Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Dijon, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de capacités de généralisation des informations visuelles faciales de congénères: existence d'une représentation mentale de l'individu chez les ovins?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. St-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34081,362 +34093,362 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Colloque Annuel de la Société Française pour l'étude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical and medial nuclei of the amygdala are both involved in lamb odour memory formation by parturient mothers in sheep</w:t>
+                <w:t xml:space="preserve">Multisensory maternal recognition of the lamb by the mother in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Annual General Meeting of the European Brain and Behaviour Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Mother and Infant: Perinatal Influences on Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830695v1</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence de capacité de généralisation des informations visuelles faciales de congénères: existence d'une représentation mentale de l'individu chez les ovins?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Cortical and medial nuclei of the amygdala are both involved in lamb odour memory formation by parturient mothers in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jouaneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Cerveau, Cognition et Comportement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Rennes, France. n.p</w:t>
+              <w:t xml:space="preserve">35. Annual General Meeting of the European Brain and Behaviour Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829662v1</w:t>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensory maternal recognition of the lamb by the mother in sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en évidence de capacité de généralisation des informations visuelles faciales de congénères: existence d'une représentation mentale de l'individu chez les ovins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mother and Infant: Perinatal Influences on Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque Cerveau, Cognition et Comportement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Rennes, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759096v1</w:t>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colostrum and development of mother preference in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -34445,1214 +34457,1214 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mother and Infant: Perinatal influences on Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural networks involved in acquisition and consolidation of the lamb odour by parturient ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jouaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Vénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Annual General Meeting of the European Brain and Behaviour Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de l'apprentissage des caractéristiques olfactives et visuelles/auditives du nouveau-né par la brebis et effet de l'expérience maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the effects of two methods of main olfactory system impairment on olfactory discrimination and selective nursing of lambs by ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Serafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Terrazas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Annual General Meeting of the European Brain and Behaviour Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural networks involved in acquisition and retention of the odour of the newborn lamb by the ewe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jouaneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Vénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mother and Infant Conference: Perinatal Influences on Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurobiological mechanisms involved in recognition of olfactory signature of the young in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journée Claude Bernard " Perception et mission olfactive"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences comportementales d'un sevrage ultra-précoce chez le porcelet Large-White</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Panthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Journées de la Recherche Porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déterminisme physiologique et sensoriel du comportement maternel chez les mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Journées sur la Fertilité et l'Orthogénie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de deux méthodes de sevrage tardif chez des ovins à viande : conséquences psychobiologiques et parasitologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mavric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Yvore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamb's individual odor signatures : mosaic hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Symposium Chemical Signals in Vertebrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1994, Tubingen University, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological determinism of olfactory attraction for amniotic fluis in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.B. Keverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Piketty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1988, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35662,78 +35674,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does facial skin redness and head feather position vary depending on the affective states of adult domestic hens (Gallus gallus domesticus)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35765,212 +35777,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France. Livre des résumés du 54ème colloque de la Société Française pour l'Etude du Comportement Animal, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peau de la face chez la poule change de couleur en fonction des situations émotionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nouan-le-Fuzelier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Haslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36015,3367 +36027,3367 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS Forum 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France. pp.6263-6263, 2022, Welcome to FENS forum 2022. E-book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The prebiotic lactulose does not affect olfactory neurogenesis in a sheep model of early life stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Vitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS regional meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Belgrade, Serbia. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motherhood and olfactory neurogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parental Brain 2018: Biological and Behavioral Perspectives on Parental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toronto, Canada. , 110 p., 2018, Parental Brain 2018 Final Program</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does emotivity modulate stress effects on memory and brain plasticity in quail?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+                <w:t xml:space="preserve">Effets du stress induit par le sevrage sur les indicateurs biologiques et transcriptomiques su stress chez les équins : Analyse comparative d'un sevrage progressif et d'un sevrage brutal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. , 2017, 35th International Ethological Conference</w:t>
+              <w:t xml:space="preserve">43. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. IFCE - Institut Français du Cheval et de l'Equitation, Journée de la Recherche Equine, 43, 182 p., 2017, Journée de la Recherche Equine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608027v1</w:t>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gentle stroking, facial expression and affiliative relationships between lambs and their human caregiver</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carrère E.</w:t>
+                <w:t xml:space="preserve">Does emotivity modulate stress effects on memory and brain plasticity in quail?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joined meeting 35. International Ethological Conference &amp; 2017 Summer Meeting of the Association for the Study of Animal Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. 2017</w:t>
+              <w:t xml:space="preserve">35. International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. , 2017, 35th International Ethological Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618199v1</w:t>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du stress induit par le sevrage sur les indicateurs biologiques et transcriptomiques su stress chez les équins : Analyse comparative d'un sevrage progressif et d'un sevrage brutal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Gentle stroking, facial expression and affiliative relationships between lambs and their human caregiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrère E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France. IFCE - Institut Français du Cheval et de l'Equitation, Journée de la Recherche Equine, 43, 182 p., 2017, Journée de la Recherche Equine</w:t>
+              <w:t xml:space="preserve">Joined meeting 35. International Ethological Conference &amp; 2017 Summer Meeting of the Association for the Study of Animal Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607656v1</w:t>
+                <w:t xml:space="preserve">hal-03618199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caresses et construction d’une relation d’affinité entre l’agneau et son soigneur : des indices d’expression d’émotions positives chez le jeune animal d’élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Colloque Annuel de la Société Française pour l’Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. , 126 p., 2017, 47ème Colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de référents adultes sur le développement comportemental et l'état sanitaire de l'agneau (&amp;lt;em&amp;gt;Ovis aries&amp;lt;/em&amp;gt;) élevé sans mère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjis Kraïmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Caen, France. 2016, Colloque National de la SFECA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of early rearing experience on brain development in sheep infant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Filipiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Federation of European Neurosciences Societies (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Copenhagen, Denmark. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recruitment of newborn adult neurons in the olfactory bulb in relation to maternal care and recognition of the young in sheep mothers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la SFR Tours-Poitiers - Neuroimagerie fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Tours, France. 2015, Journée Scientifique de la SFR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality influences individual cognitive abilities: overview of a series of experiments on horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Coutureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. European Conference on Behavioural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Prague, République tchèque. , 269 p., 2014, VII European Conference on Behavioural Biology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal stress modifies the dendritic spine density in hippocampus and prefrontal cortex of lambs at birth whereas the genes expression in dendritic morphology and synaptic transmission is not altered</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Depiets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Forum of Neurosciences of the Federation of European Neuroscience Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Milan, Italy. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets positifs de l'enrichissement du milieu chez le poney révélés par une évaluation génomique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Layé</w:t>
+                <w:t xml:space="preserve">Les effets délétères du stress chronique sur la neurogénèse hippocampique dépendent du niveau d’émotivité chez la caille Japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Butruille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Fès, Maroc. 2013, 39ème Colloque de la Société de Neuroendocrinologie</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749873v1</w:t>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences d'un stress prénatal sur le développement neurobiologique de l'agneau nouveau-né</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Biais émotionnels chez l'agneau sevré : le stress prénatal et l'enrichissement postnatal engendrent des effets différents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Dijon, France. , 2013, 43ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750424v1</w:t>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biais émotionnels chez l'agneau sevré : le stress prénatal et l'enrichissement postnatal engendrent des effets différents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Une expérience stressante durant la gestation altère le comportement maternel chez la brebis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Depiets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Dijon, France. , 2013, 43ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745753v1</w:t>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérience stressante durant la gestation altère le comportement maternel chez la brebis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Depiets</w:t>
+                <w:t xml:space="preserve">Interactions with the young decrease olfactory neurogenesis and enhance maturation of neuroblasts in sheep mothers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïna Brus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gheusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. , 2013</w:t>
+              <w:t xml:space="preserve">5. Parental Brain Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Regensburg, Germany. 2013, 5th Parental Brain Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810160v1</w:t>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets délétères du stress chronique sur la neurogénèse hippocampique dépendent du niveau d’émotivité chez la caille Japonaise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Le tempérament influence les performances d'apprentissage et de mémoire chez le cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId808" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809819v1</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions with the young decrease olfactory neurogenesis and enhance maturation of neuroblasts in sheep mothers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liens sociaux et indices de bien être chez les agneaux élevés dès la naissance en l'absence de leur mère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Crétien-Corjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Parental Brain Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Regensburg, Germany. 2013, 5th Parental Brain Conference</w:t>
+              <w:t xml:space="preserve">43. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Dijon, France. , 2013, 43ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747981v1</w:t>
+                <w:t xml:space="preserve">hal-02750329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tempérament influence les performances d'apprentissage et de mémoire chez le cheval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Oxytocin and the development of a preference for the mother in lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
+              <w:t xml:space="preserve">5. Parental Brain Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Regensburg, Germany. 2013, 5th Parental Brain Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809741v1</w:t>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens sociaux et indices de bien être chez les agneaux élevés dès la naissance en l'absence de leur mère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conséquences d'un stress prénatal sur le développement neurobiologique de l'agneau nouveau-né</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Depiets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie M. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Crétien-Corjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Dijon, France. , 2013, 43ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750329v1</w:t>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxytocin and the development of a preference for the mother in lambs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+                <w:t xml:space="preserve">Les effets positifs de l'enrichissement du milieu chez le poney révélés par une évaluation génomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Parental Brain Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Regensburg, Germany. 2013, 5th Parental Brain Conference</w:t>
+              <w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Fès, Maroc. 2013, 39ème Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210551v1</w:t>
+                <w:t xml:space="preserve">hal-02749873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences du tempérament sur l’acquisition, la mémorisation à long terme et l’extinction d’apprentissages instrumentaux chez le cheval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+                <w:t xml:space="preserve">Does repeated exposure to positive events alleviate pessimistic-like judgment in chronic-stressed sheep?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Holtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GDR 2902 NeuroMem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Cargèse, France. 2012</w:t>
+              <w:t xml:space="preserve">46. International Congress of the International Society for Applied Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vienna, Austria. Wageningen Academic Publishers, 201 p., 2012, ISAE 2012 : proceedings of the 46th Congress of the International Society of Applied Ethology, 31 July-4 August 2012, Vienna, Austria : quality of life in designed environments</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807150v1</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perinatal exposure to tolerable daily intake dose of BPA differently affects male and female kisspeptin and GnRH systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Naulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marie-Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animation scientifique du Département AlimH: Séminaire Perturbateurs Endocriniens et Métaboliques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Dijon, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does repeated exposure to positive events alleviate pessimistic-like judgment in chronic-stressed sheep?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+                <w:t xml:space="preserve">Influences du tempérament sur l’acquisition, la mémorisation à long terme et l’extinction d’apprentissages instrumentaux chez le cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Holtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. International Congress of the International Society for Applied Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Vienna, Austria. Wageningen Academic Publishers, 201 p., 2012, ISAE 2012 : proceedings of the 46th Congress of the International Society of Applied Ethology, 31 July-4 August 2012, Vienna, Austria : quality of life in designed environments</w:t>
+              <w:t xml:space="preserve">Colloque GDR 2902 NeuroMem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Cargèse, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190370v1</w:t>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un stress chronique subi avant la puberté stimule la proceptivité et la réceptivité sexuelles des brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-ce qu'une expérience d'enrichissement peut atténuer le pessimisme et les réactions de peur d'agnelles stressées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Etienne, France. , pp.40, 2012, Le comportement animal : questions proximales et évolutives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxytocin modulates the attachment of the newborn lamb to its mother</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.D. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Annual Meeting of the Society for Behavioral Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Querétaro, Mexico. 2011, 15th Annual Meeting of the Society for Behavioral Neuroendocrinology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein synthesis in insular cortex is necessary for aversive taste memory formation but neither for aversive odor nor for appetitive taste memory in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Annual Meeting of the Society for Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Washington, United States. n.p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -39385,216 +39397,216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animaux d’élevage : prendre en compte leurs ressentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Degrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numéro 349</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.68-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte, à travers différents indices, de la biodiversité dans l'aménagement d'une forêt : Etude de cas dans une forêt de l'Utah (Etats Unis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1996, 22p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -39604,113 +39616,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flows instabilities analysis using a reduced dynamic mode decomposition method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034486v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal deprivation and milk replacement affect the integrity of gray and white matter in the developing lamb brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott A. Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -39766,51 +39778,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -39820,161 +39832,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecole technique Ethologie et bien-être en expérimentation animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chalmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lacquement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École thématique. Clermont Ferrand, France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId828" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId831"/>
+      <w:footerReference w:type="default" r:id="rId832"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -40042,51 +40054,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A08878DE"/>
+    <w:nsid w:val="B148F061"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -40273,51 +40285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-levy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5882-5393" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079111963" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214535v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Love" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123277" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106268" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668790v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306601" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839676v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra G&#243;recka-Bruzda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100636" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830179v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bellardie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22869" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03743098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Menant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Ungerfeld" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel P&#233;rez-Clariget" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Freitas-De-Melo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105542" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169613v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S Lonstein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D Charlier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi L Pawluski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2021.113357" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2021.113280" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165131v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.612651" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382810v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hammadi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chniter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Atigui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brahmi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Seddik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100149" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174879v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117776" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez507" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038653v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cornilleau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2020.113166" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937496v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71680-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038594v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Dhaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chniter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammadi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001342" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437641v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie C Perez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112453" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380232v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batailler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornilleau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2019.134520" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088773v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi S Pawluski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Beylard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12716" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380197v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Gelin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Beaupuis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.09.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625308v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Piumatti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavia Palazzo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara La Rosa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Crociara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Parolisi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1781-17.2017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621825v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1708-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623405v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.07.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627588v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fortin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000091" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621765v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.10.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623354v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Coronas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moussu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.02.043" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621758v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.05.018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529466v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Corona Garcia-Cabral" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-016-1272-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594548v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170783" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628123v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00570" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583793v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hammadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Khorchani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Hamouda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10164-017-0521-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595154v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaudin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406210v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2016.05.020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353283v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison S. Fleming" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S. Lonstein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2015.08.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353260v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2015.06.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353288v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Petit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adroaldo Zanella" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.05.025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637134v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Coulon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21320" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NL94CQ6R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129852v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2014.06.018" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194177v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.04.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130493v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve W. Cole" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114384" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130529v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nagnan-Le Meillour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vercoutter-Edouart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2014.00202" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130509v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Coulon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ravel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10253890.2014.969238" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129818v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Brus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00053" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129763v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lee" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2013.07.016" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6T6LVNF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129758v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2013.00135" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129745v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0648-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PRCL7VK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129726v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062324" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129681v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gheusi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lledo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23169" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9ZGHG39-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129789v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.09.026" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ1QW63N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129723v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Olaz&#225;bal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pereira" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Agrati" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferreira" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a S Fleming" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2013.04.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GFQ45ZR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129722v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Olaz&#225;bal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pereira" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Agrati" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Fleming" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2013.04.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHXT6FXQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129569v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ligout" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delagrange" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spedding" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.08.011" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWRVWVQR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129660v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2012.00039" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129649v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2012.06.003" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B43WVJQX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129623v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr101" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129534v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2011.02205.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55B4CECB3337896DD3F9E0F50DC90151FC464C07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129566v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Archer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.04.030" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQR75W9X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129514v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. d'Cunha" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. King" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2010.09.007" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKS1PDS6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129562v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Schweitzer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.11.017" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKSHK464-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129516v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2011.02203.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A0FE5C99770B2B11580535A5346CFE22E9C00EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129479v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2009.12.014" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDQTWBNB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129437v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franceschini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2010.07.006" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHLDK38J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654819v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022558v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schweitzer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.11.023" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39TS5KBT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129452v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20459" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTVLW3CG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129420v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desgranges" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramirez-Amaya" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ricano-Cornejo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010097" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129435v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2010.01820.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8NVF0RB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129439v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001126" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284750v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sevelinges" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mouly" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20378" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TW5V4G3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284751v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2008.11.003" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZLW72QJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665200v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2008.12.017" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQXMJS95-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653933v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Saint-Dizier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Davies" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2009.03.00" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331701v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonnefond" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.06711.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4651BB85D443CCDE2BADF40F803FAD17FC6AFFAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469828v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Chalifour" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Scarpellino" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Back" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Brodin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dev&#232;vre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2008.12.019" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663946v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2008.09.001" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4D4RPRH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659774v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Moussu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.07.003" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMWSZ5M3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662526v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Serra" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirabito" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjp014" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658555v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.09.005" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78SG8KFB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668334v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.07.123" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5R4F2X2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661240v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657856v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Burgat" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284755v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Perrin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verdin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.121.1.148" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657233v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Akbari" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diptendu Chatterjee" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.121.5.1001" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656835v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663015v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Perrin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2007.06.010" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657552v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20192" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657597v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20197" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653595v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferry" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.120.4.952" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673574v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2005.02.027" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670681v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delsol" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caba" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2005.02.007" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674799v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guevara-Guzman" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10571-005-3066-7" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672570v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Larr&#232;re" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dantzer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679410v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2004.02.005" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675979v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03812.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7NNKPXB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671696v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saint-Dizier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2004.08.005" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676536v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.118.6.1274" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675843v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680448v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Melo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Galef" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madden" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677640v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677510v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Serafin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Terrazas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernandez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675341v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jouaneau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard V&#233;nier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675041v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673518v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrazas" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672480v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900375v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgeur" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hay" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morm&#232;de" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salmon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Dividich" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2001134" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673013v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331744v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferreira" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meurisse" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ravel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F L&#233;vy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(01)00265-2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FB786N39-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675179v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salmon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674705v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673596v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692935v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Porter" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698556v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697111v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Durkin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686279v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naciri" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697082v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tregoures" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bene&#239;to" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berne" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gonze" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sabroux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695863v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684097v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thibault" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900297v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orgeur" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694486v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Broad" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Evans" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kimura" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Keverne" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684489v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ch&#233;reau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Panthou" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695412v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696846v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mavric" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yvore" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688084v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331767v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;vy" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Richard" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002130050166" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZHC4L7TK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698760v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Signoret" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696033v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Kendrick" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.C. Dacosta" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ohkura" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guevara" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692487v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693976v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687159v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Goursaud" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713847v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Goode" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710487v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piketty" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706125v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwight Krehbiel" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romeyer" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707125v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Porter" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708067v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701800v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710071v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704191v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Hinton" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701923v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129105v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Tribollet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1992.tb34388.x" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN8T08BS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711334v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Dreifuss" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berti" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barberis" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703256v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.256.5058.833" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709594v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712560v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kindermann" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Litterio" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899394v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gonzalez" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Orgeur" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Poindron" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Signoret" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703504v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schall" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700507v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702989v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonzalez" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709185v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708132v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kinderman" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722250v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721516v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727107v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Prud'Homme" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129080v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levy" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thimonier" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4320(86)90024-2" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD3PZX8D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129084v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alexander" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poindron" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Neindre" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stevens" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1591(86)90122-X" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZFGWXJ1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888366v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129072v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19850204" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129046v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129060v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cogni&#233;" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Xande" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129025v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Keverne" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lindsay" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.6849123" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129008v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9384(83)80004-3" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3X3P8D8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379196v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379174v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807320376-ethologie-animale" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824358v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456948v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607711v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786391599.0102" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194950v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/132515/9782804190927-ethologie-animale.html" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129928v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129902v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129885v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816434v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822128v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814428v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815851v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Numan" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826201v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835991v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842843v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850692v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851915v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845966v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849802v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Mouly" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elaagouby" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849228v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616322v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349878v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jahoui" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349805v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139039v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139258v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752742v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kraemer" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fonteneau" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415276v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669586v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Brochon" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788990v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lapouge" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400752v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brochon Jules" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400696v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Vitiello" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345107v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grenard" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicole" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henry Dorey" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738240v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devaux" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787861v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789196v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaplace" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785713v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737560v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787078v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Filipiak" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854601v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744323v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739049v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Rehling" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743833v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2016.04.002" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744271v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743254v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743672v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799675v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740104v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793536v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603410v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743726v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742892v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749693v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210702v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749100v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605616v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749500v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745671v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805173v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745127v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749570v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807967v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746062v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748229v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picot" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Naul&#233;" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Clarisse" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raskin" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Martini" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745140v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legoubey" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747586v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745011v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803578v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802157v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747172v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841083v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Williams" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744425v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748075v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Cloutier" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749324v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749495v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746362v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749897v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Simon" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Holtz" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749641v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750136v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khorchani" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748942v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745935v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749440v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805568v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804930v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulay" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749862v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750426v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756440v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757697v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coorevits" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752930v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820998v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bakker" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754880v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757192v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Yart" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756431v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757003v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750537v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819091v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818275v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814204v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754803v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2007.03.021" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRLJD954-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813162v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751512v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755594v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750507v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753012v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752611v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serra" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753228v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753906v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sevelinges" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750593v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750720v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815889v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753601v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciofi" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821963v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751749v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757188v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/23250" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752227v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409350v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819524v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750830v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bouissou" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753905v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815460v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752111v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821838v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761346v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832308v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760047v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832284v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764123v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759647v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Bouissou" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828202v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763619v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. St-Dizier" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830695v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829662v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759096v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409347v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828606v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761037v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832167v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760221v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826681v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835589v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842722v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766997v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778545v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773449v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117475v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352743v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752650v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282313v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733733v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Corona" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussu" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608027v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618199v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#232;re E." TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607656v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606361v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740186v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604060v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739029v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742074v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coutureau" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606659v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Depiets" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749873v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750424v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745753v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810160v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809819v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747981v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809741v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750329v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cr&#233;tien-Corjon" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210551v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807150v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807463v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie-Luce" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190370v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190425v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190426v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745323v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828319v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876832v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607167v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034486v4" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595598v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716251v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Autran" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chalmet" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacquement" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-levy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5882-5393" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079111963" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214535v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Love" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123277" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668790v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306601" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574339v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106268" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839676v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra G&#243;recka-Bruzda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100636" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830179v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Haslin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bellardie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22869" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03743098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Menant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Ungerfeld" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel P&#233;rez-Clariget" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Freitas-De-Melo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105542" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165131v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.612651" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169613v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S Lonstein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D Charlier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi L Pawluski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2021.113357" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2021.113280" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382810v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hammadi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chniter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Atigui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brahmi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Seddik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100149" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174879v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117776" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937496v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71680-w" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038594v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Dhaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chniter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammadi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001342" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038653v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cornilleau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durieux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2020.113166" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437641v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie C Perez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112453" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623162v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez507" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380197v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Gelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Beaupuis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2019.09.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380232v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batailler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornilleau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2019.134520" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088773v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi S Pawluski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Beylard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12716" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623405v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.07.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621825v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara La Rosa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Parolisi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavia Palazzo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1708-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627588v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fortin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000091" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621765v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.10.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623354v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Coronas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moussu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.02.043" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621758v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.05.018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625308v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Piumatti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Crociara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1781-17.2017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628123v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Batailler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00570" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594548v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170783" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583793v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hammadi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Khorchani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Hamouda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10164-017-0521-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529466v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Corona Garcia-Cabral" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-016-1272-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595154v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaudin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406210v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2016.05.020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJPJSJ87-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353283v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison S. Fleming" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S. Lonstein" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2015.08.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194177v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Picard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2015.04.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353288v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Petit" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adroaldo Zanella" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.05.025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637134v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie M. Coulon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21320" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NL94CQ6R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129852v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2014.06.018" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353260v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2015.06.011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130493v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve W. Cole" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114384" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130529v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nagnan-Le Meillour" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vercoutter-Edouart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2014.00202" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130509v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Coulon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ravel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10253890.2014.969238" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129818v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Brus" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00053" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129726v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062324" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129758v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2013.00135" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129745v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0648-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PRCL7VK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129789v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.09.026" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ1QW63N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129681v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gheusi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lledo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23169" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9ZGHG39-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129723v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Olaz&#225;bal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pereira" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Agrati" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferreira" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a S Fleming" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2013.04.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GFQ45ZR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129722v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Olaz&#225;bal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pereira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Agrati" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Fleming" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2013.04.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHXT6FXQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129763v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lee" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2013.07.016" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6T6LVNF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129660v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2012.00039" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129649v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2012.06.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B43WVJQX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129623v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr101" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129569v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ligout" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delagrange" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spedding" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.08.011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWRVWVQR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129514v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. d'Cunha" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. King" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2010.09.007" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKS1PDS6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129566v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Archer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.04.030" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQR75W9X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129534v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2011.02205.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55B4CECB3337896DD3F9E0F50DC90151FC464C07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129562v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Schweitzer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.11.017" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKSHK464-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129516v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2011.02203.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A0FE5C99770B2B11580535A5346CFE22E9C00EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129420v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desgranges" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramirez-Amaya" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ricano-Cornejo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010097" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129452v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20459" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTVLW3CG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654819v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022558v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schweitzer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.11.023" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39TS5KBT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129437v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franceschini" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2010.07.006" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHLDK38J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129435v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2010.01820.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8NVF0RB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129439v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001126" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129479v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2009.12.014" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDQTWBNB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665200v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2008.12.017" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQXMJS95-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284751v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sevelinges" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mouly" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2008.11.003" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZLW72QJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653933v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Saint-Dizier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Davies" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2009.03.00" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331701v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonnefond" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.06711.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4651BB85D443CCDE2BADF40F803FAD17FC6AFFAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469828v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Chalifour" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Scarpellino" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Back" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Brodin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dev&#232;vre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2008.12.019" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663946v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2008.09.001" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4D4RPRH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659774v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Moussu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.07.003" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMWSZ5M3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662526v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Serra" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirabito" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjp014" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284750v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20378" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TW5V4G3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668334v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.07.123" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5R4F2X2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658555v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2007.09.005" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78SG8KFB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657233v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Akbari" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diptendu Chatterjee" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.121.5.1001" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284755v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Perrin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verdin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.121.1.148" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661240v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657856v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Burgat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663015v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Perrin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2007.06.010" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656835v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657552v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20192" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657597v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20197" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653595v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferry" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.120.4.952" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673574v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2005.02.027" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670681v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delsol" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caba" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2005.02.007" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674799v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guevara-Guzman" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10571-005-3066-7" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672570v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Larr&#232;re" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dantzer" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679410v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2004.02.005" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676536v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.118.6.1274" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671696v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saint-Dizier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2004.08.005" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675979v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03812.x" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7NNKPXB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680448v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Melo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G. Galef" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madden" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675843v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677640v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677510v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Serafin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Terrazas" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hernandez" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675341v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jouaneau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard V&#233;nier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675041v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672480v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673518v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrazas" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674705v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tillet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675179v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orgeur" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hay" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salmon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331744v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferreira" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meurisse" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ravel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F L&#233;vy" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(01)00265-2" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FB786N39-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673013v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673596v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900375v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morm&#232;de" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salmon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Dividich" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2001134" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698556v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692935v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Porter" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697082v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tregoures" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bene&#239;to" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berne" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gonze" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sabroux" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695863v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686279v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naciri" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684097v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thibault" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694486v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Broad" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Evans" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kimura" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Keverne" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900297v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Orgeur" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697111v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Durkin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695412v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684489v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ch&#233;reau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Panthou" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696846v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mavric" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yvore" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696033v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Kendrick" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.C. Dacosta" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ohkura" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guevara" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698760v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Signoret" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692487v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693976v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687159v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Goursaud" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331767v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;vy" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Richard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002130050166" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZHC4L7TK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688084v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713847v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Goode" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710487v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piketty" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706125v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwight Krehbiel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romeyer" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707125v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Porter" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708067v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710071v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704191v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Hinton" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701800v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701923v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129105v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Tribollet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1992.tb34388.x" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN8T08BS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711334v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Dreifuss" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berti" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barberis" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703256v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.256.5058.833" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709594v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703504v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Litterio" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schall" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700507v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899394v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gonzalez" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Orgeur" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Poindron" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Signoret" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702989v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonzalez" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709185v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712560v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kindermann" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708132v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kinderman" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722250v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727107v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Prud'Homme" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721516v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129084v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alexander" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poindron" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Neindre" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stevens" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levy" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1591(86)90122-X" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZFGWXJ1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129080v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thimonier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4320(86)90024-2" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD3PZX8D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129072v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19850204" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888366v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129046v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129060v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cogni&#233;" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Xande" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129008v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9384(83)80004-3" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3X3P8D8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129025v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Keverne" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lindsay" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.6849123" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379196v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379174v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807320376-ethologie-animale" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824358v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456948v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607711v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786391599.0102" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194950v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/132515/9782804190927-ethologie-animale.html" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129928v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129902v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129885v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816434v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822128v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815851v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Numan" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814428v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826201v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835991v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842843v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850692v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851915v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845966v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849802v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Mouly" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elaagouby" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849228v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616322v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349805v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139039v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139258v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349878v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jahoui" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415276v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752742v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kraemer" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fonteneau" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669586v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Brochon" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400752v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brochon Jules" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400696v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Vitiello" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345107v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grenard" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicole" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henry Dorey" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788990v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lapouge" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785713v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789196v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaplace" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787861v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737560v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787078v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Filipiak" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738240v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devaux" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854601v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743254v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744271v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744323v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739049v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Rehling" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743833v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2016.04.002" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743672v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799675v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793536v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603410v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742892v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743726v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740104v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745671v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749500v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749100v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605616v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210702v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173647v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745127v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805173v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749570v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807967v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746062v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173661v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749693v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745140v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legoubey" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747586v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745011v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803578v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748229v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picot" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Naul&#233;" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Clarisse" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raskin" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Martini" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745935v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748942v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750136v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khorchani" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749897v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Simon" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Holtz" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749641v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744425v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748075v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Cloutier" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749495v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749324v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746362v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749440v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Williams" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805568v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804930v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulay" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750426v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749862v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841083v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802157v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747172v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757192v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Yart" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756440v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757697v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coorevits" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754880v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820998v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bakker" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752930v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756431v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757003v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750537v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819091v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751512v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813162v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814204v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754803v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2007.03.021" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRLJD954-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755594v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750507v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818275v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752611v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serra" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753012v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750593v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753228v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753906v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sevelinges" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750720v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752227v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757188v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/23250" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753601v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciofi" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821963v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751749v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409350v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819524v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815889v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752111v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753905v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815460v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821838v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750830v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bouissou" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760047v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761346v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832308v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832284v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759647v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Bouissou" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764123v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828202v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763619v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. St-Dizier" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759096v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830695v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829662v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409347v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828606v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761037v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832167v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760221v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826681v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835589v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842722v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766997v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778545v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773449v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117475v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352743v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752650v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282313v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733733v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Corona" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Moussu" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607656v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608027v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618199v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#232;re E." TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606361v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740186v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604060v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739029v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742074v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coutureau" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606659v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Depiets" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809819v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Butruille" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745753v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810160v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747981v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809741v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750329v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cr&#233;tien-Corjon" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210551v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750424v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749873v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190370v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807463v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie-Luce" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807150v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190425v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190426v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745323v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828319v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876832v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607167v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034486v4" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595598v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716251v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Autran" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chalmet" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacquement" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>