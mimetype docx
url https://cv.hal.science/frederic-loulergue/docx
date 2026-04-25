--- v0 (2026-03-18)
+++ v1 (2026-04-25)
@@ -954,326 +954,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated generation of BSP automata</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A BSPlib-style API for Bulk Synchronous Parallel ML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0129626417400023⟩</w:t>
+              <w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12694/scpe.v18i3.1306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495453v1</w:t>
+                <w:t xml:space="preserve">hal-02317103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A BSPlib-style API for Bulk Synchronous Parallel ML</w:t>
+                <w:t xml:space="preserve">Calculating Parallel Programs in Coq using List Homomorphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadoud Bousdira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12694/scpe.v18i3.1306⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Parallel Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (2), pp.300-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10766-016-0415-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317103v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculating Parallel Programs in Coq using List Homomorphisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated generation of BSP automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Hains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Tesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Parallel Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 45 (2), pp.300-319. </w:t>
+              <w:t xml:space="preserve">Parallel Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10766-016-0415-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0129626417400023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159182v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formal semantics of nested atomic sections with thread escape</w:t>
               </w:r>
@@ -1656,51 +1656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface: Special Issue on High-Level Parallel Programming and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Hains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2036,51 +2036,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner la vérification déductive avec l'analyse de forme</w:t>
+                <w:t xml:space="preserve">Combining Deductive Verification with Shape Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yani Ziani</w:t>
@@ -2098,727 +2098,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Kosmatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Approches Formelles pour l'Assistance au Développement de Logiciels (AFADL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Conference on Fundamental Approaches to Software Engineering (FASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Luxembourg, Luxembourg. pp.280-289, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57259-3_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622131v1</w:t>
+                <w:t xml:space="preserve">hal-04354615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Deductive Verification with Shape Analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verified Parallel Programming in Coq with Bulk Synchronous Parallel Homomorphisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Fundamental Approaches to Software Engineering (FASE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Symposium on High-Level Parallel Programming and Applications (HLPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Pisa, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-57259-3_14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04354615v1</w:t>
+                <w:t xml:space="preserve">hal-04597523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verified Parallel Programming in Coq with Bulk Synchronous Parallel Homomorphisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Runtime Verification for High-Level Security Properties: Case Study on the TPM Software Stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yani Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Kosmatov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Tesson</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gracia Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on High-Level Parallel Programming and Applications (HLPP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Tests and Proofs (TAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Milan (Italie), Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-72044-4_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597523v1</w:t>
+                <w:t xml:space="preserve">hal-04637532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Verification for High-Level Security Properties: Case Study on the TPM Software Stack</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikolai Kosmatov</w:t>
+                <w:t xml:space="preserve">An Overview of the Decentralized Reconfiguration Language Concerto-D through its Maude Formalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Arfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gracia Pérez</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolan Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Tests and Proofs (TAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICE 2024: 17th Interaction and Concurrency Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Groningen, Netherlands. pp.1-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.414.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-72044-4_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04637532v1</w:t>
+                <w:t xml:space="preserve">hal-04572043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of the Decentralized Reconfiguration Language Concerto-D through its Maude Formalization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SyDPaCC: A Framework for the Development of Verified Scalable Parallel Functional Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Robillard</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ischard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICE 2024: 17th Interaction and Concurrency Experience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Leveraging Applications of Formal Methods, Verification and Validation (ISoLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Crete Island, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-75380-0_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.414.2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04572043v1</w:t>
+                <w:t xml:space="preserve">hal-04644465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SyDPaCC: A Framework for the Development of Verified Scalable Parallel Functional Programs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Mechanized Formalization of an FRP Language with Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ischard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Chouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Ischard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leveraging Applications of Formal Methods, Verification and Validation (ISoLA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Sicily, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3672608.3707907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-75380-0_16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04644465v1</w:t>
+                <w:t xml:space="preserve">hal-04795983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mechanized Formalization of an FRP Language with Effects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jules Chouquet</w:t>
+                <w:t xml:space="preserve">Combiner la vérification déductive avec l'analyse de forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yani Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Kosmatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Approches Formelles pour l'Assistance au Développement de Logiciels (AFADL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3672608.3707907⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04795983v1</w:t>
+                <w:t xml:space="preserve">hal-04622131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verified High Performance Computing: the SyDPaCC Approach</w:t>
               </w:r>
@@ -3025,51 +3025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Kosmatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gracia Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Bernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3129,51 +3129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Verified Scalable Parallel Computing with Coq and Spark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolan Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FTfJP 2023 - 25th ACM International Workshop on Formal Techniques for Java-like Programs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Seatle, WA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3595,3930 +3595,3930 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New List Skeletons for the Python Skeleton Library</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PySke: Algorithmic Skeletons for Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolan Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jolan Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDCAT 2019: 20th International Conference on Parallel and Distributed Computing, Applications and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Gold Coast, Australia. </w:t>
+              <w:t xml:space="preserve">The 2019 International Conference on High Performance Computing &amp; Simulation (HPCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PDCAT46702.2019.00077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HPCS48598.2019.9188151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317124v1</w:t>
+                <w:t xml:space="preserve">hal-02317127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Optimization of Python Skeletal Parallel Programs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A First Step in the Translation of Alloy to Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Souaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jolan Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Algorithms and Architectures for Parallel Processing (ICA3PP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Melbourne, Australia. </w:t>
+              <w:t xml:space="preserve">21st International Conference on Formal Engineering Methods (ICFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Shenzen, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-38991-8_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32409-4_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317123v1</w:t>
+                <w:t xml:space="preserve">hal-02317118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logic against Ghosts: Comparison of Two Proof Approaches for a List Module</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikolai Kosmatov</w:t>
+                <w:t xml:space="preserve">Parallel programming with Coq: Map and reduce skeletons on trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolan Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC 2019 - The 34th ACM/SIGAPP Symposium On Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus. </w:t>
+              <w:t xml:space="preserve">34th ACM/SIGAPP Symposium on Applied Computing (SAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus. pp.1578-1581, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3297280.3297495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3297280.3299742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100515v1</w:t>
+                <w:t xml:space="preserve">hal-02317074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PySke: Algorithmic Skeletons for Python</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jolan Philippe</w:t>
+                <w:t xml:space="preserve">Towards Full Proof Automation in Frama-C Using Auto-active Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Kosmatov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2019 International Conference on High Performance Computing &amp; Simulation (HPCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland. </w:t>
+              <w:t xml:space="preserve">NFM 2019 - 11th Annual NASA Formal Methods Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Houston, TX, United States. pp.88-105, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HPCS48598.2019.9188151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20652-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317127v1</w:t>
+                <w:t xml:space="preserve">hal-02317055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A First Step in the Translation of Alloy to Coq</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic Optimization of Python Skeletal Parallel Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolan Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Formal Engineering Methods (ICFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Shenzen, China. </w:t>
+              <w:t xml:space="preserve">19th International Conference on Algorithms and Architectures for Parallel Processing (ICA3PP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Melbourne, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32409-4_28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-38991-8_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317118v1</w:t>
+                <w:t xml:space="preserve">hal-02317123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Full Proof Automation in Frama-C Using Auto-active Verification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New List Skeletons for the Python Skeleton Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikolai Kosmatov</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolan Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFM 2019 - 11th Annual NASA Formal Methods Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Houston, TX, United States. pp.88-105, </w:t>
+              <w:t xml:space="preserve">PDCAT 2019: 20th International Conference on Parallel and Distributed Computing, Applications and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Gold Coast, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20652-9_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PDCAT46702.2019.00077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317055v1</w:t>
+                <w:t xml:space="preserve">hal-02317124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel programming with Coq: Map and reduce skeletons on trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jolan Philippe</w:t>
+                <w:t xml:space="preserve">Logic against Ghosts: Comparison of Two Proof Approaches for a List Module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Kosmatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th ACM/SIGAPP Symposium on Applied Computing (SAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus. pp.1578-1581, </w:t>
+              <w:t xml:space="preserve">SAC 2019 - The 34th ACM/SIGAPP Symposium On Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3297280.3299742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3297280.3297495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317074v1</w:t>
+                <w:t xml:space="preserve">hal-02100515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cloud Brokerage Solution: Formal Methods Meet Security in Cloud Federations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ghosts for Lists: from Axiomatic to Executable Specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Kosmatov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on High Performance Computing &amp; Simulation (HPCS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HPCS.2018.00113⟩</w:t>
+              <w:t xml:space="preserve">TAP 2018 - 12th International Conference on Tests and Proofs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-92994-1_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317089v1</w:t>
+                <w:t xml:space="preserve">hal-01811922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghosts for Lists: A Critical Module of Contiki Verified in Frama-C</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verified Programs for Frequent Itemset Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Whitney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth NASA Formal Methods Symposium - NFM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Newport News, United States. </w:t>
+              <w:t xml:space="preserve">2018 IEEE SmartWorld, Ubiquitous Intelligence &amp; Computing, Advanced &amp; Trusted Computing, Scalable Computing &amp; Communications, Cloud &amp; Big Data Computing, Internet of People and Smart City Innovation (SmartWorld/SCALCOM/UIC/ATC/CBDCom/IOP/SCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Guangzhou, China. pp.1516-1523, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-77935-5_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SmartWorld.2018.00262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720401v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Programming with OCaml: A Tutorial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Bourgoin</w:t>
+                <w:t xml:space="preserve">A Lesson on Verification of IoT Software with Frama-C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Kosmatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on High Performance Computing and Simulation (HPCS 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 International Conference on High Performance Computing &amp; Simulation (HPCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Orleans, France. pp.21-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCS.2018.00018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941231v1</w:t>
+                <w:t xml:space="preserve">hal-02317078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghosts for Lists: from Axiomatic to Executable Specifications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soundness of a Dataflow Analysis for Memory Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dara Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Kosmatov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Signoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikolai Kosmatov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAP 2018 - 12th International Conference on Tests and Proofs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-92994-1_11⟩</w:t>
+              <w:t xml:space="preserve">HILT 2018 Workshop on Languages and Tools for Ensuring Cyber-Resilience in Critical Software-Intensive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3375408.3375416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811922v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02283406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verified Programs for Frequent Itemset Mining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactive Bulk Synchronous Parallel Functional Programming in a Browser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Whitney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE SmartWorld, Ubiquitous Intelligence &amp; Computing, Advanced &amp; Trusted Computing, Scalable Computing &amp; Communications, Cloud &amp; Big Data Computing, Internet of People and Smart City Innovation (SmartWorld/SCALCOM/UIC/ATC/CBDCom/IOP/SCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Guangzhou, China. pp.1516-1523, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SmartWorld.2018.00262⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Guangzhou, China. pp.1593-1598, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SmartWorld.2018.00273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317083v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lesson on Verification of IoT Software with Frama-C</w:t>
+                <w:t xml:space="preserve">Des listes et leurs fantômes : vérification d'un module critique de Contiki avec FRAMA-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Kosmatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on High Performance Computing &amp; Simulation (HPCS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17èmes Journées AFADL : Approches Formelles Dans L'assistance Au Développement De Logiciels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317078v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soundness of a Dataflow Analysis for Memory Monitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Signoles</w:t>
+                <w:t xml:space="preserve">Parallel Programming with OCaml: A Tutorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Allombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HILT 2018 Workshop on Languages and Tools for Ensuring Cyber-Resilience in Critical Software-Intensive Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on High Performance Computing and Simulation (HPCS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02283406v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Bulk Synchronous Parallel Functional Programming in a Browser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Tesson</w:t>
+                <w:t xml:space="preserve">A Cloud Brokerage Solution: Formal Methods Meet Security in Cloud Federations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Souaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE SmartWorld, Ubiquitous Intelligence &amp; Computing, Advanced &amp; Trusted Computing, Scalable Computing &amp; Communications, Cloud &amp; Big Data Computing, Internet of People and Smart City Innovation (SmartWorld/SCALCOM/UIC/ATC/CBDCom/IOP/SCI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SmartWorld.2018.00273⟩</w:t>
+              <w:t xml:space="preserve">2018 International Conference on High Performance Computing &amp; Simulation (HPCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Orleans, France. pp.691-699, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCS.2018.00113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317093v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des listes et leurs fantômes : vérification d'un module critique de Contiki avec FRAMA-C</w:t>
+                <w:t xml:space="preserve">Ghosts for Lists: A Critical Module of Contiki Verified in Frama-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Kosmatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées AFADL : Approches Formelles Dans L'assistance Au Développement De Logiciels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tenth NASA Formal Methods Symposium - NFM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Newport News, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-77935-5_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811932v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Verified Accumulate Algorithmic Skeleton</w:t>
+                <w:t xml:space="preserve">Implementing Algorithmic Skeletons with Bulk Synchronous Parallel ML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Fifth International Symposium on Computing and Networking (CANDAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Aomori, France. pp.420-426, </w:t>
+              <w:t xml:space="preserve">2017 18th International Conference on Parallel and Distributed Computing, Applications and Technologies (PDCAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Taipei, Taiwan. pp.461-468, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CANDAR.2017.108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PDCAT.2017.00079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317096v1</w:t>
+                <w:t xml:space="preserve">hal-02317099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperative BSPlib-style Communications in Bulk Synchronous Parallel ML</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Replicated Synchronization for Imperative BSP Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvid Jakobsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadoud Bousdira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Hains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2017.05.267⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Science (ICCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Zürich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2017.05.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495456v1</w:t>
+                <w:t xml:space="preserve">hal-01494832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing Algorithmic Skeletons with Bulk Synchronous Parallel ML</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Java Framework for High Level Parallel Programming Using Powerlists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darius Bufnea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Sterca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 18th International Conference on Parallel and Distributed Computing, Applications and Technologies (PDCAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2017, Taipei, Taiwan. pp.461-468, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PDCAT.2017.00079⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2017, Taipei, France. pp.255-262, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDCAT.2017.00049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317099v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replicated Synchronization for Imperative BSP Programs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wadoud Bousdira</w:t>
+                <w:t xml:space="preserve">From Concurrent Programs to Simulating Sequential Programs: Correctness of a Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Hains</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Kosmatov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Science (ICCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Zürich, Switzerland. </w:t>
+              <w:t xml:space="preserve">Fifth International Workshop on Verification and Program Transformation (VPT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Uppsala, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2017.05.123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.253.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494832v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Java Framework for High Level Parallel Programming Using Powerlists</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imperative BSPlib-style Communications in Bulk Synchronous Parallel ML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrian Sterca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 18th International Conference on Parallel and Distributed Computing, Applications and Technologies (PDCAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Taipei, France. pp.255-262, </w:t>
+              <w:t xml:space="preserve">International Conference on Computational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Zurich, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PDCAT.2017.00049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2017.05.267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317101v1</w:t>
+                <w:t xml:space="preserve">hal-01495456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Concurrent Programs to Simulating Sequential Programs: Correctness of a Transformation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Verified Accumulate Algorithmic Skeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikolai Kosmatov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Workshop on Verification and Program Transformation (VPT 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Uppsala, Sweden. </w:t>
+              <w:t xml:space="preserve">2017 Fifth International Symposium on Computing and Networking (CANDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Aomori, France. pp.420-426, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.253.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CANDAR.2017.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495454v1</w:t>
+                <w:t xml:space="preserve">hal-02317096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated generation of BSP automata</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Hains</w:t>
+                <w:t xml:space="preserve">A CHR-Based Solver for Weak Memory Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Kosmatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Level Parallel Programming and Applications (HLPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Münster, Germany</w:t>
+              <w:t xml:space="preserve">7th Workshop on Constraint Solvers in Testing, Verification, and Analysis (CSTVA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319565v1</w:t>
+                <w:t xml:space="preserve">hal-01318432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CHR-Based Solver for Weak Memory Behaviors</w:t>
+                <w:t xml:space="preserve">Conc2Seq: A Frama-C Plugin for Verification of Parallel Compositions of C Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Kosmatov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lemerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Constraint Solvers in Testing, Verification, and Analysis (CSTVA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE 16th International Working Conference on Source Code Analysis and Manipulation (SCAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Raleigh, NC, United States. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SCAM.2016.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318432v1</w:t>
+                <w:t xml:space="preserve">hal-01423641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conc2Seq: A Frama-C Plugin for Verification of Parallel Compositions of C Programs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lemerre</w:t>
+                <w:t xml:space="preserve">Automated generation of BSP automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Hains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chong Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 16th International Working Conference on Source Code Analysis and Manipulation (SCAM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">High Level Parallel Programming and Applications (HLPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Münster, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SCAM.2016.18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01423641v1</w:t>
+                <w:t xml:space="preserve">hal-01319565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles fonctionnels de MapReduce en Coq</w:t>
+                <w:t xml:space="preserve">Construction de programmes parallèles en Coq avec des homomorphismes de listes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du GdR GPL</w:t>
+              <w:t xml:space="preserve">14èmes journées Approches Formelles dans l'Assistance au Développement Logiciel (AFADL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158138v1</w:t>
+                <w:t xml:space="preserve">hal-01158137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested atomic sections with thread escape: Compilation to threads and locks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dabrowski</w:t>
+                <w:t xml:space="preserve">Cloud Resources Placement Based on Functional and Non-Functional Requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pinsard</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">SECRYPT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105093v1</w:t>
+                <w:t xml:space="preserve">hal-01158134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de programmes parallèles en Coq avec des homomorphismes de listes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A case study on formal verification of the anaxagoros hypervisor paging system with frama-C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kosmatov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes journées Approches Formelles dans l'Assistance au Développement Logiciel (AFADL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FMICS 2015 - Formal Methods for Industrial Critical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.15-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19458-5_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158137v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01834977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud Resources Placement Based on Functional and Non-Functional Requirements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Clemente</w:t>
+                <w:t xml:space="preserve">Nested atomic sections with thread escape: Compilation to threads and locks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berthomé</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pinsard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECRYPT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Colmar, France</w:t>
+              <w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158134v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study on formal verification of the anaxagoros hypervisor paging system with frama-C</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles fonctionnels de MapReduce en Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FMICS 2015 - Formal Methods for Industrial Critical Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales du GdR GPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-19458-5_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01834977v1</w:t>
+                <w:t xml:space="preserve">hal-01158138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested Atomic Sections with Thread Escape: A Formal Definition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PaPDAS - Parallel Program Development with Algorithmic Skeletons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pinsard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Gyeongju, South Korea</w:t>
+              <w:t xml:space="preserve">Journées MFDL/MTV2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905949v1</w:t>
+                <w:t xml:space="preserve">hal-00979100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PaPDAS - Parallel Program Development with Algorithmic Skeletons</w:t>
+                <w:t xml:space="preserve">Dérivation formelle et extraction d'un programme data-parallèle pour le problème des valeurs inférieures les plus proches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joeffrey Legaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenjiang Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées MFDL/MTV2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979100v1</w:t>
+                <w:t xml:space="preserve">hal-00979092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dérivation formelle et extraction d'un programme data-parallèle pour le problème des valeurs inférieures les plus proches</w:t>
+                <w:t xml:space="preserve">Handling Data-skew Effects in Join Operations using MapReduce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Zhenjiang Hu</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Al Hajj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Bamha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées nationales du GdR GPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979092v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Data-skew Effects in Join Operations using MapReduce</w:t>
+                <w:t xml:space="preserve">Implementing powerlists with Bulk Synchronous Parallel ML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Bamha</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales du GdR GPL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing (SYNASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Timisoara, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYNASC.2014.51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979104v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing powerlists with Bulk Synchronous Parallel ML</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Handling Data-skew Effects in Join Operations using MapReduce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Al Hajj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Bamha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginia Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing (SYNASC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cairns, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SYNASC.2014.51⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01105115v1</w:t>
+                <w:t xml:space="preserve">hal-00958116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Data-skew Effects in Join Operations using MapReduce</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formal Derivation and Extraction of a Parallel Program for the All Nearest Smaller Values Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joeffrey Legaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenjiang Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Gyeongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958116v1</w:t>
+                <w:t xml:space="preserve">hal-00905950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Derivation and Extraction of a Parallel Program for the All Nearest Smaller Values Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Verified Generate-Test-Aggregate Coq Library for Parallel Programs Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kento Emoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tesson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhenjiang Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Gyeongju, South Korea</w:t>
+              <w:t xml:space="preserve">Interactive Theorem Proving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905950v1</w:t>
+                <w:t xml:space="preserve">hal-00964061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Verified Generate-Test-Aggregate Coq Library for Parallel Programs Extraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Certified Parallel Program Calculation in Coq: A Tutorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactive Theorem Proving</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">International Conference on High Performance Computing and Simulation (HPCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964061v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certified Parallel Program Calculation in Coq: A Tutorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development Effort and Performance Trade-off in High-Level Parallel Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joeffrey Legaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jubertie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Tesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on High Performance Computing and Simulation (HPCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966632v1</w:t>
+                <w:t xml:space="preserve">hal-01016180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development Effort and Performance Trade-off in High-Level Parallel Programming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Jubertie</w:t>
+                <w:t xml:space="preserve">Nested Atomic Sections with Thread Escape: A Formal Definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pinsard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on High Performance Computing and Simulation (HPCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Gyeongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016180v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powerlists in Coq: Programming and Reasoning</w:t>
               </w:r>
@@ -7599,77 +7599,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSL: an algorithmic skeleton library with exceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joeffrey Legaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jubertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Helsinki, Finland. pp.269-269, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7703,51 +7703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nested Atomic Sections with Thread Escape: An Operational Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7798,77 +7798,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Arbitrary Distributions of Arrays in Orléans Skeleton Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joeffrey Legaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jubertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on High Performance Computing and Simulation (HPCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7893,103 +7893,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programming with BSP Homomorphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joeffrey Legaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joeffrey Legaux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zhenjiang Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiminori Matsuzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Aachen, Germany. pp.446-457, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8029,1596 +8029,1596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Verified Library of Algorithmic Skeletons on Evenly Distributed Arrays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wadoud Bousdira</w:t>
+                <w:t xml:space="preserve">Experiments in Parallel Matrix Multiplication on Multi-Core Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joeffrey Legaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jubertie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Tesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA3PP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708822v1</w:t>
+                <w:t xml:space="preserve">hal-00708824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments in Parallel Matrix Multiplication on Multi-Core Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Formal Verification of Computer Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA3PP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">Models and Simulations 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708824v1</w:t>
+                <w:t xml:space="preserve">hal-00708817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Formal Verification of Computer Simulations</w:t>
+                <w:t xml:space="preserve">Towards Verified Cloud Computing Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Kosmatov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lemerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Models and Simulations 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">International Conference on High Performance Computing and Simulation (HPCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708817v1</w:t>
+                <w:t xml:space="preserve">hal-00708821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Verified Cloud Computing Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Verified Library of Algorithmic Skeletons on Evenly Distributed Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadoud Bousdira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lemerre</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on High Performance Computing and Simulation (HPCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">ICA3PP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708821v1</w:t>
+                <w:t xml:space="preserve">hal-00708822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of a Heat Diffusion Simulation written with Orléans Skeleton Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noman Javed</w:t>
+                <w:t xml:space="preserve">A Verified Bulk Synchronous Parallel ML Heat Diffusion Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPAM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 11th International Conference on Computational Science (ICCS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Singapour, Singapore. pp.36 - 45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2011.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603344v1</w:t>
+                <w:t xml:space="preserve">hal-00588894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type System for a Safe Execution of Parallel Programs in BSML</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Gesbert</w:t>
+                <w:t xml:space="preserve">Prototyping a Library of Algorithmic Skeletons with Bulk Synchronous Parallel ML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noman Javed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadoud Bousdira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HLPP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">(PDPTA'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00605566v1</w:t>
+                <w:t xml:space="preserve">hal-00592539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Verified Bulk Synchronous Parallel ML Heat Diffusion Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Tesson</w:t>
+                <w:t xml:space="preserve">Parallel Programming and Performance Predictability with Orléans Skeleton Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noman Javed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference on Computational Science (ICCS 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HPCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Istanbul, Turkey. pp.257-263</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00588894v1</w:t>
+                <w:t xml:space="preserve">hal-00592541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototyping a Library of Algorithmic Skeletons with Bulk Synchronous Parallel ML</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noman Javed</w:t>
+                <w:t xml:space="preserve">Syntaxe et sémantique de Revised Bulk Synchronous Parallel ML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadoud Bousdira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wadoud Bousdira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(PDPTA'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, United States</w:t>
+              <w:t xml:space="preserve">(JFLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France. pp.117-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592539v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Programming and Performance Predictability with Orléans Skeleton Library</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">A Formal Programming Model of Orléans Skeleton Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noman Javed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Istanbul, Turkey. pp.257-263</w:t>
+              <w:t xml:space="preserve">(PaCT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Kazan, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592541v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntaxe et sémantique de Revised Bulk Synchronous Parallel ML</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Gesbert</w:t>
+                <w:t xml:space="preserve">An Efficient Skew-insensitive Algorithm for Join Processing on Grid Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Al Hajj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Bamha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(JFLA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HLPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Japan. pp.11-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2034751.2034756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592542v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formal Programming Model of Orléans Skeleton Library</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Verification of a Heat Diffusion Simulation written with Orléans Skeleton Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noman Javed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(PaCT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Kazan, Russia</w:t>
+              <w:t xml:space="preserve">PPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Varsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592540v1</w:t>
+                <w:t xml:space="preserve">hal-00603344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Skew-insensitive Algorithm for Join Processing on Grid Architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Bamha</w:t>
+                <w:t xml:space="preserve">Type System for a Safe Execution of Parallel Programs in BSML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HLPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Japan. pp.11-18, </w:t>
+              <w:t xml:space="preserve">, Sep 2011, Japan. pp.17-34, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2034751.2034756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2034751.2034759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00605567v1</w:t>
+                <w:t xml:space="preserve">hal-00605566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Development of Correct Bulk Synchronous Parallel Programs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Program Calculation in Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Hashimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenjiang Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Tesson</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masato Takeichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference on Parallel and Distributed Computing, Applications and Technologies (PDCAT2010), The 11th International Conference on Parallel and Distributed Computing, Applications and Technologies (PDCAT2010) proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Wuhan, Chine, Singapore. pp._</w:t>
+              <w:t xml:space="preserve">Thirteenth International Conference on Algebraic Methodology And Software Technology (AMAST2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00512867v1</w:t>
+                <w:t xml:space="preserve">inria-00484308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Parallel Programming with Revised Bulk Synchronous Parallel ML</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic Development of Correct Bulk Synchronous Parallel Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenjiang Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Petiot</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiminori Matsuzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Parallel and Distributed Algorithms and Applications (PDAA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 11th International Conference on Parallel and Distributed Computing, Applications and Technologies (PDCAT2010), The 11th International Conference on Parallel and Distributed Computing, Applications and Technologies (PDCAT2010) proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Wuhan, Chine, Singapore. pp._</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IC-NC.2010.57⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00515223v1</w:t>
+                <w:t xml:space="preserve">hal-00512867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Program Calculation in Coq</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Tesson</w:t>
+                <w:t xml:space="preserve">Functional Parallel Programming with Revised Bulk Synchronous Parallel ML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadoud Bousdira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gesbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hideki Hashimoto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Masato Takeichi</w:t>
+                <w:t xml:space="preserve">Guillaume Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirteenth International Conference on Algebraic Methodology And Software Technology (AMAST2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Workshop on Parallel and Distributed Algorithms and Applications (PDAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hiroshima, Japan. pp.191-196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC-NC.2010.57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00484308v1</w:t>
+                <w:t xml:space="preserve">inria-00515223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coq Library for Program Calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideki Hashimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenjiang Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masato Takeichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSSST Conference on Software Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Shimane University, Shimane, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9643,51 +9643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSL: Optimized Bulk Synchronous Parallel Skeletons on Distributed Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noman Javed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9746,51 +9746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Semantics for the DRMA Programming Style Subset of the BSPlib Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9946,235 +9946,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00452537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantics of an Exception Mechanism for Bulk Synchronous Parallel ML</w:t>
+                <w:t xml:space="preserve">Bulk Synchronous Parallel ML with Exceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing, Applications and Technologies (PDCAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Adelaide, Australia. pp.201-208, </w:t>
+              <w:t xml:space="preserve">Distributed and Parallel Systems (DAPSYS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Innsbruck, Austria. pp.33-42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PDCAT.2007.77⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-69858-8_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00452532v1</w:t>
+                <w:t xml:space="preserve">inria-00452559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk Synchronous Parallel ML with Exceptions</w:t>
+                <w:t xml:space="preserve">Semantics of an Exception Mechanism for Bulk Synchronous Parallel ML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distributed and Parallel Systems (DAPSYS 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Innsbruck, Austria. pp.33-42, </w:t>
+              <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing, Applications and Technologies (PDCAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Adelaide, Australia. pp.201-208, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-69858-8_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PDCAT.2007.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00452559v1</w:t>
+                <w:t xml:space="preserve">inria-00452532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Calculus of Functional BSP Programs with Projection</w:t>
               </w:r>
@@ -10671,51 +10671,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards automatically optimizing PySke programs (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolan Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10762,51 +10762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Generation of Correct Java Programs (Research Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolan Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10944,51 +10944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Verified Parallel Implementation of Frequent Itemset Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Whitney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11035,64 +11035,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalization of a Big Graph API in Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolan Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadoud Bousdira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11826,64 +11826,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul de programmes parallèles avec Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadoud Bousdira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12015,51 +12015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Metaprogrammed Bulk Synchronous Parallel Algorithmic Skeleton Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noman Javed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12122,51 +12122,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Scalable and Skew-insensitive Algorithm for Join Operations using Map/Reduce Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Bamha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12197,64 +12197,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic Development of Functional Bulk Synchronous Parallel Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenjiang Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiminori Matsuzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12315,51 +12315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntaxe et sémantique de Revised Bulk Synchronous Parallel ML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadoud Bousdira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12407,103 +12407,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Program Calculation in Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideki Hashimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenjiang Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masato Takeichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2009-07, 2009, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12641,90 +12641,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concerto-D in Maude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Arfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolan Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12854,51 +12854,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0B020E0"/>
+    <w:nsid w:val="A3CD0860"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13085,51 +13085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-loulergue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9301-7829" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096178558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342070v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loulergue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Proust" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-025-01340-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095685v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Ziani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Bernier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Kosmatov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gracia Perez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3743153" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065774v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara Ly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Signoles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605951" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04067909v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3595376" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Niculescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-019-02820-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3375408.3375416" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01777123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Blanchard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2018.03.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495453v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tachon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Hains" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626417400023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317103v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v18i3.1306" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159182v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadoud Bousdira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tesson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-016-0415-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dabrowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pinsard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2015.04.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gesbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gava" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2009.05.021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ936LJ8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110829v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110830v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148512v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125414v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135592v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ischard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chouquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622131v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354615v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57259-3_14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04597523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04637532v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gracia P&#233;rez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72044-4_5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04572043v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Arfi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.414.2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644465v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75380-0_16" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dabrowski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707907" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Ed-Dbali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49737-7_2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173428v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47115-5_14" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47705-8_6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142453v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605156.3606450" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03338928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Souaf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.349.5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02879211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50995-8_6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02494416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Bufnea" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Sterca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009344100500061" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317124v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT46702.2019.00077" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317123v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38991-8_13" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100515v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297495" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317127v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS48598.2019.9188151" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317118v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32409-4_28" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317055v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20652-9_6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317074v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3299742" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317089v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthom&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00113" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01720401v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77935-5_3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941231v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Allombert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bourgoin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01811922v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92994-1_11" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317083v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Whitney" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartWorld.2018.00262" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317078v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02283406v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317093v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartWorld.2018.00273" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01811932v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317096v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CANDAR.2017.108" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495456v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.267" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317099v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2017.00079" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494832v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvid Jakobsson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hains" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.123" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317101v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2017.00049" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495454v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.253.9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01319565v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318432v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423641v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lemerre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAM.2016.18" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158138v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105093v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158137v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158134v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Guesmi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clemente" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01834977v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kosmatov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemerre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19458-5_2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905949v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979100v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979092v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeffrey Legaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjiang Hu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979104v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Hajj Hassan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bamha" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105115v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2014.51" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958116v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905950v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00964061v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Emoto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966632v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016180v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jubertie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864818v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822990v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.05.189" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864820v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822991v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822992v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiminori Matsuzaki" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40047-6_46" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WTFXKVP9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708822v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708824v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708817v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708821v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603344v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noman Javed" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605566v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034751.2034759" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588894v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2011.04.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592539v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592541v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592542v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592540v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605567v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034751.2034756" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512867v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515223v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petiot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC-NC.2010.57" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484308v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hashimoto" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Takeichi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452515v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452523v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03644-6_34" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WMZMJ1RZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452540v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68111-3_119" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LDWF8MXR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452537v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Benheddi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68111-3_114" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PNGCK1JF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452532v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2007.77" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452559v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-69858-8_4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452579v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639552" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022260v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452566v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022267v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452573v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Louis-Regis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11753728_48" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VX905C2F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318361v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS48598.2019.9188160" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317085v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00166" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317091v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00167" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317112v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2017.138" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317110v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2017.140" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317143v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03261865v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Wotawa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79379-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466166v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tiskin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466168v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466164v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2006.12.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD1SRBHW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466169v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160688v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70006-5_7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107296v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-orleans.fr/lifo/evenements/EJCIM2015/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966633v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469435v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947730v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465838v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465842v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gesbert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448751v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556201v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f3889ab751233d7ccb812d6e31cc074452b5e139;origin=https://hal.archives-ouvertes.fr/hal-04556201;visit=swh:1:snp:eb9686bbb19def3cd7e40be139923aa5270faed8;anchor=swh:1:rel:0040e1fae30354391bea7e4b4fc245556353fd87;path=/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654817v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:32a2fe14ad750c01d73d2bd101ef0c2f2e440f62;origin=https://hal.archives-ouvertes.fr/hal-04654817;visit=swh:1:snp:ad21f1e90f6cf2549821eb2142ab6657817241f1;anchor=swh:1:rel:9689c8ed0577d56bfb7885c6ed94e9ce0020eca3;path=/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-loulergue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9301-7829" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096178558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342070v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loulergue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Proust" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-025-01340-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095685v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Ziani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Bernier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Kosmatov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gracia Perez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3743153" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065774v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara Ly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Signoles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605951" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04067909v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3595376" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Niculescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-019-02820-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3375408.3375416" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01777123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Blanchard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2018.03.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v18i3.1306" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadoud Bousdira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tesson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-016-0415-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495453v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tachon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Hains" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626417400023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dabrowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pinsard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2015.04.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gesbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gava" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2009.05.021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ936LJ8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110829v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110830v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148512v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125414v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135592v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ischard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chouquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354615v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57259-3_14" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04597523v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04637532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gracia P&#233;rez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72044-4_5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04572043v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Arfi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.414.2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75380-0_16" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795983v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dabrowski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707907" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622131v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Ed-Dbali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49737-7_2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173428v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47115-5_14" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47705-8_6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142453v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605156.3606450" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03338928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Souaf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.349.5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02879211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50995-8_6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02494416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Bufnea" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Sterca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009344100500061" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317127v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS48598.2019.9188151" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317118v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32409-4_28" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317074v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3299742" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317055v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20652-9_6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317123v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38991-8_13" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317124v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT46702.2019.00077" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100515v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297495" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01811922v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92994-1_11" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317083v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Whitney" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartWorld.2018.00262" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317078v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02283406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317093v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartWorld.2018.00273" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01811932v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941231v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Allombert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bourgoin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317089v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthom&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00113" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01720401v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77935-5_3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317099v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2017.00079" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494832v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvid Jakobsson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hains" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.123" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317101v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2017.00049" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495454v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.253.9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495456v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.267" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317096v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CANDAR.2017.108" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318432v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423641v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lemerre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAM.2016.18" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01319565v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158137v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158134v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Guesmi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clemente" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01834977v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kosmatov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemerre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19458-5_2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105093v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158138v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979100v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979092v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeffrey Legaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjiang Hu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979104v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Hajj Hassan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bamha" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105115v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2014.51" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958116v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905950v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00964061v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Emoto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966632v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016180v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jubertie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905949v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864818v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822990v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.05.189" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864820v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822991v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822992v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiminori Matsuzaki" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40047-6_46" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WTFXKVP9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708824v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708817v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708821v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708822v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588894v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2011.04.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592539v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noman Javed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592541v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592542v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592540v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605567v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034751.2034756" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603344v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605566v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034751.2034759" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484308v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hashimoto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Takeichi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512867v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515223v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petiot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC-NC.2010.57" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452515v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452523v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03644-6_34" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WMZMJ1RZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452540v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68111-3_119" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LDWF8MXR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452537v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Benheddi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68111-3_114" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PNGCK1JF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452559v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-69858-8_4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452532v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2007.77" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452579v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639552" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022260v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452566v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022267v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452573v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Louis-Regis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11753728_48" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VX905C2F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318361v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS48598.2019.9188160" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317085v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00166" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317091v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00167" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317112v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2017.138" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317110v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2017.140" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317143v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03261865v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Wotawa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79379-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466166v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tiskin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466168v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466164v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2006.12.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD1SRBHW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466169v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160688v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70006-5_7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107296v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-orleans.fr/lifo/evenements/EJCIM2015/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966633v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469435v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947730v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465838v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465842v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gesbert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448751v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556201v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f3889ab751233d7ccb812d6e31cc074452b5e139;origin=https://hal.archives-ouvertes.fr/hal-04556201;visit=swh:1:snp:eb9686bbb19def3cd7e40be139923aa5270faed8;anchor=swh:1:rel:0040e1fae30354391bea7e4b4fc245556353fd87;path=/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654817v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:32a2fe14ad750c01d73d2bd101ef0c2f2e440f62;origin=https://hal.archives-ouvertes.fr/hal-04654817;visit=swh:1:snp:ad21f1e90f6cf2549821eb2142ab6657817241f1;anchor=swh:1:rel:9689c8ed0577d56bfb7885c6ed94e9ce0020eca3;path=/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>