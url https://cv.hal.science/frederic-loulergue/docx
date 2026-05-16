--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -4955,235 +4955,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cloud Brokerage Solution: Formal Methods Meet Security in Cloud Federations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berthomé</w:t>
+                <w:t xml:space="preserve">Ghosts for Lists: A Critical Module of Contiki Verified in Frama-C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Kosmatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on High Performance Computing &amp; Simulation (HPCS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HPCS.2018.00113⟩</w:t>
+              <w:t xml:space="preserve">Tenth NASA Formal Methods Symposium - NFM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Newport News, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-77935-5_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317089v1</w:t>
+                <w:t xml:space="preserve">hal-01720401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghosts for Lists: A Critical Module of Contiki Verified in Frama-C</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikolai Kosmatov</w:t>
+                <w:t xml:space="preserve">A Cloud Brokerage Solution: Formal Methods Meet Security in Cloud Federations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Souaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth NASA Formal Methods Symposium - NFM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Newport News, United States. </w:t>
+              <w:t xml:space="preserve">2018 International Conference on High Performance Computing &amp; Simulation (HPCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Orleans, France. pp.691-699, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-77935-5_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HPCS.2018.00113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720401v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing Algorithmic Skeletons with Bulk Synchronous Parallel ML</w:t>
               </w:r>
@@ -6182,51 +6182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SECRYPT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6811,147 +6811,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing powerlists with Bulk Synchronous Parallel ML</w:t>
+                <w:t xml:space="preserve">Formal Derivation and Extraction of a Parallel Program for the All Nearest Smaller Values Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginia Niculescu</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joeffrey Legaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenjiang Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing (SYNASC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Gyeongju, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105115v1</w:t>
+                <w:t xml:space="preserve">hal-00905950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Data-skew Effects in Join Operations using MapReduce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Al Hajj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6980,178 +6997,161 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Derivation and Extraction of a Parallel Program for the All Nearest Smaller Values Problem</w:t>
+                <w:t xml:space="preserve">Implementing powerlists with Bulk Synchronous Parallel ML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zhenjiang Hu</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing (SYNASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Timisoara, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYNASC.2014.51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905950v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Verified Generate-Test-Aggregate Coq Library for Parallel Programs Extraction</w:t>
               </w:r>
@@ -12854,51 +12854,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3CD0860"/>
+    <w:nsid w:val="5FEE1941"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13085,51 +13085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-loulergue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9301-7829" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096178558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342070v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loulergue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Proust" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-025-01340-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095685v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Ziani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Bernier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Kosmatov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gracia Perez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3743153" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065774v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara Ly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Signoles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605951" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04067909v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3595376" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Niculescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-019-02820-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3375408.3375416" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01777123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Blanchard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2018.03.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v18i3.1306" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadoud Bousdira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tesson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-016-0415-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495453v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tachon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Hains" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626417400023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dabrowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pinsard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2015.04.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gesbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gava" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2009.05.021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ936LJ8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110829v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110830v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148512v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125414v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135592v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ischard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chouquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354615v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57259-3_14" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04597523v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04637532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gracia P&#233;rez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72044-4_5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04572043v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Arfi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.414.2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75380-0_16" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795983v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dabrowski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707907" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622131v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Ed-Dbali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49737-7_2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173428v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47115-5_14" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47705-8_6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142453v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605156.3606450" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03338928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Souaf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.349.5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02879211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50995-8_6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02494416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Bufnea" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Sterca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009344100500061" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317127v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS48598.2019.9188151" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317118v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32409-4_28" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317074v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3299742" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317055v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20652-9_6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317123v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38991-8_13" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317124v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT46702.2019.00077" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100515v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297495" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01811922v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92994-1_11" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317083v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Whitney" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartWorld.2018.00262" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317078v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02283406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317093v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartWorld.2018.00273" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01811932v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941231v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Allombert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bourgoin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317089v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthom&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00113" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01720401v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77935-5_3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317099v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2017.00079" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494832v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvid Jakobsson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hains" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.123" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317101v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2017.00049" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495454v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.253.9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495456v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.267" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317096v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CANDAR.2017.108" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318432v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423641v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lemerre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAM.2016.18" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01319565v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158137v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158134v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Guesmi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clemente" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01834977v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kosmatov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemerre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19458-5_2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105093v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158138v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979100v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979092v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeffrey Legaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjiang Hu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979104v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Hajj Hassan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bamha" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105115v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2014.51" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958116v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905950v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00964061v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Emoto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966632v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016180v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jubertie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905949v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864818v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822990v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.05.189" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864820v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822991v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822992v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiminori Matsuzaki" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40047-6_46" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WTFXKVP9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708824v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708817v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708821v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708822v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588894v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2011.04.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592539v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noman Javed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592541v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592542v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592540v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605567v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034751.2034756" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603344v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605566v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034751.2034759" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484308v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hashimoto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Takeichi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512867v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515223v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petiot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC-NC.2010.57" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452515v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452523v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03644-6_34" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WMZMJ1RZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452540v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68111-3_119" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LDWF8MXR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452537v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Benheddi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68111-3_114" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PNGCK1JF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452559v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-69858-8_4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452532v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2007.77" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452579v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639552" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022260v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452566v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022267v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452573v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Louis-Regis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11753728_48" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VX905C2F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318361v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS48598.2019.9188160" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317085v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00166" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317091v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00167" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317112v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2017.138" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317110v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2017.140" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317143v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03261865v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Wotawa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79379-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466166v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tiskin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466168v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466164v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2006.12.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD1SRBHW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466169v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160688v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70006-5_7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107296v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-orleans.fr/lifo/evenements/EJCIM2015/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966633v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469435v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947730v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465838v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465842v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gesbert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448751v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556201v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f3889ab751233d7ccb812d6e31cc074452b5e139;origin=https://hal.archives-ouvertes.fr/hal-04556201;visit=swh:1:snp:eb9686bbb19def3cd7e40be139923aa5270faed8;anchor=swh:1:rel:0040e1fae30354391bea7e4b4fc245556353fd87;path=/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654817v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:32a2fe14ad750c01d73d2bd101ef0c2f2e440f62;origin=https://hal.archives-ouvertes.fr/hal-04654817;visit=swh:1:snp:ad21f1e90f6cf2549821eb2142ab6657817241f1;anchor=swh:1:rel:9689c8ed0577d56bfb7885c6ed94e9ce0020eca3;path=/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-loulergue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9301-7829" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096178558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342070v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loulergue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Proust" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-025-01340-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095685v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Ziani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Bernier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Kosmatov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gracia Perez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3743153" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065774v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara Ly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Signoles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605951" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04067909v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3595376" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Niculescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-019-02820-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3375408.3375416" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01777123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Blanchard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2018.03.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12694/scpe.v18i3.1306" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadoud Bousdira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tesson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-016-0415-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495453v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tachon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Hains" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626417400023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01143199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dabrowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pinsard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2015.04.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gesbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gava" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2009.05.021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ936LJ8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110829v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110830v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148512v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125414v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135592v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ischard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chouquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354615v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57259-3_14" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04597523v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04637532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gracia P&#233;rez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72044-4_5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04572043v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Arfi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.414.2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75380-0_16" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795983v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dabrowski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707907" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622131v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Ed-Dbali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49737-7_2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173428v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47115-5_14" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47705-8_6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142453v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605156.3606450" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03338928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Souaf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.349.5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02879211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50995-8_6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02494416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Bufnea" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Sterca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009344100500061" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317127v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS48598.2019.9188151" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317118v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32409-4_28" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317074v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3299742" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317055v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20652-9_6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317123v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38991-8_13" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317124v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT46702.2019.00077" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100515v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297495" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01811922v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92994-1_11" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317083v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Whitney" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartWorld.2018.00262" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317078v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02283406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317093v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartWorld.2018.00273" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01811932v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941231v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Allombert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bourgoin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01720401v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77935-5_3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317089v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthom&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00113" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317099v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2017.00079" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494832v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvid Jakobsson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hains" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.123" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317101v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2017.00049" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495454v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.253.9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495456v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.267" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317096v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CANDAR.2017.108" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318432v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423641v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lemerre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAM.2016.18" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01319565v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158137v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158134v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Guesmi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clemente" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01834977v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kosmatov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemerre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19458-5_2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105093v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158138v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979100v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979092v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeffrey Legaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjiang Hu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979104v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Hajj Hassan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bamha" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905950v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958116v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105115v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2014.51" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00964061v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Emoto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966632v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016180v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jubertie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905949v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864818v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822990v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.05.189" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864820v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822991v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822992v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiminori Matsuzaki" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40047-6_46" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WTFXKVP9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708824v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708817v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708821v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708822v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588894v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2011.04.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592539v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noman Javed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592541v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592542v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592540v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605567v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034751.2034756" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603344v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605566v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034751.2034759" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484308v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hashimoto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Takeichi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512867v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515223v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petiot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC-NC.2010.57" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452515v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452523v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03644-6_34" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WMZMJ1RZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452540v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68111-3_119" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LDWF8MXR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452537v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Benheddi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68111-3_114" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PNGCK1JF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452559v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-69858-8_4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452532v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2007.77" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452579v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639552" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022260v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452566v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022267v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452573v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Louis-Regis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11753728_48" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VX905C2F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318361v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS48598.2019.9188160" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317085v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00166" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317091v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00167" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317112v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2017.138" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317110v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2017.140" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317143v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03261865v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Wotawa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79379-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466166v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tiskin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466168v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466164v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2006.12.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD1SRBHW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466169v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160688v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70006-5_7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107296v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-orleans.fr/lifo/evenements/EJCIM2015/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966633v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469435v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947730v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465838v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465842v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gesbert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448751v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556201v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f3889ab751233d7ccb812d6e31cc074452b5e139;origin=https://hal.archives-ouvertes.fr/hal-04556201;visit=swh:1:snp:eb9686bbb19def3cd7e40be139923aa5270faed8;anchor=swh:1:rel:0040e1fae30354391bea7e4b4fc245556353fd87;path=/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654817v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:32a2fe14ad750c01d73d2bd101ef0c2f2e440f62;origin=https://hal.archives-ouvertes.fr/hal-04654817;visit=swh:1:snp:ad21f1e90f6cf2549821eb2142ab6657817241f1;anchor=swh:1:rel:9689c8ed0577d56bfb7885c6ed94e9ce0020eca3;path=/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>