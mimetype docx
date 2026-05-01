--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -136,51 +136,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, #8, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -316,485 +316,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling for bioresources and bioproducts</w:t>
+                <w:t xml:space="preserve">DRY biorefineries: Multiscale modeling studies and innovative processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Barnabe</w:t>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chabin</w:t>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 46, pp.41-53. </w:t>
+              <w:t xml:space="preserve">, 2018, 46, pp.131-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607608v1</w:t>
+                <w:t xml:space="preserve">hal-01606747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the heap shape formation on the local vertical force profile of ensiled granular materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Multiscale modeling for bioresources and bioproducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barnabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2018.06.046⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.41-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604246v1</w:t>
+                <w:t xml:space="preserve">hal-01607608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRY biorefineries: Multiscale modeling studies and innovative processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+                <w:t xml:space="preserve">Impact of the heap shape formation on the local vertical force profile of ensiled granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Barron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Frank</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46, pp.131-139. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 338, pp.993-1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2018.06.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01606747v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles avancées de la recherche sur le fractionnement du blé tendre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11/12, pp.16-19</w:t>
@@ -849,77 +849,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raggiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Francoise Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries des Céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 189, pp.11-21</w:t>
@@ -974,64 +974,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruifeng Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Perronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1094,103 +1094,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès à des molécules d’intérêt par fractionnement par voie sèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries des Céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 182, pp.11-18</w:t>
@@ -1213,585 +1213,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of puroindoline b gene involvement in the milling behavior of hard-type common wheats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Michelet</w:t>
+                <w:t xml:space="preserve">Expérimentation et modélisation pour la compréhension des mécanismes de fractionnement des cereales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cereal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/CCHEM-08-11-0096⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.95-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/sf3q-8884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964214v1</w:t>
+                <w:t xml:space="preserve">hal-01267816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of instrument rigidity and specimen geometry on calculations of compressive strength poperties of wheat endosperm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Mabille</w:t>
+                <w:t xml:space="preserve">A study of puroindoline b gene involvement in the milling behavior of hard-type common wheats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privat P. Lasme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier F.-X. Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cereal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 89 (1), pp.24-29. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/CCHEM-08-11-0100⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 89 (1), pp.44-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/CCHEM-08-11-0096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267819v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès à des molécules d’intérêt par fractionnement par voie sèche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of instrument rigidity and specimen geometry on calculations of compressive strength poperties of wheat endosperm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen R. Delwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig F. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Barron</w:t>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19, pp.51-62. </w:t>
+              <w:t xml:space="preserve">Cereal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 89 (1), pp.24-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/3fmv-8440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/CCHEM-08-11-0100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267813v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation et modélisation pour la compréhension des mécanismes de fractionnement des cereales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mabille</w:t>
+                <w:t xml:space="preserve">Accès à des molécules d’intérêt par fractionnement par voie sèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Francoise Samson</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 19, pp.95-105. </w:t>
+              <w:t xml:space="preserve">, 2012, 19, pp.51-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/sf3q-8884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/3fmv-8440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267816v1</w:t>
+                <w:t xml:space="preserve">hal-01267813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative analysis of wheat endosperm compressive material properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig F. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen R. Delwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur D. Bettge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1881,51 +1881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adherence within biological multilayered systems: development and application of peel test to analyse wheat grain peripheral layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena R. Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2004,290 +2004,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des procédés de fractionnement sur la composition et quelques propriétés nutritionnelles des produits céréaliers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of water content and negative temperatures on the mechanical properties of wheat bran and its constitutive layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena R. Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98 (3), pp.360-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2010.04.005⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662925v1</w:t>
+                <w:t xml:space="preserve">hal-02668981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of water content and negative temperatures on the mechanical properties of wheat bran and its constitutive layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet des procédés de fractionnement sur la composition et quelques propriétés nutritionnelles des produits céréaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youna Hemery</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nuria Mateo-Anson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.01.012⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (5), pp.230-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2010.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668981v1</w:t>
+                <w:t xml:space="preserve">hal-02662925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unique Combination of Mechanical Strength, Thermal Stability, and High Ion Conduction in PMMA-Silica Nanocomposites Containing High Loadings of Ionic Liquid</w:t>
               </w:r>
@@ -2531,461 +2531,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of outer layers from near-isogenic lines of common wheat differing in hardness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strength and failure of cemented granular matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Greffeuille</w:t>
+                <w:t xml:space="preserve">Lothar Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, pp.413--429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2007-10201-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2006.09.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189212v1</w:t>
+                <w:t xml:space="preserve">hal-00759645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the milling reduction of bread wheat farina: physical and biochemical characterisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Mechanical properties of outer layers from near-isogenic lines of common wheat differing in hardness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Greffeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier F.-X. Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 45 (1), pp.97-105. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 45 (2), pp.227-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2006.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2006.07.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659604v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength and failure of cemented granular matter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+                <w:t xml:space="preserve">Analysis of the milling reduction of bread wheat farina: physical and biochemical characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Greffeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lothar Brendel</w:t>
+                <w:t xml:space="preserve">Pierre P. Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23, pp.413--429. </w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (1), pp.97-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2007-10201-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2006.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759645v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and physicochemical characterization of vitreous and mealy Durum Wheat endosperm</w:t>
               </w:r>
@@ -3095,462 +3095,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric modelling of wheat grain morphology: a new perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individual Contribution of Grain Outer Layers and Their Cell Wall Structure to the Mechanical Properties of Wheat Bran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Abecassis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jcrs.2002.0474⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51 (7), pp.2026 - 2033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf0261598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680908v1</w:t>
+                <w:t xml:space="preserve">hal-05175640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of structural characteristics of Aleurone Layer on milling behavior of Durum wheat (Triticum durum Desf.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Parametric modelling of wheat grain morphology: a new perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.C. Autran</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abecassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cereal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/CCHEM.2003.80.1.62⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 37, pp.43-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcrs.2002.0474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674961v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual Contribution of Grain Outer Layers and Their Cell Wall Structure to the Mechanical Properties of Wheat Bran</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of structural characteristics of Aleurone Layer on milling behavior of Durum wheat (Triticum durum Desf.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lapierre</w:t>
+                <w:t xml:space="preserve">S. Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Autran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf0261598⟩</w:t>
+              <w:t xml:space="preserve">Cereal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 80 (1), pp.62-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/CCHEM.2003.80.1.62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05175640v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of tissue dissociation of Durum wheat grain (Triticum durum Desf.) generated by the milling process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3613,77 +3613,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of wheat seed coats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abecassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cereal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 78 (3), pp.231-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3769,51 +3769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lempereur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cereal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 77 (4), pp.421-427. </w:t>
@@ -3864,77 +3864,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of wheat endosperm with a view on grinding behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3993,90 +3993,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dureté des blés : état des connaissances actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4284,90 +4284,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dureté du blé a-t-elle une influence sur la dépense énergétique à la mouture?Topo donnant suite à une question de Bernard Rolland, INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnés Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées filières céréales à paille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Changins, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4431,64 +4431,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Haurie Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring Lignocellulosic Biomass - ELB 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4507,571 +4507,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cereal processing and consequences on nutritional and sensorial properties.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping of the structure of a corn kernel by three complementary experimental techniques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Barron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Micard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rahima Sidiboulenouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ICC Latin American Cereal Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Curitiba, Brazil</w:t>
+              <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594238v1</w:t>
+                <w:t xml:space="preserve">hal-02958293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About rheophysic of granular packing columns with an intruder and a PIV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duri Agnès</w:t>
+                <w:t xml:space="preserve">Cereal processing and consequences on nutritional and sensorial properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cuq</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valerie Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIT-IATE Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3rd ICC Latin American Cereal Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925107v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l’approche hydro-texturale à l’analyse de la structure d’un grain de maïs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">About rheophysic of granular packing columns with an intruder and a PIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duri Agnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Helene Morel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Sandra Mandato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Colloque National Réseau Français de Biologie des Graines "Graines 2015"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">MIT-IATE Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607846v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of the structure of a corn kernel by three complementary experimental techniques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Apports de l’approche hydro-texturale à l’analyse de la structure d’un grain de maïs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahima Sidiboulenouar</w:t>
+                <w:t xml:space="preserve">Joelle Bonicel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Coillot</w:t>
+                <w:t xml:space="preserve">Marie Helene Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, nagoya, Japan</w:t>
+              <w:t xml:space="preserve">5. Colloque National Réseau Français de Biologie des Graines "Graines 2015"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958293v1</w:t>
+                <w:t xml:space="preserve">hal-01607846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between free surface shape and local vertical force in the relaxation of granular materials poured into a container</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duri Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5221,103 +5221,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation numérique de la fragmentation des matériaux ligno-cellulosiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Bioraffinerie des Lignocelluloses (BILI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
@@ -5359,64 +5359,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of key factors influencing endosperm extraction in durum wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raggiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5467,90 +5467,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel dry fractionation technologies applied to wheat bran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ICC Cereal and Bread Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5575,64 +5575,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fractionnement par voie sèche des agroressources : une voie énergétiquement économe pour élaborer de nouvelles formulations de produits céréaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5664,531 +5664,531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain fractionation revised for new healthy ingredients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical modeling of wheat hardness and fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cereal &amp; Europe Spring Meeting - Whole Grain Global Summit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on Powder Science and Technology - Powders and Sintered Material</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Albi, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603373v1</w:t>
+                <w:t xml:space="preserve">hal-02758080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry fractionation of wheat bran for the manufacture of functional ingredients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youna Hemery</w:t>
+                <w:t xml:space="preserve">Impact of new tool development to study wheat grain fractionation and control the product quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Conference of IGV GmbH - Grains are functional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Bergholz-Rehbrücke, Germany</w:t>
+              <w:t xml:space="preserve">1ère rencontre BBSRC-INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603365v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical modeling of wheat hardness and fragmentation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grain fractionation revised for new healthy ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Powder Science and Technology - Powders and Sintered Material</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cereal &amp; Europe Spring Meeting - Whole Grain Global Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Newcastle, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02758080v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of new tool development to study wheat grain fractionation and control the product quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+                <w:t xml:space="preserve">Dry fractionation of wheat bran for the manufacture of functional ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Desvignes</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère rencontre BBSRC-INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">17. International Conference of IGV GmbH - Grains are functional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bergholz-Rehbrücke, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745169v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Mécanique de la friabilité du blé</w:t>
               </w:r>
@@ -6289,312 +6289,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux modes de représentation de données faiblement structurées en sciences du vivant</w:t>
+                <w:t xml:space="preserve">Virtual Grain: a Data Warehouse for Mesh Grid Representation of Cereal Grain Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nongyao Mueangdee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nongyao Mueangdee</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Villeneuve d'Ascq, France. pp.125-136</w:t>
+              <w:t xml:space="preserve">Agrostat'06: 9th European Conference on Food Industry and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00113022v1</w:t>
+                <w:t xml:space="preserve">lirmm-00113015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Grain: a Data Warehouse for Mesh Grid Representation of Cereal Grain Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de deux modes de représentation de données faiblement structurées en sciences du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nongyao Mueangdee</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrostat'06: 9th European Conference on Food Industry and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Villeneuve d'Ascq, France. pp.125-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00113015v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00113022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain Fractionation to Improve the Nutritional Intensity of Cereal Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6667,51 +6667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliments et produits végétaux : des solides cellulaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6749,103 +6749,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between the structure and the rheological properties of Durum wheat bran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abecassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6954,51 +6954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème colloque Sciences et Technologie des poudres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Compiègne, France. 9, pp.260 - 269, 2007</w:t>
@@ -7027,51 +7027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corn pith as insulating biomaterial: from biomass fractionation to composite production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Haurie Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7079,51 +7079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Breysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Biobased Materials and Composites (ICBMC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Nantes, France. 2017</w:t>
@@ -7152,103 +7152,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical slow drag of an intruder in a laterally confined granular medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mandato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. EDP Sciences, EPJ Web of Conferences, 140, 2017, EPJ Web of Conferences. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7295,90 +7295,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving the structural variability in maize stalk through dry fractionation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Breysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Haurie Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Séminaire du GDR Symbiose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, La Grande-Motte, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7403,77 +7403,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical treatment for the degradation of the mechanical properties of miscanthus stems to facilitate fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Plant Biomechanics International Conference PBM8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7511,90 +7511,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation de l'amidon gélatinisé au sein d'un agglomérat de couscous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Journées Techniques des Industries Céréalières JTIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Reims, France. Industries des Céréales, 186, 2013, Industries des Céréales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7619,77 +7619,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionnement par voie sèche des sons de blé pour la production d’ingrédients alimentaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7744,77 +7744,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionnement par voie sèche du son de blé pour la production d’ingrédients alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7869,77 +7869,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan et optimisation de l’énergie de fractionnement par voie sèche des grains de céréales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8052,77 +8052,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau dans les aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tec et Doc, 2002, Sciences et Techniques Agroalimentaires, 2-7430-0523-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8147,51 +8147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the rheology and the cracking of granular media with cementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8287,103 +8287,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equipe SiS (Small is Sustainable)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -8437,77 +8437,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation under stress of cell wall polymers of the wheat aleurone cells : coupling mechanical test and infrared microspectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8559,103 +8559,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description et validation d'un micro test de prédiction de la valeur meunière du blé tendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Letang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">*INRA Unité de Technologie des céréales et des agropolymères 34060 Montpellier (FRA) Diffusion du document : INRA Unité de Technologie des céréales et des agropolymères 34060 Montpellier (FRA). 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
@@ -8709,51 +8709,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés mécaniques et aptitude au fractionnement par voie sèche des sons de blé tendre (Triticum aestivum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 (Sciences et Techniques), 1998. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8949,51 +8949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364874v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie Ibarra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Breysse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Palumbo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14185350" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604246v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.06.046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606747v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.08.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raggiri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268049v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Ying" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Perronnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.03.090" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMKSZ53G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaurand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964214v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Privat P. Lasme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier F.-X. Oury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Michelet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM-08-11-0096" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267819v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Delwiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig F. Morris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM-08-11-0100" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267813v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3fmv-8440" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sf3q-8884" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646886v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur D. Bettge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM-03-11-0035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665512v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena R. Martelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Rouau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Sadoudi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2010.03.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L526F2RD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662925v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Mateo-Anson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2010.04.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.01.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7C4JMPL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433321v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm9027918" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Topin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.05.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189212v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Greffeuille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2006.09.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W3X9T9V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Villeneuve" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2006.07.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SNHX0JB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759645v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Brendel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10201-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TT5L3MT2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680230v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ch&#233;ret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Morel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CC-82-0081" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680908v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abecassis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcrs.2002.0474" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z95Q7W2F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674961v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peyron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Autran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM.2003.80.1.62" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0261598" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D79HB4KH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcrs.2002.0464" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS0XRLNB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM.2001.78.3.231" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695096v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pujol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Letang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lempereur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM.2000.77.4.421" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696669v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Haddad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mermet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Benet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00122-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E04D31D8D186B4A9274983581EE50C17DDCC467A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693428v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04957027v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cesson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Ducasse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carillo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176815v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Duri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982730v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haurie Ibarra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594238v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925107v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duri Agn&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mandato" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607846v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Bonicel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958293v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidiboulenouar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916060v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837660v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leygue" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paradis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568887v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605489v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745149v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604122v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603373v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603365v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758080v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Radjai" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.070" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D98HQXQC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745169v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desvignes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360484v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113022v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongyao Mueangdee" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113015v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745513v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20061365" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761142v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767575v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936744v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Duri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malterre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603803v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palumbo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606882v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003083" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603802v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601573v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607154v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hafsa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810609v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demarelatrous" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817992v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601884v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832614v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829748v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Delenne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929608v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799401v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Martelli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jamme" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832935v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840742v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364874v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie Ibarra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Breysse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Palumbo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14185350" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.08.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604246v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.06.046" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raggiri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268049v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Ying" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Perronnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.03.090" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMKSZ53G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaurand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267816v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sf3q-8884" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Privat P. Lasme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier F.-X. Oury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Michelet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM-08-11-0096" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267819v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Delwiche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig F. Morris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM-08-11-0100" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267813v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3fmv-8440" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646886v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur D. Bettge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM-03-11-0035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665512v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena R. Martelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Rouau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Sadoudi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2010.03.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L526F2RD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668981v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.01.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7C4JMPL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662925v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Mateo-Anson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2010.04.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433321v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm9027918" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Topin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.05.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759645v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Brendel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10201-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TT5L3MT2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189212v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Greffeuille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2006.09.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W3X9T9V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Villeneuve" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2006.07.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SNHX0JB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680230v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ch&#233;ret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Morel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CC-82-0081" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175640v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0261598" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D79HB4KH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680908v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abecassis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcrs.2002.0474" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z95Q7W2F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674961v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peyron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Autran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM.2003.80.1.62" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcrs.2002.0464" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS0XRLNB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM.2001.78.3.231" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695096v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pujol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Letang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lempereur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM.2000.77.4.421" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696669v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Haddad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mermet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Benet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00122-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E04D31D8D186B4A9274983581EE50C17DDCC467A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693428v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04957027v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cesson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Ducasse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carillo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176815v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Duri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982730v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haurie Ibarra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958293v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidiboulenouar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594238v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925107v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duri Agn&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mandato" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607846v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Bonicel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916060v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837660v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leygue" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paradis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568887v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605489v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745149v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604122v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758080v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Radjai" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.070" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D98HQXQC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745169v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desvignes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603373v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603365v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360484v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113015v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongyao Mueangdee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113022v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745513v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20061365" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761142v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767575v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936744v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Duri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malterre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603803v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palumbo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606882v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003083" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603802v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601573v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607154v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hafsa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810609v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demarelatrous" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817992v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601884v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832614v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829748v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Delenne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929608v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799401v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Martelli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jamme" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832935v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840742v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>