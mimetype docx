--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -316,485 +316,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRY biorefineries: Multiscale modeling studies and innovative processing</w:t>
+                <w:t xml:space="preserve">Multiscale modeling for bioresources and bioproducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mayer</w:t>
+                <w:t xml:space="preserve">Marc Barnabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Barron</w:t>
+                <w:t xml:space="preserve">Thomas Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Frank</w:t>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 46, pp.131-139. </w:t>
+              <w:t xml:space="preserve">, 2018, 46, pp.41-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606747v1</w:t>
+                <w:t xml:space="preserve">hal-01607608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling for bioresources and bioproducts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the heap shape formation on the local vertical force profile of ensiled granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Barnabe</w:t>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Blanc</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.015⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 338, pp.993-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2018.06.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607608v1</w:t>
+                <w:t xml:space="preserve">hal-01604246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the heap shape formation on the local vertical force profile of ensiled granular materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+                <w:t xml:space="preserve">DRY biorefineries: Multiscale modeling studies and innovative processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Mabille</w:t>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ruiz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 338, pp.993-1000. </w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.131-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2018.06.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01604246v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles avancées de la recherche sur le fractionnement du blé tendre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Francoise Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11/12, pp.16-19</w:t>
@@ -849,77 +849,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raggiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries des Céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 189, pp.11-21</w:t>
@@ -974,64 +974,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruifeng Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Perronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1094,51 +1094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès à des molécules d’intérêt par fractionnement par voie sèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1146,51 +1146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries des Céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 182, pp.11-18</w:t>
@@ -1213,585 +1213,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation et modélisation pour la compréhension des mécanismes de fractionnement des cereales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of puroindoline b gene involvement in the milling behavior of hard-type common wheats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privat P. Lasme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier F.-X. Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/sf3q-8884⟩</w:t>
+              <w:t xml:space="preserve">Cereal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 89 (1), pp.44-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/CCHEM-08-11-0096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267816v1</w:t>
+                <w:t xml:space="preserve">hal-00964214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of puroindoline b gene involvement in the milling behavior of hard-type common wheats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Michelet</w:t>
+                <w:t xml:space="preserve">Influence of instrument rigidity and specimen geometry on calculations of compressive strength poperties of wheat endosperm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen R. Delwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig F. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cereal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 89 (1), pp.44-51. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/CCHEM-08-11-0096⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 89 (1), pp.24-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/CCHEM-08-11-0100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964214v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of instrument rigidity and specimen geometry on calculations of compressive strength poperties of wheat endosperm</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accès à des molécules d’intérêt par fractionnement par voie sèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cereal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 89 (1), pp.24-29. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.51-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/CCHEM-08-11-0100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/3fmv-8440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267819v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès à des molécules d’intérêt par fractionnement par voie sèche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Barron</w:t>
+                <w:t xml:space="preserve">Expérimentation et modélisation pour la compréhension des mécanismes de fractionnement des cereales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Chaurand</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 19, pp.51-62. </w:t>
+              <w:t xml:space="preserve">, 2012, 19, pp.95-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/3fmv-8440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/sf3q-8884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267813v1</w:t>
+                <w:t xml:space="preserve">hal-01267816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative analysis of wheat endosperm compressive material properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig F. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen R. Delwiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur D. Bettge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1881,51 +1881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adherence within biological multilayered systems: development and application of peel test to analyse wheat grain peripheral layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena R. Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2165,51 +2165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Mateo-Anson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2531,461 +2531,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength and failure of cemented granular matter</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical properties of outer layers from near-isogenic lines of common wheat differing in hardness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lothar Brendel</w:t>
+                <w:t xml:space="preserve">Valerie Greffeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier F.-X. Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2007-10201-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (2), pp.227-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2006.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759645v1</w:t>
+                <w:t xml:space="preserve">hal-01189212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of outer layers from near-isogenic lines of common wheat differing in hardness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Analysis of the milling reduction of bread wheat farina: physical and biochemical characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Greffeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mabille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 45 (2), pp.227-235. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2006.09.002⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 45 (1), pp.97-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2006.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189212v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the milling reduction of bread wheat farina: physical and biochemical characterisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+                <w:t xml:space="preserve">Strength and failure of cemented granular matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre P. Villeneuve</w:t>
+                <w:t xml:space="preserve">Lothar Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 45 (1), pp.97-105. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, pp.413--429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2006.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2007-10201-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659604v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and physicochemical characterization of vitreous and mealy Durum Wheat endosperm</w:t>
               </w:r>
@@ -3095,462 +3095,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual Contribution of Grain Outer Layers and Their Cell Wall Structure to the Mechanical Properties of Wheat Bran</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametric modelling of wheat grain morphology: a new perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf0261598⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 37, pp.43-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcrs.2002.0474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175640v1</w:t>
+                <w:t xml:space="preserve">hal-02680908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric modelling of wheat grain morphology: a new perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Influence of structural characteristics of Aleurone Layer on milling behavior of Durum wheat (Triticum durum Desf.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Abecassis</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jcrs.2002.0474⟩</w:t>
+              <w:t xml:space="preserve">Cereal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 80 (1), pp.62-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/CCHEM.2003.80.1.62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02680908v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of structural characteristics of Aleurone Layer on milling behavior of Durum wheat (Triticum durum Desf.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individual Contribution of Grain Outer Layers and Their Cell Wall Structure to the Mechanical Properties of Wheat Bran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Peyron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Mabille</w:t>
+                <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Devaux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cereal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51 (7), pp.2026 - 2033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf0261598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/CCHEM.2003.80.1.62⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02674961v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of tissue dissociation of Durum wheat grain (Triticum durum Desf.) generated by the milling process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3613,77 +3613,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of wheat seed coats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abecassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cereal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 78 (3), pp.231-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3769,51 +3769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lempereur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cereal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 77 (4), pp.421-427. </w:t>
@@ -3864,77 +3864,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of wheat endosperm with a view on grinding behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3993,90 +3993,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dureté des blés : état des connaissances actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4284,51 +4284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dureté du blé a-t-elle une influence sur la dépense énergétique à la mouture?Topo donnant suite à une question de Bernard Rolland, INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4431,64 +4431,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Haurie Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring Lignocellulosic Biomass - ELB 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4507,260 +4507,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of the structure of a corn kernel by three complementary experimental techniques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cereal processing and consequences on nutritional and sensorial properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahima Sidiboulenouar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valerie Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, nagoya, Japan</w:t>
+              <w:t xml:space="preserve">3rd ICC Latin American Cereal Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958293v1</w:t>
+                <w:t xml:space="preserve">hal-01594238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cereal processing and consequences on nutritional and sensorial properties.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mapping of the structure of a corn kernel by three complementary experimental techniques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahima Sidiboulenouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Micard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Coillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ICC Latin American Cereal Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Curitiba, Brazil</w:t>
+              <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594238v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About rheophysic of granular packing columns with an intruder and a PIV</w:t>
               </w:r>
@@ -4772,77 +4772,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duri Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mandato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIT-IATE Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4867,51 +4867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de l’approche hydro-texturale à l’analyse de la structure d’un grain de maïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4919,51 +4919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Bonicel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Helene Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque National Réseau Français de Biologie des Graines "Graines 2015"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4982,342 +4982,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between free surface shape and local vertical force in the relaxation of granular materials poured into a container</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blé dur : vers une nouvelle approche dans la détermination du taux de mitadinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque ACTIA sur les UMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916060v2</w:t>
+                <w:t xml:space="preserve">hal-01837660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blé dur : vers une nouvelle approche dans la détermination du taux de mitadinage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relation between free surface shape and local vertical force in the relaxation of granular materials poured into a container</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duri Agnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ACTIA sur les UMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837660v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916060v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation numérique de la fragmentation des matériaux ligno-cellulosiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Bioraffinerie des Lignocelluloses (BILI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
@@ -5359,64 +5359,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of key factors influencing endosperm extraction in durum wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raggiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5467,51 +5467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel dry fractionation technologies applied to wheat bran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5575,64 +5575,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fractionnement par voie sèche des agroressources : une voie énergétiquement économe pour élaborer de nouvelles formulations de produits céréaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5664,531 +5664,531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical modeling of wheat hardness and fragmentation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grain fractionation revised for new healthy ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Powder Science and Technology - Powders and Sintered Material</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cereal &amp; Europe Spring Meeting - Whole Grain Global Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Newcastle, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758080v1</w:t>
+                <w:t xml:space="preserve">hal-01603373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of new tool development to study wheat grain fractionation and control the product quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+                <w:t xml:space="preserve">Dry fractionation of wheat bran for the manufacture of functional ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Desvignes</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère rencontre BBSRC-INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">17. International Conference of IGV GmbH - Grains are functional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bergholz-Rehbrücke, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745169v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain fractionation revised for new healthy ingredients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rouau</w:t>
+                <w:t xml:space="preserve">Impact of new tool development to study wheat grain fractionation and control the product quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youna Hemery</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cereal &amp; Europe Spring Meeting - Whole Grain Global Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Newcastle, United Kingdom</w:t>
+              <w:t xml:space="preserve">1ère rencontre BBSRC-INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603373v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry fractionation of wheat bran for the manufacture of functional ingredients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical modeling of wheat hardness and fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Conference of IGV GmbH - Grains are functional</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on Powder Science and Technology - Powders and Sintered Material</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Albi, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603365v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Mécanique de la friabilité du blé</w:t>
               </w:r>
@@ -6537,51 +6537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain Fractionation to Improve the Nutritional Intensity of Cereal Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6667,51 +6667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliments et produits végétaux : des solides cellulaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6749,103 +6749,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between the structure and the rheological properties of Durum wheat bran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X. Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abecassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6954,51 +6954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème colloque Sciences et Technologie des poudres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Compiègne, France. 9, pp.260 - 269, 2007</w:t>
@@ -7027,51 +7027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corn pith as insulating biomaterial: from biomass fractionation to composite production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Haurie Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7079,51 +7079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Breysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Biobased Materials and Composites (ICBMC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Nantes, France. 2017</w:t>
@@ -7152,103 +7152,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical slow drag of an intruder in a laterally confined granular medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mandato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. EDP Sciences, EPJ Web of Conferences, 140, 2017, EPJ Web of Conferences. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7295,90 +7295,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving the structural variability in maize stalk through dry fractionation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Breysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Haurie Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Séminaire du GDR Symbiose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, La Grande-Motte, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7403,77 +7403,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical treatment for the degradation of the mechanical properties of miscanthus stems to facilitate fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Plant Biomechanics International Conference PBM8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7511,77 +7511,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation de l'amidon gélatinisé au sein d'un agglomérat de couscous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7645,51 +7645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7770,51 +7770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7869,77 +7869,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan et optimisation de l’énergie de fractionnement par voie sèche des grains de céréales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8052,64 +8052,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8147,51 +8147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the rheology and the cracking of granular media with cementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8287,103 +8287,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equipe SiS (Small is Sustainable)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -8437,77 +8437,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation under stress of cell wall polymers of the wheat aleurone cells : coupling mechanical test and infrared microspectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8559,103 +8559,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description et validation d'un micro test de prédiction de la valeur meunière du blé tendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Letang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">*INRA Unité de Technologie des céréales et des agropolymères 34060 Montpellier (FRA) Diffusion du document : INRA Unité de Technologie des céréales et des agropolymères 34060 Montpellier (FRA). 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
@@ -8709,51 +8709,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés mécaniques et aptitude au fractionnement par voie sèche des sons de blé tendre (Triticum aestivum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 (Sciences et Techniques), 1998. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8949,51 +8949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364874v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie Ibarra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Breysse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Palumbo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14185350" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.08.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604246v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.06.046" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raggiri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268049v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Ying" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Perronnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.03.090" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMKSZ53G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaurand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267816v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sf3q-8884" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Privat P. Lasme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier F.-X. Oury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Michelet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM-08-11-0096" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267819v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Delwiche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig F. Morris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM-08-11-0100" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267813v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3fmv-8440" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646886v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur D. Bettge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM-03-11-0035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665512v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena R. Martelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Rouau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Sadoudi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2010.03.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L526F2RD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668981v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.01.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7C4JMPL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662925v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Mateo-Anson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2010.04.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433321v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm9027918" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Topin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.05.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759645v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Brendel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10201-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TT5L3MT2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189212v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Greffeuille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2006.09.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W3X9T9V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Villeneuve" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2006.07.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SNHX0JB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680230v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ch&#233;ret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Morel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CC-82-0081" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175640v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0261598" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D79HB4KH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680908v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abecassis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcrs.2002.0474" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z95Q7W2F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674961v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peyron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Autran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM.2003.80.1.62" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcrs.2002.0464" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS0XRLNB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM.2001.78.3.231" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695096v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pujol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Letang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lempereur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM.2000.77.4.421" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696669v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Haddad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mermet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Benet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00122-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E04D31D8D186B4A9274983581EE50C17DDCC467A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693428v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04957027v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cesson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Ducasse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carillo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176815v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Duri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982730v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haurie Ibarra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958293v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidiboulenouar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594238v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925107v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duri Agn&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mandato" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607846v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Bonicel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916060v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837660v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leygue" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paradis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568887v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605489v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745149v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604122v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758080v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Radjai" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.070" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D98HQXQC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745169v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desvignes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603373v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603365v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360484v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113015v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongyao Mueangdee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113022v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745513v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20061365" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761142v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767575v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936744v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Duri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malterre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603803v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palumbo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606882v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003083" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603802v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601573v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607154v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hafsa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810609v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demarelatrous" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817992v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601884v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832614v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829748v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Delenne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929608v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799401v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Martelli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jamme" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832935v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840742v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364874v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie Ibarra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Breysse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Palumbo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14185350" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604246v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruiz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.06.046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606747v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.08.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raggiri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268049v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Ying" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Perronnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.03.090" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMKSZ53G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaurand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964214v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Privat P. Lasme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier F.-X. Oury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Michelet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM-08-11-0096" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267819v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Delwiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig F. Morris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM-08-11-0100" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267813v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3fmv-8440" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sf3q-8884" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646886v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur D. Bettge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM-03-11-0035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665512v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena R. Martelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Rouau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Sadoudi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2010.03.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L526F2RD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668981v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.01.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7C4JMPL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662925v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Mateo-Anson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2010.04.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433321v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm9027918" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Topin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.05.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189212v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Greffeuille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2006.09.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W3X9T9V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Villeneuve" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2006.07.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SNHX0JB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759645v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Brendel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10201-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TT5L3MT2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680230v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ch&#233;ret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene M. H. Morel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CC-82-0081" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680908v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abecassis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcrs.2002.0474" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z95Q7W2F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674961v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peyron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Autran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM.2003.80.1.62" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0261598" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D79HB4KH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcrs.2002.0464" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS0XRLNB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM.2001.78.3.231" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695096v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pujol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Letang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lempereur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/CCHEM.2000.77.4.421" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696669v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Haddad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mermet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Benet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00122-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E04D31D8D186B4A9274983581EE50C17DDCC467A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693428v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04957027v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cesson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Ducasse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carillo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176815v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Duri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982730v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haurie Ibarra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594238v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Micard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958293v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidiboulenouar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925107v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duri Agn&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mandato" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607846v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Bonicel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837660v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leygue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paradis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916060v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568887v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605489v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745149v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604122v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603373v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603365v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745169v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desvignes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758080v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Radjai" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.070" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D98HQXQC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360484v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113015v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongyao Mueangdee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113022v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745513v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20061365" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761142v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767575v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936744v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Duri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malterre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603803v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palumbo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606882v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003083" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603802v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601573v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607154v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hafsa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810609v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demarelatrous" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817992v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601884v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832614v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829748v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Delenne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929608v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799401v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Martelli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jamme" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832935v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840742v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>