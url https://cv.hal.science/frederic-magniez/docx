--- v0 (2026-03-23)
+++ v1 (2026-04-26)
@@ -785,395 +785,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Quantum Query Complexity of Boolean Matrix Multiplication Using Graph Collision</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum Walks Can Find a Marked Element on Any Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Kothari</w:t>
+                <w:t xml:space="preserve">Hari Krovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Le Gall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Magniez</w:t>
+                <w:t xml:space="preserve">Maris Ozols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 76 (1), pp.1-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-015-9985-x⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 74 (2), pp.851-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-015-9979-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753527v1</w:t>
+                <w:t xml:space="preserve">hal-03752911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved bounds for the randomized decision tree Complexity of recursive majority</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Quantum Query Complexity of Boolean Matrix Multiplication Using Graph Collision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Jeffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Kothari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Magniez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Random Structures and Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rsa.20598⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-015-9985-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752910v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Walks Can Find a Marked Element on Any Graph</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved bounds for the randomized decision tree Complexity of recursive majority</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwin Nayak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos Santha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maris Ozols</w:t>
+                <w:t xml:space="preserve">Jonah Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Roland</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gábor Tardos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 74 (2), pp.851-907. </w:t>
+              <w:t xml:space="preserve">Random Structures and Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (3), pp.612-638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-015-9979-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rsa.20598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752911v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong no-go theorem for Gaussian quantum bit commitment</w:t>
               </w:r>
@@ -1302,434 +1302,434 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic Even-Cycle Detection in Broadcast CONGEST</w:t>
+                <w:t xml:space="preserve">Quantum Property Testing in Sparse Directed Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
+                <w:t xml:space="preserve">Simon Apers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Luce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Magniez</w:t>
+                <w:t xml:space="preserve">Sayantan Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan Todinca</w:t>
+                <w:t xml:space="preserve">Dániel Szabó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP - International Colloquium on Automata, Languages and Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Aarhus (Danemark), Denmark. </w:t>
+              <w:t xml:space="preserve">29th International Conference on Randomization and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Berkeley, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2025.80⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.APPROX/RANDOM.2025.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225801v1</w:t>
+                <w:t xml:space="preserve">hal-05343010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Communication Advantage for Leader Election and Agreement</w:t>
+                <w:t xml:space="preserve">Deterministic Even-Cycle Detection in Broadcast CONGEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Dufoulon</w:t>
+                <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gopal Pandurangan</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Todinca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PODC '25: ACM Symposium on Principles of Distributed Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3732772.3733509⟩</w:t>
+              <w:t xml:space="preserve">ICALP - International Colloquium on Automata, Languages and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Aarhus (Danemark), Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2025.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343019v1</w:t>
+                <w:t xml:space="preserve">hal-05225801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Property Testing in Sparse Directed Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Apers</w:t>
+                <w:t xml:space="preserve">Quantum Communication Advantage for Leader Election and Agreement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dufoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dániel Szabó</w:t>
+                <w:t xml:space="preserve">Gopal Pandurangan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Randomization and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Berkeley, United States. </w:t>
+              <w:t xml:space="preserve">PODC '25: ACM Symposium on Principles of Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Santa Maria Huatulco, Mexico. pp.230-240, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.APPROX/RANDOM.2025.32⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3732772.3733509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343010v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Even-Cycle Detection in the Randomized and Quantum CONGEST Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Todinca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PODC '24: 43rd ACM Symposium on Principles of Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nantes France, France. pp.209-219, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1958,51 +1958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Distributed Algorithm for Triangle Finding in the CONGEST Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taisuke Izumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Magniez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2049,51 +2049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sublinear-Time Quantum Computation of the Diameter in CONGEST Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Magniez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2222,51 +2222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sublinear-Time Quantum Computation of the Diameter in CONGEST Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Magniez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3109,51 +3109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hamoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magniez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589986" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752906v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Nayak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512751" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03220265v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02349981v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Carette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lauri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00627-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02349992v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Boczkowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iordanis Kerenidis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3276748" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Jeffery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald de Wolf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0206-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03753536v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Lee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Santha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-015-0084-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03753527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kothari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Gall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-015-9985-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Sherman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Tardos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20598" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752911v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hari Krovi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maris Ozols" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Roland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-015-9979-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639629v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Magnin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Leverrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cerf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.010302" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Luce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Todinca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.80" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufoulon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Pandurangan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3732772.3733509" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343010v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Apers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Sen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Szab&#243;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.APPROX/RANDOM.2025.32" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04693567v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3662158.3662767" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024755v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TQC.2021.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2020.82" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02349998v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Izumi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2020.23" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02351393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02349991v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2019.69" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02349996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212734.3212744" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02349997v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Fischer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Starikovskaya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975031.100" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107535v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2017.20" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2017.130" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03753551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Kanade" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Leonardos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.APPROX-RANDOM.2016.36" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362276v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fran&#231;ois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Rougemont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2016.43" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03753516v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hamoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magniez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589986" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752906v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Nayak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512751" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03220265v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02349981v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Carette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lauri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00627-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02349992v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Boczkowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iordanis Kerenidis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3276748" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Jeffery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald de Wolf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0206-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03753536v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Lee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Santha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-015-0084-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752911v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hari Krovi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maris Ozols" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Roland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-015-9979-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03753527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kothari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Gall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-015-9985-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752910v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Sherman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Tardos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20598" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639629v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Magnin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Leverrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cerf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.010302" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343010v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Apers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Sen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Szab&#243;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.APPROX/RANDOM.2025.32" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Luce" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Todinca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.80" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343019v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufoulon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Pandurangan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3732772.3733509" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04693567v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3662158.3662767" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024755v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TQC.2021.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2020.82" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02349998v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Izumi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2020.23" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02351393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02349991v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2019.69" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02349996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212734.3212744" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02349997v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Fischer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Starikovskaya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975031.100" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107535v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2017.20" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2017.130" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03753551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Kanade" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Leonardos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.APPROX-RANDOM.2016.36" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362276v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fran&#231;ois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Rougemont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2016.43" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03753516v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>