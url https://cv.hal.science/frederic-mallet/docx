--- v0 (2026-03-18)
+++ v1 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Mallet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des UniversitésUniversité Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9088-9821</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060764325</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-3942-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification and Verification of Multi-Clock Systems Using a Temporal Logic with Clock Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanrui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiming Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Aspects of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (2), pp.1-51. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3670794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Approach to Detecting Safety Requirements Inconsistencies for Railway Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (8), pp.8375-8386. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2024.3418864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Reinforcement Learning-Based CCSL Specification Synthesis Using Curiosity-Driven Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingsong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (5), pp.1431-1446. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2022.3197956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Synthesis of Safe Timing Behaviors for Requirements Models using CCSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (12), pp.51. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2023.3285412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic logic for verification of synchronous models based on theorem proving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanrui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiming Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (4), pp.164407. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11704-022-1374-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formally verifying consistency of sequence diagrams for safety critical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubin Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 216, pp.102777. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2022.102777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A clock-based dynamic logic for the verification of CCSL specifications in synchronous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanrui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengyang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 203, pp.102591. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2020.102591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A clock-based dynamic logic for schedulability analysis of CCSL specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanrui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huibiao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 202, pp.102546. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2020.102546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A verification framework for spatio-temporal consistency language with CCSL as a specification language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanrui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixiang Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.105--129. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11704-018-7054-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial - Theoretical Aspects of Software Engineering (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 198, pp.102521. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2020.102521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAP: trace runtime analysis of properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daian Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Joloboff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11704-018-7217-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework to Specify System Requirements using Natural interpretation of UML/MARTE diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Rashid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.11-37. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-017-0588-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pCSSL: A stochastic extension to MARTE/CCSL for modeling uncertainty in Cyber Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehui Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaiqiang Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.71 - 88. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic scheduling for MARTE/CCSL: Theory and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.42-60. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2017.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Performance Evaluation of Uncertainty-Aware Hybrid AADL Designs Using Statistical Model Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingsong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongquan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingliang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (12), pp.1989 - 2002. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2017.2681076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correctness Issues on MARTE/CCSL constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106, pp.78-92. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive and explicit refinement of scheduling for multidimensional data-flow applications using UML MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Glitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Vivien Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (1-2), pp.1-33. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10617-014-9140-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01912854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid MARTE statecharts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jifeng He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuohua Ding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.95-108. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11704-012-1301-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario-based verification in presence of variability using a synchronous approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Vivien Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Coadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (5), pp.650-672. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11704-013-3094-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive and explicit refinement of scheduling for multidimensional data-flow applications using uml marte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Glitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Vivien Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (2), pp.137-169. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10617-012-9093-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Time: observation vs. implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (1), pp.1--8. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1921532.1921554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00576647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Clock Constraint Specification Language for building timed causality models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Systems and Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (1-2), pp.99-106. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11334-009-0109-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00464894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un processus automatique pour concevoir les profils UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (5), pp.391-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre du MDE pour la conception de systèmes embarqués: premiers résultats et perspectives du projet Lambda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maillet-Contoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bordin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de temps de MARTE et CCSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 89, pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00416597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de contraintes temporelles pour systèmes polychrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7-9 (43), pp.725-739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00434462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marte, le nouveau standard UML pour les systèmes temps réel embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ElectroniqueS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 189, pp.2-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCSL: specifying clock constraints with UML/MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Systems and Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special Issue on UML &amp; Formal Methods, 4 (3), pp.309-314. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11334-008-0055-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural history of the ERVWE1 endogenous retroviral locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beliaeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retrovirology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The endogenous retroviral locus ERVWE1 is a bona fide gene involved in hominoid placental physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cheynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 101, pp.1731-1736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Selection on the Domesticated ERVWE1 env Retroviral Element Involved in Placentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cheynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.1895-1901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a computer architecture for quantum chromodynamics calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ibbett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XRDS: Crossroads, The ACM Magazine for Students</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (3), pp.16-23. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/904073.904078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal distribution and coding capacity of the human endogenous retrovirus HERV-W family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mandrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16, pp.731-740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization and placental expression of HERV-W a new human endogenous retrovirus family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 73, pp.1175-1185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTLc/CCSL: a Polychronous Temporal Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanrui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiming Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFEM 2025 - 26th International Conference on Formal Engineering Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, HangZhou, Zhejiang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modular Orthogonal Integration of Operational and Prescriptive Timing Requirements using TASTD ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Rodrigue Ndouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Frappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBMF 2025 - 28th Brazilian Symposium on Formal Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Recife, Brazil. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-12086-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Framework for Verifying Safety Rules in Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Labzhaniia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2024 - 27th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3687813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time CCSL: Application to the Mechanical Lung Ventilator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Tokariev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABZ 2024 – 10th International Conference on Rigorous State Based Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bergamo, Italy. pp.289-306, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63790-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety analysis of inconsistencies using a formal verification tool for DSML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Abou Faysal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Zalmai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankica Barisic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSC 2022 Europe VR - 21th Driving Simulation &amp; Virtual reality Conference Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of an auto-generated code using a model-based approach to verify functional safety in real scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Abou Faysal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Zalmai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankica Barisic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2022 - Embedded Real Time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration and Deduction Driven Co-Synthesis of CCSL Specifications Using Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiepin Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingsong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTSS 2021 - IEEE Real-Time Systems Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Dortmund / Virtual, Germany. pp.227-239, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RTSS52674.2021.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPSAAV: An Extensible Platform for Safety Analysis of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Abou Faysal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Zalmai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankica Barisic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDI 2021 - 10th International Conference on Model and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-87657-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Verifying Uncertainty-Aware Timing Behaviors using Parametric Logical Time Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingsong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2020 - Design, Automation and Test in Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formally Verifying Sequence Diagrams for Safety Critical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshan Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TASE 2020 - 14th International Symposium on Theoretical Aspects of Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Hangzhou, China. pp.217-224, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE49443.2020.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Language-based Multi-view Approach for Combining Functional and Security Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSEC 2019 - Asia-Pacific Software Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Putrajaya, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-models Combination for Reusing Verification Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELSWARD 2019 - 7th International Conference on Model-Driven Engineering and Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.39-50, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007261000390050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample-Guided Automated Synthesis for CCSL Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongquan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingsong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC 2019 - 56th Annual Design Automation Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Las Vegas, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3316781.3317904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Logical Approach for the Schedulability Analysis of CCSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanrui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huibiao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixiang Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TASE 2019 - 13th International Symposium on Theoretical Aspects of Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Guilin, China. pp.25-32, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2019.00-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMT-Based Bounded Schedulability Analysis of the Clock Constraint Specification Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASE 2019 - Fundamental Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Prague, Czech Republic. pp.61-78, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16722-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xSHS: An Executable Domain-Specific Modeling Language for Modeling Stochastic and Hybrid Behaviors of Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlin Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehui Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSEC 2018 - 25th Asia-Pacific Software Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Systems Engineering for Cyber-Physical Systems: a (possible) roadmap for MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International workshop on TIming Performance engineering for Safety critical systems CONFESTA/TIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Logical Time Scheduling to Real-Time Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IEEE Real-Time Systems Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding CCSL into Dynamic Logic: A Logical Approach for the Verification of CCSL Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanrui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengyang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFEM / FTSCS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Gold Coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time in SCCharts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schulz-Rosengarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard von Hanxleden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum on specification &amp; Design Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.5-16, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDL.2018.8524111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-View Design for Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Symposium at 13th International Conference on ICT in Education, Research, and Industrial Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Kiev, Ukraine. pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit Control of Dataflow Graphs with MARTE/CCSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Vivien Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Kofman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELSWARD 2017 - 5th International Conference on Model-Driven Engineering and Software Development, MODELSWARD 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, Portugal. pp.542-549, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006269505420549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Runtime Verification Based On Logical Clock Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daian Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Joloboff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDL 2016 - Forum on specification &amp; Design Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECSI, Sep 2016, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SMT-Based Approach to the Formal Analysis of MARTE/CCSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huibiao Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods and Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Tokyo, Japan. pp.433-449, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47846-3_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Executable Semantics of Clock Constraint Specification Language and its Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Techniques for Safety-Critical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Luxembourg, Luxembourg. pp.37-51, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29510-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARTE/pCCSL: Modeling and Refining Stochastic Behaviors of CPSs with Probabilistic Logical Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehui Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaiqiang Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingrui Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FACS 2016 - The 13th International Conference on Formal Aspects of Component Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Interpretation of UML/MARTE Diagrams for System Requirements Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Mehmood Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Muhammad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 11th IEEE Symposium on Industrial Embedded Systems (SIES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Krakow, Poland. pp.193-198, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIES.2016.7509429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling SystemVerilog Assertions using SysML and CCSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Mehmood Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Muhammad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic System Level Synthesis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven Based Environment for Automatic Model Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Ezequiel Vara Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models 2015 demo and posters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Behavioral Coordination Operator Language (BCOoL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Ezequiel Vara Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ottawa, Canada. pp.462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Algebraic Semantic Model for the Clock Constraint Specification Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zholtkevych Grygoriy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Techniques for Safety-Critical Systems - ICFEM/FTSCS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed Automata Semantics of Spatio-Temporal Consistency Language STeC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanrui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixiang Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Theoretical Aspects of Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Changsa, China. pp.201-208, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2014.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for Heterogeneous Modeling and Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Ezequiel Vara Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Execution of Heterogeneous Models for Thermal Analysis with a Multi-view Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Khecharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDL 2014 : Forum on specification and Design Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool Support for the Analysis of TADL2 Timing Constraints using TimeSquare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arda Goknil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECCS'2013 - 18th International Conference on Engineering of Complex Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis Support for TADL2 Timing Constraints on EAST-ADL Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arda Goknil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagadish Suryadevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 2013 - 7th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. pp.89-105, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39031-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazy Parallel Synchronous Composition of In finite Transition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliia Romenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on ICT in Education, Research and Industrial Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Kherson, Ukraine. pp.130-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reifying Concurrency for Executable Metamodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Ezequiel Vara Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE - 6th International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Indianapolis, IN, United States. pp.365-384, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02654-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850770v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying MARTE/CCSL Mode Behaviors Using UPPAAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagadish Suryadevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Seceleanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pettersson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFM 2013 - 11th International Conference on Software Engineering and Formal Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Madrid, Spain. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40561-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power consumption analysis using multi-view modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PATMOS - 23th International Workshop on Power and Timing Modeling, Optimization and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Karlsruhe, Germany. pp.235-238, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PATMOS.2013.6662180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe CCSL Specifications and Marked Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Vivien Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMOCODE - 11th IEEE/ACM International Conference on Formal Methods and Models for Codesign</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Portland, United States. pp.157-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundness Issues in CCSL Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Vivien Millo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFEM 2013 - 15th International Conference on Formal Engineering Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Queenstown, New Zealand. pp.20-35, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41202-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schedulability analysis with CCSL specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuohua Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSEC 2013 - 20th Asia-Pacific Software Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bangkok, Thailand. pp.414-421, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSEC.2013.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Specification of Hybrid MARTE Statecharts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jifeng He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Miaomiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Symposium on Theoretical Aspects of Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2012.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of Observers from MARTE/CCSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSP 2012 - International Symposium on Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RSP.2012.6380695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TimeSquare: Treat your Models with Logical Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOLS - 50th International Conference on Objects, Models, Components, Patterns - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Czech Technical University in Prague, in co-operation with ETH Zurich, May 2012, Prague, Czech Republic. pp.34-41, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30561-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-View Power Modeling based on UML, MARTE and SysML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEAA - 38th Euromicro Conference on Software Engineering and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cesme, Turkey. pp.17-20, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEAA.2012.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Timing Requirements in Problem Frames Using CCSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xiaohong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Jin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSEC 2011 - 18th Asia Pacific Software Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Ho Chi Minh, Vietnam. pp.381-388, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSEC.2011.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Approach for Reconciliation of Polychronous Execution Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEAA 2011 - 37th EUROMICRO Conference on Software Engineering and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00597981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical time and temporal logics: comparing UML MARTE/CCSL and PSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Temporal Representation and Reasoning (TIME'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lubeck, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Multi-View model for Low-Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales IDM, CAL, et du GDR GPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lille, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of MARTE/CCSL Time Requirements in Promela/SPIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICECCS 2011 - 16th IEEE International Conference on Engineering of Complex Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS.2011.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining SystemC, IP-XACT and UML/MARTE in model-based SoC design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Model Based Engineering for Embedded Systems Design (M-BED 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00601840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical time at work: capturing data dependencies and platform constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Glitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum for Design Languages (FDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Electronic Chips &amp; Systems design Initiative (ECSI), Sep 2010, Southampton, United Kingdom. pp.240-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RT-simex: retro-analysis of execution traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Reydet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGSOFT FSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Santa Fe, United States. pp.377-378, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1882291.1882357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHDL Observers for Clock Constraint Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Industrial Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, trento, Italy. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIES.2010.5551372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Process for Implementing Multilevel Domain Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, Colorado, United States. pp.314-333, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12107-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00464880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical time @ work: the RT-Simex project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sophia Antipolis Formal Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Sophia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychronous Analysis of Timing Constraints in UML MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huafeng Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Model-Based Engineering for Real-Time Embedded Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Parador of Carmona, Spain. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00497249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executing AADL models with UML/Marte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Engineering of Complex Computer Systems - ICECCS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Potsdam, Germany. pp. 371-376, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS.2009.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00416592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification and Verification of Time Requirements with CCSL and Esterel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages, Compilers, and Tools for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dublin, Ireland. pp.167-176, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1543136.1542475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00416654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the semantics of UML/Marte Clock Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symp. on Object/component/service-oriented Real-time distributed Computing (ISORC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Tokyo, Japan. pp.301-312, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISORC.2009.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00383279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marte CCSL to execute East-ADL Timing Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symp. on Object/component/service-oriented Real-time distributed Computing (ISORC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Tokyo, Japan. pp.249-253, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISORC.2009.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00383262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-based vs. Time-Triggered Communications with UML Marte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum on specification, verification &amp; Design Languages (FDL'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECSI, Sep 2008, Stuttgart, Germany. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDL.2008.4641438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with AADL end-to-end Flow Latency with UML Marte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su-Young Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECCS - UML&amp;AADL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Belfast, Ireland. pp.228-233, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS.2008.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARTE: A Profile for RT/E Systems Modeling, Analysis (and Simulation?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Simulation Tools and Techniques for Communications, Networks and Systems SIMUTools'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICST, Mar 2008, Marseille, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Modeling in MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSI Forum on specification &amp; Design Languages (FDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECSI, Sep 2007, Barcelona, Spain. pp.268-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00204481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiform time approach to real-time system modeling: Application to an automotive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Symp. on Industrial Embedded Systems (SIES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lisbon, Portugal. pp.234-241, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIES.2007.4297340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00204508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Time(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE Int. Conf. on Model Driven Engineering Languages and Systems (MoDELS/UML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Nashville, TN, United States. pp. 559-573, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75209-7_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00204489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Immediate vs. Delayed Data Communications: from AADL to UML MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSI Forum on specification &amp; Design Languages (FDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECSI, Sep 2007, Barcelona, Spain. pp.249-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00204484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiform Time in UML for Real-time Embedded Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. on Real-Time Computing Systems and Applications (RTCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Daegu, South Korea. pp.232-237, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RTCSA.2007.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00204503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From UML to Petri Nets for non functional Property Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Industrial Embedded Systems, 2006. IES '06.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Sophia antipolis, France. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IES.2006.357475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARTE: a new OMG profile RFP for the Modeling and Analysis of Real-Time Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC 2005 Workshop - UML for SoC Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Anaheim California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent control system: from Grafcet to VHDL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Boéri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Maastricht, Netherlands. pp.230-234, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eurmic.2000.874637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhD Symposium at 13th International Conference on ICT in Education, Research, and Industrial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zholtkevych Grygoriy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleventh International Symposium on Theoretical Aspects of Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-5386-1924-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Time @ Work for the Modeling and Analysis of Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAP LAMBERT Academic Publishing, pp.124, 2011, 978-3-8433-9388-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00561247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Combination Language for Scheduling Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering and Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time in SCCharts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schulz-Rosengarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard von Hanxleden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Design Methods, and Tools for Electronic System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-25, 2019, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31585-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARTE for CPS and CPSoS: Present and Future, Methodology and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Herrera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Talpin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber-Physical System Design from an Architecture Analysis Viewpoint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-108, 2017, 978-981-10-4435-9. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-4436-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Algebraic Semantic Model for the Clock Constraint Specification Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zholtkevych Grygoriy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 476, Springer, pp.174-188, 2015, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17581-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARTE/CCSL for Modeling Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Modeling and Verification of Cyber-Physical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Fachmedien Wiesbaden, pp.26-49, 2015, 978-3-658-09993-0. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-658-09994-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML MARTE Time Model and Its Clock Constraint Specification Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Bagnato; Leandro Soares Indrusiak; Imran Rafiq Quadri; Matteo Rossi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Handbook of Research on, 9781466661943. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-6194-3.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Analysis from Industrial Embedded Systems Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bourdelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Rafiq Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Bagnato; Leandro Soares Indrusiak; Imran Rafiq Quadri; Matteo Rossi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Embedded Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.283--300, 2014, 9781466661943. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-6194-3.ch011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Efficiency of Synchronized Product with Infinite Transition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliia Romenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ermolayev, Vadim and Mayr, Heinrich C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 412, Springer, pp.287-307, 2013, Communications in Computer and Information Science, 978-3-319-03997-8. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03998-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Semantic Models for Clock Relations in the Clock Constraint Specification Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zholtkevych Grygoriy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaretska Iryna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galyna Zholtkevych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ermolayev, Vadim and Mayr, Heinrich C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 412, Springer, pp.190-209, 2013, Communications in Computer and Information Science, 978-3-319-03997-8. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03998-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Time @ Work: Capturing Data Dependencies and Platform Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Glitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaźmierski, Tom J. J. and Morawiec, Adam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Specification and Design Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 106, Springer New York, pp.223--238, 2012, Lecture Notes in Electrical Engineering, 978-1-4614-1426-1. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-1427-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Time Model of Logical Clocks available in the OMG MARTE profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandeep K. Shukla and Jean-Pierre Talpin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis of Embedded Software: Frameworks and Methodologies for Correctness by Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Science+Business Media, LLC 2010, pp.28, 2010, 978-1-4419-6399-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00495664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARTE vs. AADL for Discrete-Event and Discrete-Time Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Radetzki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages for Embedded Systems and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, Springer, pp.27-41, 2009, Lecture Notes in Electrical Engineering, 978-1-4020-9713-3. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-9714-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00416656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling AADL data-communications with UML MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eugenio villar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Systems Specification and Design Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Springer, pp.150-170, 2008, Lecture Notes in Electrical Engineering, 978-1-4020-8296-2. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8297-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TimeSquare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chleq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : IDDN.FR.001.430002.000.S.A.2012.000.10600. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Interpretation of UML/MARTE Diagrams for System Requirements Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Mehmood Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Rashid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8909, I3S; INRIA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309604v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-based representation of CCSL operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Vivien Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliia Romenska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8334, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846684v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correct Transformation from CCSL to Promela for verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7491, INRIA. 2012, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-View Power Modeling based on UML MARTE and SysML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7934, INRIA. 2012, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schedulability analysis by exhaustive state space construction: translating CCSL to transition-based Generalized Buchi Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8102, 2012, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECL: the Event Constraint Language, an Extension of OCL with Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8031, INRIA. 2012, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721169v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming CCSL partially-ordered Traces into UML Interaction Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7842, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical time and temporal logics: Comparing UML MARTE/CCSL and PSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7459, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540738v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un profil UML pour la modélisation multiniveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-7287, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining CCSL and Esterel to specify and verify time requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6839, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00360528v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with AADL End-to-end Flow Latency with UML MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su-Young Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6402, INRIA. 2008, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00200834v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Modeling Paradigm in Profile Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6525, INRIA. 2008, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00276653v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Process for Designing UML Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6599, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00308386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML/MARTE CCSL, Signal and Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6545, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00283077v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marte CCSL and East-ADL2 Timing Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6781, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00348134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clock Constraints in UML/MARTE CCSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6540, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00280941v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marte Timing Requirement and Spirit IP-XACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Mehmood Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6647, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00321953v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-functional property analysis using UML2.0 and model transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5913, INRIA. 2006, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00124874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Time in Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Embedded Systems. Université Nice Sophia Antipolis, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02113377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps Logique pour l'ingénierie dirigée par le modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modeling and Simulation. Université Nice Sophia Antipolis, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00541140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 22ème Journées des approches formelles dans l’assistance au développement de logiciels,AFADL'23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.60, 2023, Journées AFADL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179353v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT&I-2021 : Information Technology and Implementation 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly Anisimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Snytyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldrich Chris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Pester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IT&amp;I-2021 - International Scientific Conference “Information Technology and Implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEUR-3132, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId383"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Mallet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des UniversitésUniversité Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9088-9821</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060764325</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-3942-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification and Verification of Multi-Clock Systems Using a Temporal Logic with Clock Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanrui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiming Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Aspects of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (2), pp.1-51. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3670794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Approach to Detecting Safety Requirements Inconsistencies for Railway Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (8), pp.8375-8386. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2024.3418864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Synthesis of Safe Timing Behaviors for Requirements Models using CCSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (12), pp.51. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2023.3285412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Reinforcement Learning-Based CCSL Specification Synthesis Using Curiosity-Driven Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingsong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (5), pp.1431-1446. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2022.3197956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic logic for verification of synchronous models based on theorem proving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanrui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiming Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (4), pp.164407. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11704-022-1374-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formally verifying consistency of sequence diagrams for safety critical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubin Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 216, pp.102777. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2022.102777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A clock-based dynamic logic for the verification of CCSL specifications in synchronous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanrui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengyang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 203, pp.102591. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2020.102591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A clock-based dynamic logic for schedulability analysis of CCSL specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanrui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huibiao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 202, pp.102546. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2020.102546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A verification framework for spatio-temporal consistency language with CCSL as a specification language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanrui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixiang Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.105--129. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11704-018-7054-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial - Theoretical Aspects of Software Engineering (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 198, pp.102521. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2020.102521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAP: trace runtime analysis of properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daian Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Joloboff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11704-018-7217-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework to Specify System Requirements using Natural interpretation of UML/MARTE diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Rashid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.11-37. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-017-0588-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pCSSL: A stochastic extension to MARTE/CCSL for modeling uncertainty in Cyber Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehui Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaiqiang Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.71 - 88. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic scheduling for MARTE/CCSL: Theory and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.42-60. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2017.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Performance Evaluation of Uncertainty-Aware Hybrid AADL Designs Using Statistical Model Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingsong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongquan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingliang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (12), pp.1989 - 2002. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2017.2681076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correctness Issues on MARTE/CCSL constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106, pp.78-92. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive and explicit refinement of scheduling for multidimensional data-flow applications using UML MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Glitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Vivien Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (1-2), pp.1-33. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10617-014-9140-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01912854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid MARTE statecharts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jifeng He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuohua Ding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.95-108. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11704-012-1301-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario-based verification in presence of variability using a synchronous approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Vivien Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Coadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (5), pp.650-672. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11704-013-3094-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive and explicit refinement of scheduling for multidimensional data-flow applications using uml marte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Glitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Vivien Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (2), pp.137-169. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10617-012-9093-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Time: observation vs. implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (1), pp.1--8. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1921532.1921554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00576647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Clock Constraint Specification Language for building timed causality models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Systems and Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (1-2), pp.99-106. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11334-009-0109-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00464894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un processus automatique pour concevoir les profils UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (5), pp.391-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre du MDE pour la conception de systèmes embarqués: premiers résultats et perspectives du projet Lambda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maillet-Contoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bordin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de temps de MARTE et CCSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 89, pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00416597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de contraintes temporelles pour systèmes polychrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7-9 (43), pp.725-739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00434462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCSL: specifying clock constraints with UML/MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Systems and Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special Issue on UML &amp; Formal Methods, 4 (3), pp.309-314. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11334-008-0055-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marte, le nouveau standard UML pour les systèmes temps réel embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ElectroniqueS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 189, pp.2-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural history of the ERVWE1 endogenous retroviral locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beliaeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retrovirology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The endogenous retroviral locus ERVWE1 is a bona fide gene involved in hominoid placental physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cheynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 101, pp.1731-1736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Selection on the Domesticated ERVWE1 env Retroviral Element Involved in Placentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cheynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.1895-1901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a computer architecture for quantum chromodynamics calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ibbett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XRDS: Crossroads, The ACM Magazine for Students</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (3), pp.16-23. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/904073.904078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal distribution and coding capacity of the human endogenous retrovirus HERV-W family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mandrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16, pp.731-740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization and placental expression of HERV-W a new human endogenous retrovirus family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beseme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 73, pp.1175-1185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTLc/CCSL: a Polychronous Temporal Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanrui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiming Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFEM 2025 - 26th International Conference on Formal Engineering Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, HangZhou, Zhejiang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modular Orthogonal Integration of Operational and Prescriptive Timing Requirements using TASTD ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Rodrigue Ndouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Frappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBMF 2025 - 28th Brazilian Symposium on Formal Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Recife, Brazil. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-12086-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time CCSL: Application to the Mechanical Lung Ventilator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Tokariev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABZ 2024 – 10th International Conference on Rigorous State Based Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bergamo, Italy. pp.289-306, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-63790-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Framework for Verifying Safety Rules in Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Labzhaniia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2024 - 27th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Linz, Austria. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652620.3687813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety analysis of inconsistencies using a formal verification tool for DSML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Abou Faysal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Zalmai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankica Barisic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSC 2022 Europe VR - 21th Driving Simulation &amp; Virtual reality Conference Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of an auto-generated code using a model-based approach to verify functional safety in real scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Abou Faysal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Zalmai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankica Barisic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2022 - Embedded Real Time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPSAAV: An Extensible Platform for Safety Analysis of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Abou Faysal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Zalmai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankica Barisic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDI 2021 - 10th International Conference on Model and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-87657-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration and Deduction Driven Co-Synthesis of CCSL Specifications Using Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiepin Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingsong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTSS 2021 - IEEE Real-Time Systems Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Dortmund / Virtual, Germany. pp.227-239, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RTSS52674.2021.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Verifying Uncertainty-Aware Timing Behaviors using Parametric Logical Time Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingsong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2020 - Design, Automation and Test in Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formally Verifying Sequence Diagrams for Safety Critical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshan Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TASE 2020 - 14th International Symposium on Theoretical Aspects of Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Hangzhou, China. pp.217-224, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE49443.2020.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMT-Based Bounded Schedulability Analysis of the Clock Constraint Specification Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASE 2019 - Fundamental Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Prague, Czech Republic. pp.61-78, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16722-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-models Combination for Reusing Verification Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELSWARD 2019 - 7th International Conference on Model-Driven Engineering and Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.39-50, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007261000390050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Language-based Multi-view Approach for Combining Functional and Security Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSEC 2019 - Asia-Pacific Software Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Putrajaya, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample-Guided Automated Synthesis for CCSL Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tongquan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingsong Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC 2019 - 56th Annual Design Automation Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Las Vegas, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3316781.3317904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Logical Approach for the Schedulability Analysis of CCSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanrui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huibiao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixiang Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TASE 2019 - 13th International Symposium on Theoretical Aspects of Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Guilin, China. pp.25-32, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2019.00-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xSHS: An Executable Domain-Specific Modeling Language for Modeling Stochastic and Hybrid Behaviors of Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlin Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehui Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSEC 2018 - 25th Asia-Pacific Software Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Systems Engineering for Cyber-Physical Systems: a (possible) roadmap for MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International workshop on TIming Performance engineering for Safety critical systems CONFESTA/TIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding CCSL into Dynamic Logic: A Logical Approach for the Verification of CCSL Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanrui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengyang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFEM / FTSCS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Gold Coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Logical Time Scheduling to Real-Time Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IEEE Real-Time Systems Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time in SCCharts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schulz-Rosengarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard von Hanxleden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum on specification &amp; Design Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.5-16, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDL.2018.8524111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-View Design for Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Symposium at 13th International Conference on ICT in Education, Research, and Industrial Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Kiev, Ukraine. pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit Control of Dataflow Graphs with MARTE/CCSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Vivien Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Kofman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELSWARD 2017 - 5th International Conference on Model-Driven Engineering and Software Development, MODELSWARD 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, Portugal. pp.542-549, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006269505420549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Runtime Verification Based On Logical Clock Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daian Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Joloboff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDL 2016 - Forum on specification &amp; Design Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECSI, Sep 2016, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SMT-Based Approach to the Formal Analysis of MARTE/CCSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huibiao Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods and Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Tokyo, Japan. pp.433-449, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47846-3_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Executable Semantics of Clock Constraint Specification Language and its Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Techniques for Safety-Critical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Luxembourg, Luxembourg. pp.37-51, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29510-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARTE/pCCSL: Modeling and Refining Stochastic Behaviors of CPSs with Probabilistic Logical Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehui Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaiqiang Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingrui Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FACS 2016 - The 13th International Conference on Formal Aspects of Component Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Interpretation of UML/MARTE Diagrams for System Requirements Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Mehmood Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Muhammad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 11th IEEE Symposium on Industrial Embedded Systems (SIES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Krakow, Poland. pp.193-198, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIES.2016.7509429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling SystemVerilog Assertions using SysML and CCSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Mehmood Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Muhammad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic System Level Synthesis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven Based Environment for Automatic Model Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Ezequiel Vara Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models 2015 demo and posters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Behavioral Coordination Operator Language (BCOoL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Ezequiel Vara Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ottawa, Canada. pp.462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed Automata Semantics of Spatio-Temporal Consistency Language STeC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanrui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yixiang Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Theoretical Aspects of Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Changsa, China. pp.201-208, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2014.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Algebraic Semantic Model for the Clock Constraint Specification Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zholtkevych Grygoriy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Techniques for Safety-Critical Systems - ICFEM/FTSCS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for Heterogeneous Modeling and Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Ezequiel Vara Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Execution of Heterogeneous Models for Thermal Analysis with a Multi-view Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Khecharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDL 2014 : Forum on specification and Design Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schedulability analysis with CCSL specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuohua Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSEC 2013 - 20th Asia-Pacific Software Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bangkok, Thailand. pp.414-421, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSEC.2013.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundness Issues in CCSL Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Vivien Millo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFEM 2013 - 15th International Conference on Formal Engineering Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Queenstown, New Zealand. pp.20-35, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41202-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool Support for the Analysis of TADL2 Timing Constraints using TimeSquare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arda Goknil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECCS'2013 - 18th International Conference on Engineering of Complex Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis Support for TADL2 Timing Constraints on EAST-ADL Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arda Goknil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagadish Suryadevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 2013 - 7th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. pp.89-105, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39031-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying MARTE/CCSL Mode Behaviors Using UPPAAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagadish Suryadevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Seceleanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pettersson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFM 2013 - 11th International Conference on Software Engineering and Formal Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Madrid, Spain. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40561-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power consumption analysis using multi-view modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PATMOS - 23th International Workshop on Power and Timing Modeling, Optimization and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Karlsruhe, Germany. pp.235-238, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PATMOS.2013.6662180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reifying Concurrency for Executable Metamodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Ezequiel Vara Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE - 6th International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Indianapolis, IN, United States. pp.365-384, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02654-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850770v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazy Parallel Synchronous Composition of In finite Transition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliia Romenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on ICT in Education, Research and Industrial Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Kherson, Ukraine. pp.130-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe CCSL Specifications and Marked Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Vivien Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMOCODE - 11th IEEE/ACM International Conference on Formal Methods and Models for Codesign</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Portland, United States. pp.157-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Specification of Hybrid MARTE Statecharts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziwei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jifeng He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Miaomiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Symposium on Theoretical Aspects of Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2012.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of Observers from MARTE/CCSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSP 2012 - International Symposium on Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RSP.2012.6380695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TimeSquare: Treat your Models with Logical Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOLS - 50th International Conference on Objects, Models, Components, Patterns - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Czech Technical University in Prague, in co-operation with ETH Zurich, May 2012, Prague, Czech Republic. pp.34-41, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30561-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-View Power Modeling based on UML, MARTE and SysML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEAA - 38th Euromicro Conference on Software Engineering and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cesme, Turkey. pp.17-20, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEAA.2012.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining SystemC, IP-XACT and UML/MARTE in model-based SoC design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Model Based Engineering for Embedded Systems Design (M-BED 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00601840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Timing Requirements in Problem Frames Using CCSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xiaohong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Jin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSEC 2011 - 18th Asia Pacific Software Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Ho Chi Minh, Vietnam. pp.381-388, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSEC.2011.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Approach for Reconciliation of Polychronous Execution Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEAA 2011 - 37th EUROMICRO Conference on Software Engineering and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00597981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical time and temporal logics: comparing UML MARTE/CCSL and PSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Temporal Representation and Reasoning (TIME'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lubeck, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Multi-View model for Low-Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales IDM, CAL, et du GDR GPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lille, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of MARTE/CCSL Time Requirements in Promela/SPIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICECCS 2011 - 16th IEEE International Conference on Engineering of Complex Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS.2011.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical time @ work: the RT-Simex project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sophia Antipolis Formal Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Sophia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychronous Analysis of Timing Constraints in UML MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huafeng Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Model-Based Engineering for Real-Time Embedded Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Parador of Carmona, Spain. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00497249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical time at work: capturing data dependencies and platform constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Glitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum for Design Languages (FDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Electronic Chips &amp; Systems design Initiative (ECSI), Sep 2010, Southampton, United Kingdom. pp.240-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHDL Observers for Clock Constraint Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Industrial Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, trento, Italy. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIES.2010.5551372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RT-simex: retro-analysis of execution traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Reydet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGSOFT FSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Santa Fe, United States. pp.377-378, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1882291.1882357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Process for Implementing Multilevel Domain Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, Colorado, United States. pp.314-333, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12107-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00464880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executing AADL models with UML/Marte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Engineering of Complex Computer Systems - ICECCS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Potsdam, Germany. pp. 371-376, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS.2009.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00416592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification and Verification of Time Requirements with CCSL and Esterel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages, Compilers, and Tools for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dublin, Ireland. pp.167-176, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1543136.1542475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00416654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the semantics of UML/Marte Clock Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symp. on Object/component/service-oriented Real-time distributed Computing (ISORC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Tokyo, Japan. pp.301-312, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISORC.2009.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00383279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marte CCSL to execute East-ADL Timing Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symp. on Object/component/service-oriented Real-time distributed Computing (ISORC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Tokyo, Japan. pp.249-253, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISORC.2009.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00383262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-based vs. Time-Triggered Communications with UML Marte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum on specification, verification &amp; Design Languages (FDL'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECSI, Sep 2008, Stuttgart, Germany. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDL.2008.4641438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with AADL end-to-end Flow Latency with UML Marte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su-Young Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECCS - UML&amp;AADL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Belfast, Ireland. pp.228-233, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS.2008.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARTE: A Profile for RT/E Systems Modeling, Analysis (and Simulation?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Simulation Tools and Techniques for Communications, Networks and Systems SIMUTools'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICST, Mar 2008, Marseille, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Modeling in MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSI Forum on specification &amp; Design Languages (FDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECSI, Sep 2007, Barcelona, Spain. pp.268-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00204481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Immediate vs. Delayed Data Communications: from AADL to UML MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSI Forum on specification &amp; Design Languages (FDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECSI, Sep 2007, Barcelona, Spain. pp.249-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00204484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiform time approach to real-time system modeling: Application to an automotive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Symp. on Industrial Embedded Systems (SIES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lisbon, Portugal. pp.234-241, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIES.2007.4297340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00204508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Time(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE Int. Conf. on Model Driven Engineering Languages and Systems (MoDELS/UML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Nashville, TN, United States. pp. 559-573, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75209-7_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00204489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiform Time in UML for Real-time Embedded Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. on Real-Time Computing Systems and Applications (RTCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Daegu, South Korea. pp.232-237, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RTCSA.2007.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00204503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From UML to Petri Nets for non functional Property Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Industrial Embedded Systems, 2006. IES '06.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Sophia antipolis, France. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IES.2006.357475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARTE: a new OMG profile RFP for the Modeling and Analysis of Real-Time Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cuccuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dekeyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAC 2005 Workshop - UML for SoC Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Anaheim California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent control system: from Grafcet to VHDL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Boéri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Maastricht, Netherlands. pp.230-234, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eurmic.2000.874637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhD Symposium at 13th International Conference on ICT in Education, Research, and Industrial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zholtkevych Grygoriy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleventh International Symposium on Theoretical Aspects of Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Madelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-5386-1924-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Time @ Work for the Modeling and Analysis of Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAP LAMBERT Academic Publishing, pp.124, 2011, 978-3-8433-9388-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00561247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Combination Language for Scheduling Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Apvrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering and Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time in SCCharts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schulz-Rosengarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard von Hanxleden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Design Methods, and Tools for Electronic System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-25, 2019, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-31585-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARTE for CPS and CPSoS: Present and Future, Methodology and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Herrera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Talpin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber-Physical System Design from an Architecture Analysis Viewpoint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-108, 2017, 978-981-10-4435-9. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-4436-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARTE/CCSL for Modeling Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Modeling and Verification of Cyber-Physical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Fachmedien Wiesbaden, pp.26-49, 2015, 978-3-658-09993-0. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-658-09994-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Algebraic Semantic Model for the Clock Constraint Specification Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zholtkevych Grygoriy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 476, Springer, pp.174-188, 2015, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17581-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML MARTE Time Model and Its Clock Constraint Specification Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Bagnato; Leandro Soares Indrusiak; Imran Rafiq Quadri; Matteo Rossi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Handbook of Research on, 9781466661943. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-6194-3.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Analysis from Industrial Embedded Systems Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bourdelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Rafiq Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Bagnato; Leandro Soares Indrusiak; Imran Rafiq Quadri; Matteo Rossi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Embedded Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.283--300, 2014, 9781466661943. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-6194-3.ch011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Efficiency of Synchronized Product with Infinite Transition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliia Romenska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ermolayev, Vadim and Mayr, Heinrich C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 412, Springer, pp.287-307, 2013, Communications in Computer and Information Science, 978-3-319-03997-8. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03998-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Semantic Models for Clock Relations in the Clock Constraint Specification Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zholtkevych Grygoriy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaretska Iryna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galyna Zholtkevych</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ermolayev, Vadim and Mayr, Heinrich C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 412, Springer, pp.190-209, 2013, Communications in Computer and Information Science, 978-3-319-03997-8. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-03998-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Time @ Work: Capturing Data Dependencies and Platform Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Glitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaźmierski, Tom J. J. and Morawiec, Adam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Specification and Design Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 106, Springer New York, pp.223--238, 2012, Lecture Notes in Electrical Engineering, 978-1-4614-1426-1. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-1427-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Time Model of Logical Clocks available in the OMG MARTE profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandeep K. Shukla and Jean-Pierre Talpin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis of Embedded Software: Frameworks and Methodologies for Correctness by Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Science+Business Media, LLC 2010, pp.28, 2010, 978-1-4419-6399-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00495664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARTE vs. AADL for Discrete-Event and Discrete-Time Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Radetzki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Languages for Embedded Systems and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, Springer, pp.27-41, 2009, Lecture Notes in Electrical Engineering, 978-1-4020-9713-3. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-9714-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00416656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling AADL data-communications with UML MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eugenio villar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Systems Specification and Design Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Springer, pp.150-170, 2008, Lecture Notes in Electrical Engineering, 978-1-4020-8296-2. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-8297-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TimeSquare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chleq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : IDDN.FR.001.430002.000.S.A.2012.000.10600. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Interpretation of UML/MARTE Diagrams for System Requirements Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Mehmood Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Rashid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8909, I3S; INRIA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309604v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-based representation of CCSL operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Vivien Millo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliia Romenska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8334, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846684v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECL: the Event Constraint Language, an Extension of OCL with Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8031, INRIA. 2012, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721169v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correct Transformation from CCSL to Promela for verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7491, INRIA. 2012, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-View Power Modeling based on UML MARTE and SysML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7934, INRIA. 2012, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schedulability analysis by exhaustive state space construction: translating CCSL to transition-based Generalized Buchi Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8102, 2012, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical time and temporal logics: Comparing UML MARTE/CCSL and PSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7459, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540738v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming CCSL partially-ordered Traces into UML Interaction Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7842, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un profil UML pour la modélisation multiniveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-7287, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining CCSL and Esterel to specify and verify time requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6839, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00360528v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marte Timing Requirement and Spirit IP-XACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Mehmood Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6647, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00321953v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with AADL End-to-end Flow Latency with UML MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su-Young Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6402, INRIA. 2008, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00200834v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Process for Designing UML Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6599, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00308386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Modeling Paradigm in Profile Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6525, INRIA. 2008, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00276653v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML/MARTE CCSL, Signal and Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6545, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00283077v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marte CCSL and East-ADL2 Timing Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6781, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00348134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clock Constraints in UML/MARTE CCSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6540, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00280941v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-functional property analysis using UML2.0 and model transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peraldi-Frati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5913, INRIA. 2006, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00124874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Time in Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Embedded Systems. Université Nice Sophia Antipolis, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02113377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps Logique pour l'ingénierie dirigée par le modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modeling and Simulation. Université Nice Sophia Antipolis, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00541140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 22ème Journées des approches formelles dans l’assistance au développement de logiciels,AFADL'23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.60, 2023, Journées AFADL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179353v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT&I-2021 : Information Technology and Implementation 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly Anisimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Snytyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldrich Chris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Pester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IT&amp;I-2021 - International Scientific Conference “Information Technology and Implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEUR-3132, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId383"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77C484F0"/>
+    <w:nsid w:val="A428EC7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-mallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9088-9821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060764325" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-3942-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04750634v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanrui Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3670794" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04750626v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Jin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshan Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2024.3418864" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04178227v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Hu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Fu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingsong Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2022.3197956" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04178061v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2023.3285412" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03836232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11704-022-1374-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03836230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubin Cai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2022.102777" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03135428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengyang Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixiang Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102591" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03135429v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huibiao Zhu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102546" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924463v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11704-018-7054-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03135431v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102521" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02402957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daian Yue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Joloboff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11704-018-7217-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Khan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rashid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-017-0588-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01898202v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehui Du" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Huang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiqiang Jiang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2018.05.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670450v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Dai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2017.08.015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Bao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongquan Wei" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingliang Zhou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2017.2681076" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Simone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2015.03.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01912854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Glitia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vivien Millo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-014-9140-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800920v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jifeng He" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuohua Ding" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11704-012-1301-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913955v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coadou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramesh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11704-013-3094-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727239v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-012-9093-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MBS1JP38-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1921532.1921554" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464894v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-009-0109-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1XX64HPQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482745v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lagarde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545266v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Demathieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maillet-Contoz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bordin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00434462v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371386v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371371v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-008-0055-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427715v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beliaeff" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oriol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427686v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prudhomme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cheynet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427546v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04677077v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Alam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ibbett" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/904073.904078" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427112v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mandrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428437v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Blond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beseme" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05389619v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05433530v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Rodrigue Ndouna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Frappier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-12086-1_2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695647v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Labzhaniia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peraldi-Frati" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3687813" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04639949v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Tokariev" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63790-2_24" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03846499v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Abou Faysal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Zalmai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankica Barisic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611183v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03525306v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiepin Ding" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSS52674.2021.00030" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331190v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87657-9_8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429533v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03121933v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE49443.2020.00037" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02337469v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Apvrille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02080768v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007261000390050" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02402971v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3316781.3317904" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02402976v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2019.00-23" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02080763v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Song" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16722-6_4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01898219v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlin Guan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01898291v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01971976v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929184v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01898285v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schulz-Rosengarten" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard von Hanxleden" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL.2018.8524111" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669918v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644294v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Kofman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Oueslati" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006269505420549" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421890v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394677v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47846-3_27" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353824v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29510-7_2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394769v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingrui Yang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394665v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Mehmood Khan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Muhammad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIES.2016.7509429" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257934v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198744v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Ezequiel Vara Larsen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182773v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096688v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zholtkevych Grygoriy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096687v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2014.10" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073202v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060309v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Khecharem" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gomez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850673v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Goknil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839963v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadish Suryadevara" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39031-9_8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HBVMBD3D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839978v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Romenska" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850770v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02654-1_20" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00866477v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Seceleanu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pettersson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40561-7_1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8P0LB2ZZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906733v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2013.6662180" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913962v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877598v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41202-8_3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4TQV5KMT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926305v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2013.62" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764044v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Miaomiao" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2012.26" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764066v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2012.6380695" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688590v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30561-0_4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720735v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2012.66" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809644v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xiaohong" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2011.30" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597981v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Garc&#233;s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597086v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gascon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596239v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650621v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2011.14" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601840v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Tallec" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ferrero" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545866v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587116v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Reydet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Babau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1882291.1882357" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587107v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIES.2010.5551372" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464880v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12107-4_22" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587151v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497249v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafeng Yu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Besnard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416592v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2009.10" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416654v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1543136.1542475" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383279v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2009.27" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383262v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2009.18" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371392v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rioux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL.2008.4641438" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371400v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Young Lee" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2008.14" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371397v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00204481v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00204508v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIES.2007.4297340" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00204489v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75209-7_38" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00204484v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00204503v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTCSA.2007.51" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371277v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IES.2006.357475" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466757v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuccuru" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dekeyser" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumoulin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973434v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaff&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Bo&#233;ri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eurmic.2000.874637" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669920v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670407v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Madelaine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tase2017.unice.fr/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561247v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02430903v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02434885v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-31585-6" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31585-6_1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671190v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Villar" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Herrera" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-10-4436-6_4" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4436-6_4" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257952v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17581-2_12" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01258084v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-09994-7_2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079039v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/book/handbook-research-embedded-systems-design/102212" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6194-3.ch002" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088439v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourdelles" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Li" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Rafiq Quadri" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brosse" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sadovykh" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/chapter/fostering-analysis-from-industrial-embedded-systems-modeling/116113" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6194-3.ch011" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926299v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03998-5_15" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926297v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaretska Iryna" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galyna Zholtkevych" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03998-5_10" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651864v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-1427-8_14" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G2WD5MZT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00495664v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416656v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9714-0_2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZF6W55GT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371366v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8297-9_11" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FFLN01TJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355710v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chleq" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01309604v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846684v4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667849v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688853v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743874v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721169v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652987v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540738v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gascon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482727v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360528v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00200834v5" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276653v3" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308386v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00283077v4" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348134v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00280941v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321953v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00124874v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02113377v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00541140v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04179353v2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kushik" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03836228v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Anisimov" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Snytyuk" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldrich Chris" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pester" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-mallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9088-9821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060764325" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-3942-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04750634v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanrui Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3670794" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04750626v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Jin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshan Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2024.3418864" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04178061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Hu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2023.3285412" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04178227v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Fu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingsong Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2022.3197956" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03836232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11704-022-1374-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03836230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubin Cai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2022.102777" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03135428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengyang Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixiang Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102591" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03135429v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huibiao Zhu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102546" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924463v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11704-018-7054-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03135431v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102521" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02402957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daian Yue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Joloboff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11704-018-7217-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Khan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rashid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-017-0588-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01898202v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehui Du" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Huang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiqiang Jiang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2018.05.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670450v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Dai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2017.08.015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Bao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongquan Wei" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingliang Zhou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2017.2681076" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Simone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2015.03.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01912854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Glitia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vivien Millo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-014-9140-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800920v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jifeng He" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuohua Ding" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11704-012-1301-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913955v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coadou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramesh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11704-013-3094-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727239v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-012-9093-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MBS1JP38-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00576647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1921532.1921554" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464894v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-009-0109-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1XX64HPQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482745v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lagarde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545266v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Demathieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maillet-Contoz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bordin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00434462v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371371v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11334-008-0055-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371386v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427715v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beliaeff" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oriol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427686v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prudhomme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cheynet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427546v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04677077v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Alam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ibbett" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/904073.904078" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427112v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mandrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428437v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Blond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beseme" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05389619v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05433530v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Rodrigue Ndouna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Frappier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-12086-1_2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04639949v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Tokariev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63790-2_24" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695647v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Labzhaniia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peraldi-Frati" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652620.3687813" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03846499v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Abou Faysal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Zalmai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankica Barisic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611183v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331190v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87657-9_8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03525306v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiepin Ding" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSS52674.2021.00030" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429533v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03121933v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE49443.2020.00037" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02080763v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Song" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16722-6_4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02080768v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Apvrille" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007261000390050" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02337469v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02402971v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3316781.3317904" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02402976v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2019.00-23" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01898219v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlin Guan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01898291v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929184v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01971976v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01898285v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schulz-Rosengarten" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard von Hanxleden" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL.2018.8524111" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669918v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644294v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Kofman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Oueslati" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006269505420549" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421890v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394677v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47846-3_27" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353824v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29510-7_2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394769v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingrui Yang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394665v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Mehmood Khan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Muhammad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIES.2016.7509429" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257934v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198744v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Ezequiel Vara Larsen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182773v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096687v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2014.10" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096688v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zholtkevych Grygoriy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073202v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060309v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Khecharem" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gomez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926305v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2013.62" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877598v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41202-8_3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4TQV5KMT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850673v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arda Goknil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839963v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadish Suryadevara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39031-9_8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HBVMBD3D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00866477v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Seceleanu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pettersson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40561-7_1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8P0LB2ZZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906733v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2013.6662180" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850770v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02654-1_20" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839978v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Romenska" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913962v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764044v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Miaomiao" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2012.26" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764066v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2012.6380695" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688590v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30561-0_4" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720735v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2012.66" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601840v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Tallec" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ferrero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809644v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xiaohong" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSEC.2011.30" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597981v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Garc&#233;s" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597086v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gascon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596239v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650621v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2011.14" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587151v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497249v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafeng Yu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Besnard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545866v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587107v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIES.2010.5551372" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587116v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Reydet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Babau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1882291.1882357" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00464880v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12107-4_22" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416592v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2009.10" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416654v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1543136.1542475" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383279v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2009.27" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383262v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2009.18" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371392v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rioux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL.2008.4641438" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371400v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Young Lee" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2008.14" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371397v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00204481v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00204484v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00204508v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIES.2007.4297340" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00204489v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75209-7_38" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00204503v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTCSA.2007.51" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371277v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IES.2006.357475" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466757v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuccuru" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dekeyser" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumoulin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973434v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaff&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Bo&#233;ri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eurmic.2000.874637" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669920v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01670407v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Madelaine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tase2017.unice.fr/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561247v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02430903v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02434885v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-31585-6" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31585-6_1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671190v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Villar" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Herrera" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-10-4436-6_4" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4436-6_4" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01258084v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-09994-7_2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257952v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17581-2_12" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079039v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/book/handbook-research-embedded-systems-design/102212" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6194-3.ch002" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088439v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourdelles" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Li" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Rafiq Quadri" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brosse" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sadovykh" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/chapter/fostering-analysis-from-industrial-embedded-systems-modeling/116113" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6194-3.ch011" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926299v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03998-5_15" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926297v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaretska Iryna" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galyna Zholtkevych" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03998-5_10" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651864v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-1427-8_14" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G2WD5MZT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00495664v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00416656v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9714-0_2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZF6W55GT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371366v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8297-9_11" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FFLN01TJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355710v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chleq" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01309604v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846684v4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721169v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667849v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688853v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743874v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540738v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gascon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652987v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482727v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360528v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321953v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00200834v5" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308386v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00276653v3" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00283077v4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348134v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00280941v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00124874v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02113377v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00541140v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04179353v2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kushik" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03836228v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Anisimov" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Snytyuk" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldrich Chris" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pester" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>