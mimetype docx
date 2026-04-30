--- v0 (2026-03-05)
+++ v1 (2026-04-30)
@@ -742,313 +742,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676663v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadratic obstructions to small-time local controllability for scalar-input systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Beauchard</w:t>
+                <w:t xml:space="preserve">High frequency analysis of the unsteady Interactive Boundary Layer model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dalibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Dietert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gérard-Varet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2017.11.028⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (4), pp.4203-4245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/17M1157477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526290v1</w:t>
+                <w:t xml:space="preserve">hal-01615251v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency analysis of the unsteady Interactive Boundary Layer model</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An obstruction to small time local null controllability for a viscous Burgers' equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50 (4), pp.4203-4245. </w:t>
+              <w:t xml:space="preserve">Annales Scientifiques de l'École Normale Supérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (5), pp.1129-1177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/17M1157477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24033/asens.2373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615251v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An obstruction to small time local null controllability for a viscous Burgers' equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quadratic obstructions to small-time local controllability for scalar-input systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Scientifiques de l'École Normale Supérieure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (5), pp.1129-1177. </w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 264 (5), pp.3704-3774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24033/asens.2373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2017.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229493v1</w:t>
+                <w:t xml:space="preserve">hal-01526290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small time global null controllability for a viscous Burgers' equation despite the presence of a boundary layer</w:t>
               </w:r>
@@ -1144,51 +1144,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Forward-Backward Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dalibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1561,51 +1561,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and nonlinear parabolic forward-backward problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dalibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1880,69 +1880,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710226v1</w:t>
+                <w:t xml:space="preserve">hal-04710226v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A family of interpolation inequalities involving products of low-order derivatives</w:t>
               </w:r>
@@ -2159,51 +2159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683867v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beauchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marbach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-025-09752-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204519v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Borgne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.395" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451998v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2022.08.030" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422161v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sueur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/952" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767216v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2020.02.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676663v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40818-019-0073-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2017.11.028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615251v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dalibard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Dietert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#233;rard-Varet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1157477" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2373" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776508v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2013.11.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288954v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rax" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91282-5_3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/slsedp.106" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492722v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812909v4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/MEMS/25" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683867v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beauchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marbach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-025-09752-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204519v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Borgne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.395" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451998v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2022.08.030" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422161v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sueur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/952" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767216v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2020.02.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676663v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40818-019-0073-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615251v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dalibard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Dietert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#233;rard-Varet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1157477" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2373" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526290v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2017.11.028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776508v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2013.11.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288954v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rax" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91282-5_3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/slsedp.106" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492722v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812909v4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/MEMS/25" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710226v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>