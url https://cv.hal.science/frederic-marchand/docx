--- v0 (2026-03-24)
+++ v1 (2026-05-03)
@@ -160,325 +160,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pôle pour la gestion des migrateurs amphihalins dans leur environnement (MIAME) Bilan d'activité 2019-2024</w:t>
+                <w:t xml:space="preserve">Pour une meilleure connaissance des espèces amphihalines : la mise en place de suivis de la pêche récréative et professionnelle du saumon (Salmo salar), de la truite de mer (Salmo trutta) et de l’anguille (Anguilla anguilla)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+                <w:t xml:space="preserve">Clarisse Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+                <w:t xml:space="preserve">Guirec André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Acou</w:t>
+                <w:t xml:space="preserve">Adly Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+                <w:t xml:space="preserve">Cécile Tréhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Josset</w:t>
+                <w:t xml:space="preserve">Sophie Launey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.9420. </w:t>
+              <w:t xml:space="preserve">, 2025, 47, pp.8439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.9420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086444v1</w:t>
+                <w:t xml:space="preserve">hal-05066117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une meilleure connaissance des espèces amphihalines : la mise en place de suivis de la pêche récréative et professionnelle du saumon (Salmo salar), de la truite de mer (Salmo trutta) et de l’anguille (Anguilla anguilla)</w:t>
+                <w:t xml:space="preserve">Le pôle pour la gestion des migrateurs amphihalins dans leur environnement (MIAME) Bilan d'activité 2019-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Boulenger</w:t>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guirec André</w:t>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adly Koubaa</w:t>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Tréhin</w:t>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Launey</w:t>
+                <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 47, pp.8439. </w:t>
+              <w:t xml:space="preserve">, 2025, La gestion des migrateurs amphihalins dans leur environnement en France, 47, pp.9420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.9420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066117v1</w:t>
+                <w:t xml:space="preserve">hal-05086444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi‐population approach supports common patterns in marine growth and maturation decision in Atlantic salmon ( Salmo salar L.) from southern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Tréhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -568,51 +568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire de biodiversité des poissons et crustacés d’eau douce par pêche à l’électricité en petits cours d’eau tropicaux : réglages, efficacité et recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -696,369 +696,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966162v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising electrofishing settings for shrimp and fish in shallow tropical streams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interprétation de l’âge à partir des écailles sur des espèces de salmonidés lacustres, le corégone (Coregonus sp.) et l’omble chevalier (Salvelinus alpinus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bargier</w:t>
+                <w:t xml:space="preserve">Valérie Hamelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Bennevault</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 256, pp.106457. </w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.121-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2022.106457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788687v1</w:t>
+                <w:t xml:space="preserve">hal-03749053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation de l’âge à partir des écailles sur des espèces de salmonidés lacustres, le corégone (Coregonus sp.) et l’omble chevalier (Salvelinus alpinus)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collecte d'échantillons au Centre de Ressources Biologiques Colisa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Hamelet</w:t>
+                <w:t xml:space="preserve">Agnès Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Goulon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.121-124. </w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.16-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749053v1</w:t>
+                <w:t xml:space="preserve">hal-03749051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecte d'échantillons au Centre de Ressources Biologiques Colisa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+                <w:t xml:space="preserve">Optimising electrofishing settings for shrimp and fish in shallow tropical streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Starck</w:t>
+                <w:t xml:space="preserve">Nicolas Bargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lange</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoann Bennevault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.16-20. </w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 256, pp.106457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2022.106457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749051v1</w:t>
+                <w:t xml:space="preserve">hal-03788687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metadata standards and practical guidelines for specimen and DNA curation when building barcode reference libraries for aquatic life</w:t>
               </w:r>
@@ -1230,51 +1230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 288 (1964), pp.20211882. </w:t>
@@ -1306,131 +1306,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrofishing eel, salmon and trout: impact of waveform and frequency on capture-per-unit-effort and spinal damage</w:t>
+                <w:t xml:space="preserve">A comprehensive guide to set up correctly an electrofishing gear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Nevoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 421 (42), 10 p. </w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 192 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/kmae/2020034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10661-019-8000-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028904v1</w:t>
+                <w:t xml:space="preserve">hal-02935295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrofishing in streams of low water conductivity but high biodiversity value: Challenges, limits and perspectives</w:t>
               </w:r>
@@ -1544,161 +1544,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive guide to set up correctly an electrofishing gear</w:t>
+                <w:t xml:space="preserve">Electrofishing eel, salmon and trout: impact of waveform and frequency on capture-per-unit-effort and spinal damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 192 (1), </w:t>
+              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 421 (42), 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10661-019-8000-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/kmae/2020034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935295v1</w:t>
+                <w:t xml:space="preserve">hal-03028904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field assessment of precocious maturation in salmon parr using ultrasound imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1782,563 +1782,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRC4Env, a network of Biological Resource Centres for research in environmental and agricultural sciences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new method to estimate habitat potential for Atlantic salmon (Salmo salar): predicting the influence of dam removal on the Selune River (France) as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mougin</w:t>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Artige</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-1973-7⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75, pp.2172-2181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsy089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774729v1</w:t>
+                <w:t xml:space="preserve">hal-02000886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to estimate habitat potential for Atlantic salmon (Salmo salar): predicting the influence of dam removal on the Selune River (France) as a case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Forget</w:t>
+                <w:t xml:space="preserve">BRC4Env, a network of Biological Resource Centres for research in environmental and agricultural sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Artige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Richard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75, pp.2172-2181. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (34), pp.33849-33857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsy089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-1973-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000886v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns on a parr: Drivers of long-term salmon parr length in U.K. and French rivers depend on geographical scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abundance indices and biological traits of juvenile salmon (Salmo salar) sampled in three rivers on the Atlantic and Channel coasts (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen D. Gregory</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Nevoux</w:t>
+                <w:t xml:space="preserve">Richard Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William D. Riley</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jeannot</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12929⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.e15125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.5.e15125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592229v1</w:t>
+                <w:t xml:space="preserve">hal-01901397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance indices and biological traits of juvenile salmon (Salmo salar) sampled in three rivers on the Atlantic and Channel coasts (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+                <w:t xml:space="preserve">Patterns on a parr: Drivers of long-term salmon parr length in U.K. and French rivers depend on geographical scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen D. Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William D. Riley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Delanoë</w:t>
+                <w:t xml:space="preserve">William R. C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Destouches</w:t>
+                <w:t xml:space="preserve">Nicolas Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5, pp.e15125. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (7), pp.1117-1129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/BDJ.5.e15125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01901397v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système RFID de détection automatique de poissons</w:t>
               </w:r>
@@ -2458,90 +2458,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of biological form at the adult stage of brown trout Salmo trutta using morphological or colorimetric criteria in migrating juveniles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Launey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Ombredane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 82 (5), pp.1728 - 1732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2712,51 +2712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification par le marquage des poissons. Quelques exemples utilisés en écologie aquatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2820,51 +2820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2941,51 +2941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisheries Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 78 (2-3), pp.380-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3025,261 +3025,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuum of life history tactics in a brown trout (Salmo trutta) population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interannual changes in recruitment of the Atlantic salmon (Salmo salar) population in the River Oir (Lower Normandy, France): relationships with spawners and instream habitat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cucherousset</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+                <w:t xml:space="preserve">V. Vauclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/F05-057⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62, pp.695-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icesjms.2005.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453693v1</w:t>
+                <w:t xml:space="preserve">hal-01453691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interannual changes in recruitment of the Atlantic salmon (Salmo salar) population in the River Oir (Lower Normandy, France): relationships with spawners and instream habitat.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">A continuum of life history tactics in a brown trout (Salmo trutta) population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Ombredane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Vauclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 62, pp.695-707. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62 (7), pp.1600-1610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icesjms.2005.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/F05-057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453691v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3310,77 +3310,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRC4Env, the French Biological Resource Centre for Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3547,64 +3547,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the demographic response of Atlantic salmon to a rapidly changing environment by the analysis of their scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Tréhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Lemaire-Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3685,90 +3685,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRC4Env, le réseau de Centres de Ressources Biologiques agro-environnementales de l’infrastructure AgroBRC-RARe pour vos recherches en écotoxicologie et agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Artige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Séminaire du réseau d’écotoxicologie terrestre et aquatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Nov 2023, La Rochelle, France</w:t>
@@ -3836,51 +3836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Lamireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3922,51 +3922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retracer la vie en mer du saumon par l’analyse de ses écailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3974,51 +3974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Lamireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international SAMARCH 2022 - Saumon et truite de mer : des outils au service de leur protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Pléneuf Val André, France</w:t>
@@ -4047,90 +4047,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRC4Env : un réseau de Centres de Ressources Biologiques et de collections dédié aux ressources environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Artige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4172,103 +4172,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRC4Env : un réseau de Centres de Ressources Biologiques et de collections dédié aux ressources environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Artige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Séminaire du réseau d’écotoxicologie terrestre et aquatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Alixan, France</w:t>
@@ -4323,51 +4323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de sclérochronologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4392,51 +4392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tag retention and effects of PIT-tagging on survival and growth of Salmo trutta : preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4517,103 +4517,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un continuum de stratégie d'histoire de vie dans une population de truite commune (Salmo trutta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Ombredane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Zones Ateliers PEVS/INSU - Baie du Mont St Michel.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, La Rochelle, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4638,51 +4638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in recruitment of atlantic salmon (Salmo salar) population in the river Oir (Lower Normandy, France) : relationships with the caracteristics of spawners and with the stream modification.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4858,103 +4858,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A continuum of life history strategies in a brown trout population Salmo trutta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Ombredane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Sea Trout Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5005,51 +5005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Beall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Castège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5136,103 +5136,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRC4Env, le pilier environnement de l’infrastructure RARe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Artige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées One Water 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Talence, France. </w:t>
@@ -5274,90 +5274,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRC4Env, the Biological Resource Centres for the Environment of AgroBRC-RARe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Artige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51. Congrès du Groupe Français des Pesticides (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
@@ -5395,103 +5395,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRC4Env, a network of Biological Resource Centres for environmental resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Artige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du département ECODIV INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Lyon, France. </w:t>
@@ -5529,103 +5529,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRC4Env, un réseau de Centres de Ressources Biologiques et de collections dédié aux ressources environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Artige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEM 2018, Forum Santé, Environnement &amp; Molécules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Alixan, France. 2018</w:t>
@@ -5654,90 +5654,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRC4Env, the Biological Resource Centre for the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Artige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5811,103 +5811,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisations des écailles chez les poissons migrateurs amphihalins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions Quae, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4179-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5934,103 +5934,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide pour l’interprétation des écailles et l’estimation de l’âge chez le saumon atlantique (salmo salar) dans les populations françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Lamireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office Français de la Biodiversité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -6087,51 +6087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Basilico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6188,51 +6188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Oir, territoire de sciences. 30 ans de recherche sur une petite rivière normande.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6308,64 +6308,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecte de données et d’échantillons truites de mer et saumons à la criée de Saint-Jean-de-Luz-Ciboure dans le cadre du Data Collection Framework (DCF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Tréhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6532,51 +6532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delanoë, Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6650,51 +6650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delanoë Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6800,51 +6800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Meslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6905,981 +6905,981 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'activités 2024 de l'Observatoire des biocénoses aquatiques de la Sélune</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport sur l’Estimation des Populations de Truites de Mer Bresle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tréhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Bazin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ivan I. Bernez</w:t>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2025, 67 p</w:t>
+              <w:t xml:space="preserve">Pôle OFB-INRAE-Institut Agro-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2025, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167013v1</w:t>
+                <w:t xml:space="preserve">hal-05133581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur l’Estimation des Populations de Truites de Mer Bresle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
+                <w:t xml:space="preserve">Rapport d'activités 2024 de l'Observatoire des biocénoses aquatiques de la Sélune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Beauverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Amilien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Buoro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+                <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pôle OFB-INRAE-Institut Agro-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2025, 46 p</w:t>
+              <w:t xml:space="preserve">INRAE. 2025, 67 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133581v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des populations et des captures de poissons migrateurs. Rapport d'étape CNICS 2023.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Boulenger</w:t>
+                <w:t xml:space="preserve">Plan de gestion des données (PGD) du Centre de ressource biologique (CRB) Colection of ichtyological samples (COLISA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2024, 13 p</w:t>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045083v1</w:t>
+                <w:t xml:space="preserve">hal-04678572v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan de gestion des données (PGD) de l'Observatoire de recherche en environnement sur les poissons diadromes dans les fleuves côtiers (ORE DiaPFC)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observatoire des biocénoses aquatiques de la Sélune - rapport d'activités 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Beauverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Cormy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Renault</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04600886v3</w:t>
+                <w:t xml:space="preserve">hal-04840030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion des données (PGD) de l'unité expérimentale d'écologie et d'écotoxicolgie aquatique (U3E)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674519v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire des biocénoses aquatiques de la Sélune - rapport d'activités 2023</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plan de gestion des données (PGD) de l'Observatoire de recherche en environnement sur les poissons diadromes dans les fleuves côtiers (ORE DiaPFC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Boulenger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Cormy</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04840030v1</w:t>
+                <w:t xml:space="preserve">hal-04600886v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan de gestion des données (PGD) du Centre de ressource biologique (CRB) Colection of ichtyological samples (COLISA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Renault</w:t>
+                <w:t xml:space="preserve">Évaluation des populations et des captures de poissons migrateurs. Rapport d'étape CNICS 2023.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adly Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2024</w:t>
+              <w:t xml:space="preserve">INRAE. 2024, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678572v2</w:t>
+                <w:t xml:space="preserve">hal-05045083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des populations et des captures de poissons migrateurs. Rapport d'étape CNICS 2022.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protocole de recueil de données et d’échantillons lors de la capture de migrateurs amphihalins en mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adly Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adly Koubaa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Azam</w:t>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">U3E - INRAE; OFB, Office Français de la Biodiversité. 2023, 12 p</w:t>
+              <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224538v1</w:t>
+                <w:t xml:space="preserve">hal-04008261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole de recueil de données et d’échantillons lors de la capture de migrateurs amphihalins en mer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Évaluation des populations et des captures de poissons migrateurs. Rapport d'étape CNICS 2022.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adly Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2023</w:t>
+              <w:t xml:space="preserve">U3E - INRAE; OFB, Office Français de la Biodiversité. 2023, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008261v1</w:t>
+                <w:t xml:space="preserve">hal-05224538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire des biocénoses aquatiques de la Sélune - rapport d'activités 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Beauverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7914,77 +7914,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes sur les dates de migration des espèces amphihalines de l'arc Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OFB; INRAE; Institut Agro; UPPA. 2023, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8028,51 +8028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8120,64 +8120,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité Observatoire des biocénoses aquatiques de la Sélune 2019-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Beauverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8238,77 +8238,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation des écailles et estimation de l’âge chez la truite arc-en-ciel (Oncorhynchus mykiss) dans les écosystèmes aquatiques de l’île de la Réunion : Contribution à la connaissance de ses traits d’histoire de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoarau Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8360,77 +8360,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents : terminer un état de référence pour les poissons migrateurs amphihalins et anticiper l’expansion spatiale de l’écrevisse de Californie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8617,51 +8617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8720,385 +8720,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des données de l’observatoire sur le bassin versant de l’Oir (Normandie) de 1985 à 2015</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise à jour de la relation stock-recrutement sur l'Oir (50)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">inrae. 2016</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Office Français de la Biodiversité. 2016, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559883v1</w:t>
+                <w:t xml:space="preserve">hal-01603603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise à jour de la relation stock-recrutement sur l'Oir (50)</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Office Français de la Biodiversité. 2016, 34 p</w:t>
+                <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01603603v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+                <w:t xml:space="preserve">Bilan des données de l’observatoire sur le bassin versant de l’Oir (Normandie) de 1985 à 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t>
+              <w:t xml:space="preserve">inrae. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03357109v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point des méthodes de caractérisation de l'état du peuplement de poissons et espèces assimilées sur la Sélune [Rapport d’étape 3ème année - Décembre 2014]</w:t>
               </w:r>
@@ -9200,254 +9200,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point des méthodes de caractérisation de l'état du peuplement de poissons et espèces assimilées sur la Sélune [Rapport d’étape 2ème année - Décembre 2013]</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan des données de l'observatoire sur le bassin versant de l'Oir (Basse Normandie) depuis 1983</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ONEMA (Office National de l'Eau et des Milieux Aquatiques); INRA. 2013, pp.58</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] INRAE. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03385156v1</w:t>
+                <w:t xml:space="preserve">hal-03245207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des données de l'observatoire sur le bassin versant de l'Oir (Basse Normandie) depuis 1983</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise au point des méthodes de caractérisation de l'état du peuplement de poissons et espèces assimilées sur la Sélune [Rapport d’étape 2ème année - Décembre 2013]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] INRAE. 2013</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Daroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thieulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ONEMA (Office National de l'Eau et des Milieux Aquatiques); INRA. 2013, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03245207v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point des méthodes de caractérisation de l'état du peuplement de poissons et espèces assimilées sur la Sélune [Rapport d’étape décembre 2012]</w:t>
               </w:r>
@@ -9485,51 +9485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Daroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Thieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ONEMA (Office National de l'Eau et des Milieux Aquatiques); INRA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9555,51 +9555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses des jeunes stades de truite (Salmo trutta) aux flux de M.E.S., au colmatage du substrat et à l'hypoxie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9767,51 +9767,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADBCFFB8"/>
+    <w:nsid w:val="1D6E4FA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9998,51 +9998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-marchand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8380-579X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086444v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9420" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066117v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly Koubaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8439" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265790v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Santanbien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gregory" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15567" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966162v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pottier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vigouroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7268" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788687v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bargier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bennevault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2022.106457" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749053v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hamelet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art14" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749051v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Starck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art02" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03159791v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aylagas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Borja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.5.58056" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471893v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1882" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2020034" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299640v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pottier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Beaumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12384" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935295v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-8000-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619469v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/425561" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774729v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Artige" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1973-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000886v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy089" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Gregory" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Riley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. C. Beaumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12929" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901397v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delano&#235;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Destouches" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.5.e15125" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694838v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sacr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Gentil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12078" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F318579550DBA3E6AF0B7B23DA8CE714276ECEDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665740v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453609v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rifflart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2005.11.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVK5P6J3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453693v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Charles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F05-057" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453691v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vauclin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icesjms.2005.02.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068335v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bruneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483521v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collinet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202779v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lemaire-Patin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Queiros" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04293436v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202822v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lamireau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202809v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608108v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652054v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878225v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453632v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Qu&#233;meneur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453653v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vauclin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453611v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453612v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453680v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beall" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cast&#232;ge" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Gaudemar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05231498v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112645v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/TRBJTB" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144754v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786220v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786212v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441732v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4179-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903909v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://professionnels.ofb.fr/fr/node/1504" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881090v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934129v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marhin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674798v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cazes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/HKTR8N" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941682v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delano&#235;, Richard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301759v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delano&#235; Richard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197404v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Meslier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jousseaume" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marchand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133581v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045083v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600886v3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Renault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674519v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840030v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cormy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678572v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008261v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839973v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213072v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715338v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vigneron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839910v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03302162v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoarau Gabriel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352893v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138182v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Allou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;guier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356897v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559883v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ollitrault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603603v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385236v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daroux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385156v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thieulle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245207v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385018v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824970v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beaufour" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-marchand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8380-579X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066117v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly Koubaa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8439" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9420" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265790v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Santanbien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gregory" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15567" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966162v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pottier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vigouroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7268" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749053v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hamelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art14" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Starck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art02" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bargier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bennevault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2022.106457" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03159791v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aylagas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Borja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.5.58056" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471893v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1882" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-8000-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299640v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pottier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Beaumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12384" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028904v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2020034" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619469v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/425561" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000886v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy089" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774729v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Artige" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1973-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901397v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delano&#235;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Destouches" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.5.e15125" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592229v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Gregory" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Riley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. C. Beaumont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12929" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694838v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sacr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Gentil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12078" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F318579550DBA3E6AF0B7B23DA8CE714276ECEDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665740v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453609v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rifflart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2005.11.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVK5P6J3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453691v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vauclin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icesjms.2005.02.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453693v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Charles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F05-057" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068335v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bruneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483521v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collinet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202779v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lemaire-Patin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Queiros" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04293436v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202822v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lamireau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202809v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608108v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652054v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878225v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453632v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Qu&#233;meneur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453653v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vauclin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453611v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453612v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453680v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beall" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cast&#232;ge" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Gaudemar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05231498v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112645v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/TRBJTB" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144754v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786220v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786212v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441732v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4179-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903909v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://professionnels.ofb.fr/fr/node/1504" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881090v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934129v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marhin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674798v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cazes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/HKTR8N" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941682v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delano&#235;, Richard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301759v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delano&#235; Richard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197404v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Meslier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jousseaume" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marchand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133581v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678572v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Renault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840030v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cormy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674519v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600886v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045083v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008261v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224538v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839973v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213072v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715338v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vigneron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839910v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03302162v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoarau Gabriel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352893v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138182v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Allou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;guier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356897v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603603v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559883v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ollitrault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385236v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daroux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245207v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385156v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thieulle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385018v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824970v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beaufour" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>