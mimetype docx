--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1410,295 +1410,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrofishing in streams of low water conductivity but high biodiversity value: Challenges, limits and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrofishing eel, salmon and trout: impact of waveform and frequency on capture-per-unit-effort and spinal damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Pottier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William R. Beaumont</w:t>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Management and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fme.12384⟩</w:t>
+              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 421 (42), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae/2020034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299640v1</w:t>
+                <w:t xml:space="preserve">hal-03028904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrofishing eel, salmon and trout: impact of waveform and frequency on capture-per-unit-effort and spinal damage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Pottier</w:t>
+                <w:t xml:space="preserve">Electrofishing in streams of low water conductivity but high biodiversity value: Challenges, limits and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William R. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Nevoux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 421 (42), 10 p. </w:t>
+              <w:t xml:space="preserve">Fisheries Management and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (1), pp.52-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/kmae/2020034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fme.12384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028904v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field assessment of precocious maturation in salmon parr using ultrasound imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1840,51 +1840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75, pp.2172-2181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2203,51 +2203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns on a parr: Drivers of long-term salmon parr length in U.K. and French rivers depend on geographical scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen D. Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William D. Riley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3416,277 +3416,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-evolutionary effects of invasive crayfish on aquatic ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling the demographic response of Atlantic salmon to a rapidly changing environment by the analysis of their scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tréhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+                <w:t xml:space="preserve">Remi Lemaire-Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Coudreuse</w:t>
+                <w:t xml:space="preserve">Quentin Queiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium AQUACOSM+</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Antalya (Turkey), Turkey</w:t>
+              <w:t xml:space="preserve">Final Conference of the EU Interreg France (Channel) England Programme, Salmonid Management Around the Channel (SAMARCH) Project. Protecting wild salmon and sea trout in transitional &amp; coastal waters: Scientific evidence for management recommendation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Southampton, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483521v1</w:t>
+                <w:t xml:space="preserve">hal-05202779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the demographic response of Atlantic salmon to a rapidly changing environment by the analysis of their scales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Tréhin</w:t>
+                <w:t xml:space="preserve">Eco-evolutionary effects of invasive crayfish on aquatic ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Lemaire-Patin</w:t>
+                <w:t xml:space="preserve">Marc Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Queiros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+                <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final Conference of the EU Interreg France (Channel) England Programme, Salmonid Management Around the Channel (SAMARCH) Project. Protecting wild salmon and sea trout in transitional &amp; coastal waters: Scientific evidence for management recommendation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Southampton, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">Symposium AQUACOSM+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Antalya (Turkey), Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202779v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRC4Env, le réseau de Centres de Ressources Biologiques agro-environnementales de l’infrastructure AgroBRC-RARe pour vos recherches en écotoxicologie et agroécologie</w:t>
               </w:r>
@@ -3797,51 +3797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual growth and stable-isotope analyses of archived fish scales reveal major changes in the North Atlantic ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Queiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3922,51 +3922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retracer la vie en mer du saumon par l’analyse de ses écailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4099,110 +4099,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Prospectives du CNRS-INEE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">6. Séminaire du réseau d’écotoxicologie terrestre et aquatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Alixan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608108v1</w:t>
+                <w:t xml:space="preserve">hal-01652054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRC4Env : un réseau de Centres de Ressources Biologiques et de collections dédié aux ressources environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4224,94 +4224,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Ratié</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Séminaire du réseau d’écotoxicologie terrestre et aquatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Alixan, France</w:t>
+              <w:t xml:space="preserve">Colloque Prospectives du CNRS-INEE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652054v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du prélèvement à l’archivage des écailles</w:t>
               </w:r>
@@ -4772,51 +4772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Caquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marcel Dorioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5706,51 +5706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de prospective Surfaces et Interfaces Continentales et Ecosphère: Quelles priorités pour la recherche ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t>
@@ -5960,51 +5960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Lamireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6800,51 +6800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Meslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7141,267 +7141,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan de gestion des données (PGD) du Centre de ressource biologique (CRB) Colection of ichtyological samples (COLISA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observatoire des biocénoses aquatiques de la Sélune - rapport d'activités 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Beauverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Renault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morgan Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Cormy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678572v2</w:t>
+                <w:t xml:space="preserve">hal-04840030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire des biocénoses aquatiques de la Sélune - rapport d'activités 2023</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plan de gestion des données (PGD) du Centre de ressource biologique (CRB) Colection of ichtyological samples (COLISA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Druet</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04840030v1</w:t>
+                <w:t xml:space="preserve">hal-04678572v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion des données (PGD) de l'unité expérimentale d'écologie et d'écotoxicolgie aquatique (U3E)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
@@ -7436,51 +7436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion des données (PGD) de l'Observatoire de recherche en environnement sur les poissons diadromes dans les fleuves côtiers (ORE DiaPFC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Boulenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7597,302 +7597,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole de recueil de données et d’échantillons lors de la capture de migrateurs amphihalins en mer</w:t>
+                <w:t xml:space="preserve">Évaluation des populations et des captures de poissons migrateurs. Rapport d'étape CNICS 2022.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adly Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2023</w:t>
+              <w:t xml:space="preserve">U3E - INRAE; OFB, Office Français de la Biodiversité. 2023, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008261v1</w:t>
+                <w:t xml:space="preserve">hal-05224538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des populations et des captures de poissons migrateurs. Rapport d'étape CNICS 2022.</w:t>
+                <w:t xml:space="preserve">Protocole de recueil de données et d’échantillons lors de la capture de migrateurs amphihalins en mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adly Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Azam</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">U3E - INRAE; OFB, Office Français de la Biodiversité. 2023, 12 p</w:t>
+              <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224538v1</w:t>
+                <w:t xml:space="preserve">hal-04008261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire des biocénoses aquatiques de la Sélune - rapport d'activités 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Beauverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7996,550 +7996,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pêche scientifique à l'électricité dans les milieux aquatiques continentaux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+                <w:t xml:space="preserve">Rapport d'activité Observatoire des biocénoses aquatiques de la Sélune 2019-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Beauverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coudreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Vigneron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rives</w:t>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE. 2022, 136 p</w:t>
+              <w:t xml:space="preserve">INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715338v1</w:t>
+                <w:t xml:space="preserve">hal-04839910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'activité Observatoire des biocénoses aquatiques de la Sélune 2019-2021</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
+                <w:t xml:space="preserve">La pêche scientifique à l'électricité dans les milieux aquatiques continentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+                <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2022</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE. 2022, 136 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839910v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation des écailles et estimation de l’âge chez la truite arc-en-ciel (Oncorhynchus mykiss) dans les écosystèmes aquatiques de l’île de la Réunion : Contribution à la connaissance de ses traits d’histoire de vie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+                <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents : terminer un état de référence pour les poissons migrateurs amphihalins et anticiper l’expansion spatiale de l’écrevisse de Californie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Marie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Nevoux</w:t>
+                <w:t xml:space="preserve">Pablo Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoarau Gabriel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Convention n°1078068, Agence de l'Eau Seine-Normandie. 2021, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03302162v1</w:t>
+                <w:t xml:space="preserve">hal-03352893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents : terminer un état de référence pour les poissons migrateurs amphihalins et anticiper l’expansion spatiale de l’écrevisse de Californie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgan Druet</w:t>
+                <w:t xml:space="preserve">Interprétation des écailles et estimation de l’âge chez la truite arc-en-ciel (Oncorhynchus mykiss) dans les écosystèmes aquatiques de l’île de la Réunion : Contribution à la connaissance de ses traits d’histoire de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Rault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Azam</w:t>
+                <w:t xml:space="preserve">Amandine Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+                <w:t xml:space="preserve">Hoarau Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Convention n°1078068, Agence de l'Eau Seine-Normandie. 2021, pp.30</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352893v1</w:t>
+                <w:t xml:space="preserve">hal-03302162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'une méthode de quantification des anguilles en milieu profond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Allou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tréguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8643,51 +8643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8720,267 +8720,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise à jour de la relation stock-recrutement sur l'Oir (50)</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Office Français de la Biodiversité. 2016, 34 p</w:t>
+                <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603603v1</w:t>
+                <w:t xml:space="preserve">hal-03357109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t>
+                <w:t xml:space="preserve">Mise à jour de la relation stock-recrutement sur l'Oir (50)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Office Français de la Biodiversité. 2016, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357109v1</w:t>
+                <w:t xml:space="preserve">hal-01603603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des données de l’observatoire sur le bassin versant de l’Oir (Normandie) de 1985 à 2015</w:t>
               </w:r>
@@ -9581,51 +9581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beaufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9767,51 +9767,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D6E4FA0"/>
+    <w:nsid w:val="87B660FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9998,51 +9998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-marchand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8380-579X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066117v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly Koubaa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8439" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9420" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265790v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Santanbien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gregory" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15567" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966162v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pottier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vigouroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7268" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749053v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hamelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art14" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Starck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art02" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bargier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bennevault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2022.106457" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03159791v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aylagas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Borja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.5.58056" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471893v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1882" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-8000-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299640v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pottier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Beaumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12384" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028904v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2020034" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619469v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/425561" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000886v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy089" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774729v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Artige" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1973-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901397v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delano&#235;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Destouches" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.5.e15125" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592229v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Gregory" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Riley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. C. Beaumont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12929" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694838v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sacr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Gentil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12078" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F318579550DBA3E6AF0B7B23DA8CE714276ECEDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665740v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453609v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rifflart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2005.11.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVK5P6J3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453691v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vauclin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icesjms.2005.02.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453693v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Charles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F05-057" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068335v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bruneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483521v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collinet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202779v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lemaire-Patin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Queiros" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04293436v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202822v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lamireau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202809v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608108v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652054v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878225v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453632v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Qu&#233;meneur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453653v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vauclin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453611v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453612v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453680v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beall" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cast&#232;ge" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Gaudemar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05231498v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112645v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/TRBJTB" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144754v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786220v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786212v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441732v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4179-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903909v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://professionnels.ofb.fr/fr/node/1504" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881090v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934129v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marhin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674798v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cazes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/HKTR8N" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941682v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delano&#235;, Richard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301759v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delano&#235; Richard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197404v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Meslier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jousseaume" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marchand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133581v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678572v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Renault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840030v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cormy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674519v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600886v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045083v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008261v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224538v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839973v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213072v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715338v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vigneron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839910v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03302162v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoarau Gabriel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352893v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138182v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Allou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;guier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356897v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603603v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559883v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ollitrault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385236v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daroux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245207v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385156v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thieulle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385018v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824970v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beaufour" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-marchand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8380-579X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066117v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly Koubaa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8439" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.9420" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265790v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Santanbien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gregory" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15567" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966162v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pottier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vigouroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7268" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749053v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hamelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art14" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Starck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art02" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bargier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bennevault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2022.106457" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03159791v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aylagas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Borja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.5.58056" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471893v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.1882" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-8000-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2020034" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299640v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pottier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Beaumont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12384" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619469v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/425561" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000886v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy089" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774729v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Artige" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1973-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901397v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delano&#235;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Destouches" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.5.e15125" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592229v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Gregory" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Riley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. C. Beaumont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12929" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694838v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sacr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Gentil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.12078" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F318579550DBA3E6AF0B7B23DA8CE714276ECEDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665740v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453609v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rifflart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2005.11.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVK5P6J3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453691v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vauclin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icesjms.2005.02.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453693v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Charles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F05-057" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068335v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bruneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202779v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lemaire-Patin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Queiros" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483521v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collinet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04293436v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202822v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lamireau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202809v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652054v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608108v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878225v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453632v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Qu&#233;meneur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453653v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vauclin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453611v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453612v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453680v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beall" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cast&#232;ge" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Gaudemar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05231498v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112645v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/TRBJTB" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144754v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786220v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786212v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441732v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4179-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903909v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://professionnels.ofb.fr/fr/node/1504" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881090v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934129v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marhin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674798v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cazes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/HKTR8N" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941682v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delano&#235;, Richard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301759v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delano&#235; Richard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197404v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Meslier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jousseaume" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marchand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133581v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167013v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Amilien" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840030v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Druet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cormy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678572v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Renault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674519v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600886v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045083v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008261v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839973v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213072v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839910v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715338v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vigneron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352893v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03302162v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoarau Gabriel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138182v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Allou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;guier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356897v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603603v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559883v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ollitrault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385236v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daroux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245207v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385156v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thieulle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385018v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824970v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beaufour" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>