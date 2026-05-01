--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3051,138 +3051,255 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface EMG-force modelling for the biceps brachii and its experimental evaluation during isometric isotonic contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (9), pp.1014-1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.867952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalizing the assistive law of an upper-limb exoskeleton based on simulation and experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Treussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3197,73 +3314,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREMUS 2025 - 12th International Scientific Conference on the Prevention of Work-Related Musculoskeletal Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Tubingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISCRIMINATION OF HORSE SWIMMING STRATEGIES USING SPATIOTEMPORAL PARAMETERS FROM IMU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3322,323 +3439,323 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Biomechanics, Jun 2024, Edinbourg, Ecosse, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the different phases of the horse swim cycle and correlation to the limbs kinematic obtained by underwater 3D motion capture analysis: preliminary results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Description et analyse des stratégies de nage chez 11 chevaux entrainés dans une piscine en U</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gaulmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Moiroud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pauline Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th scientific meeting of the European College of Veterinary Sports Medicine and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European College of Veterinary Sports Medicine and Rehabilitation, Oct 2024, Cordoba, Spain, Spain</w:t>
+              <w:t xml:space="preserve">52ème édition des Journées et Ateliers de l’AVEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694966v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description et analyse des stratégies de nage chez 11 chevaux entrainés dans une piscine en U</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the different phases of the horse swim cycle and correlation to the limbs kinematic obtained by underwater 3D motion capture analysis: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Moiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gaulmin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Moiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème édition des Journées et Ateliers de l’AVEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">5th scientific meeting of the European College of Veterinary Sports Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European College of Veterinary Sports Medicine and Rehabilitation, Oct 2024, Cordoba, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694987v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a pipeline of 3D underwater motion capture: application to the analysis of horse swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3697,463 +3814,463 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study of angular velocity vs. angular position phase diagram of the thoraco-pelvis joint with ambulatory lumbar traction exoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Moulart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Acien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th congress of the Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia. pp.S1 - S307, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2022.2116885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stance phase detection by inertial measurement unit placed on the metacarpus of horses trotting on underwater treadmill at different water heights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Hatrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fraschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th congress of the Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia. pp.S144- S146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movement asymmetry measured in sound horses trotting on a straight line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hanne-Poujade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Hatrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th congress of the Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia. pp.S144- S146, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2022.2116885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Cost stereophotogrammetric camera system for gait assessment analysis using a single marker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Marcellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4168,100 +4285,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Metz (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor-embedded percussion stick: an innovative motion capture tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4276,307 +4393,307 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Metz (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling an upper-limb exoskeleton by EMG signal while carrying unknown load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Treussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Paris, France. pp.9107-9113, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to estimate the transparency assistance of a passive exoskeleton? a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bellhari-Trahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ben Mansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S460-S462, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation and calibration processes of a musculoskeletal model of the hand and forearm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4592,73 +4709,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-aided ergonomics: automated implementation of the RULA tool for movement analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4674,73 +4791,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Society of Movement Analysis for Children and Adults</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musculoskeletal model of the hand and forearm: from motion capture to biomechanical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4756,73 +4873,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech511 Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Ponta Delgada, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A musculoskeletal model of the hand for biomechanical and ergonomic analyses of manual tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4838,155 +4955,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEA-Digital Human Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation biomécanique et musculo-squelettique de la main</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vignais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEM Société Française de Chirurgie de la Main 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France. pp.390-438, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.main.2010.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4996,51 +5113,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D reconstruction of a horse swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5049,165 +5166,165 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalizing the control law of an upper-limb exoskeleton using EMG signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Treussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5217,51 +5334,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a toolbox suite to analyse the kinematics of horse limbs during swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5310,70 +5427,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Moiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th International Conference on Canine and Equine Locomotion (ICEL9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Utrech, Netherlands. Comparative Exercise Physiology, 19 (Supplement 1), pp.S1-S64, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/cep2023.s1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5383,133 +5500,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumbar Spine Dynamic During High Heeled Gait: Musculoskeletal Modeling Contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taysir Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Mechanical Engineering and Mechanics II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.3-10, 2022, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-86446-0_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5519,65 +5636,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for manufacturing a complex substitute object from a real object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rassineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Lerebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5598,65 +5715,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2019162636A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5803,51 +5920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737937v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Giraudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moiroud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaulmin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14466" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15020195" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05013478v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Poizat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut G&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline de Azevedo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Denoix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25041095" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694989v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Moulart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Acien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leonard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Loir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics4020025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Bendinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourdeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rainville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-20-945-2024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hatrisse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hebert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hanne-Poujade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23249625" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23218832" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coudry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13213319" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sapone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22030703" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonnel Giovanelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e11420" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931349v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12243498" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931459v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Timmerman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Bertoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239533" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846977v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Warmerdam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Marin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Mansour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Maetzler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218340" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113784v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;tocart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mabesoone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charleux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coupp&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Svensson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-020-02000-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03248546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chateau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21113792" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113721v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216074" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896423v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20102983" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270943v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lerebours" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Egles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Charles Masquelet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2018.1552684" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lepetit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoka Kinugawa-Bourron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.11.028" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01765199v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gosselin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2017.11.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02406864v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Harrach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carriou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laforet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letocart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.07.023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQC32Q2X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01955245v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dinis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben-Mansour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bresson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23335432.2016.1233077" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885199v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2014.03.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V8LD1BS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333646v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Treussart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Caron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Geffard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694937v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694987v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269709v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887165v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Acien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2116885" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887101v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fraschetto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Azevedo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887134v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#233;bert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113711v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Marcellin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113742v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Devillers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Aboura" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945595v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197087" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896530v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sghaier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellhari-Trahin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Mansour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714981" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863417v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863410v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863374v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863382v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783822v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Durand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vignais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.main.2010.09.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279073v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846998v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Caron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198749v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/cep2023.s1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846991v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taysir Rezgui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86446-0_1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285588v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737937v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Giraudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moiroud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaulmin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14466" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15020195" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05013478v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Poizat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut G&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline de Azevedo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Denoix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25041095" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694989v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Moulart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Acien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leonard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Loir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics4020025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Bendinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourdeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rainville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-20-945-2024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hatrisse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hebert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hanne-Poujade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23249625" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23218832" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coudry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13213319" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sapone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22030703" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonnel Giovanelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e11420" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931349v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12243498" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931459v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Timmerman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Bertoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239533" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846977v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Warmerdam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Marin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Mansour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Maetzler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218340" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113784v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;tocart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mabesoone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charleux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coupp&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Svensson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-020-02000-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03248546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chateau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21113792" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113721v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216074" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896423v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20102983" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270943v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lerebours" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Egles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Charles Masquelet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2018.1552684" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lepetit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoka Kinugawa-Bourron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.11.028" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01765199v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gosselin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2017.11.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02406864v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Harrach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carriou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laforet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letocart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.07.023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQC32Q2X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01955245v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dinis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben-Mansour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bresson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23335432.2016.1233077" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885199v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2014.03.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V8LD1BS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431282v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marque" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.867952" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Treussart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Caron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Geffard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694937v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694987v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269709v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887165v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Acien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2116885" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887101v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fraschetto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Azevedo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887134v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#233;bert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113711v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Marcellin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113742v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Devillers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Aboura" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945595v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197087" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896530v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sghaier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellhari-Trahin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Mansour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714981" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863417v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863410v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863374v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863382v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783822v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Durand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vignais" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.main.2010.09.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279073v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846998v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Caron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198749v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/cep2023.s1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846991v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taysir Rezgui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86446-0_1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285588v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>