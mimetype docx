--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -66,5437 +66,5437 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personalizing the assistive law of an upper-limb exoskeleton based on simulation and experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Treussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PREMUS 2025 - 12th International Scientific Conference on the Prevention of Work-Related Musculoskeletal Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Tubingen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DISCRIMINATION OF HORSE SWIMMING STRATEGIES USING SPATIOTEMPORAL PARAMETERS FROM IMU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gaulmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Moiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline de Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Biomechanics, Jun 2024, Edinbourg, Ecosse, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Description et analyse des stratégies de nage chez 11 chevaux entrainés dans une piscine en U</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gaulmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Moiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline de Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">52ème édition des Journées et Ateliers de l’AVEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2024, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of the different phases of the horse swim cycle and correlation to the limbs kinematic obtained by underwater 3D motion capture analysis: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Moiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gaulmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline de Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th scientific meeting of the European College of Veterinary Sports Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European College of Veterinary Sports Medicine and Rehabilitation, Oct 2024, Cordoba, Spain, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a pipeline of 3D underwater motion capture: application to the analysis of horse swimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Hatrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gaulmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Moiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">48ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Movement asymmetry measured in sound horses trotting on a straight line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hanne-Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E de Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Hatrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47th congress of the Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia. pp.S144- S146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2022.2116885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preliminary study of angular velocity vs. angular position phase diagram of the thoraco-pelvis joint with ambulatory lumbar traction exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Moulart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Acien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47th congress of the Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia. pp.S1 - S307, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2022.2116885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stance phase detection by inertial measurement unit placed on the metacarpus of horses trotting on underwater treadmill at different water heights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Hatrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fraschetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E de Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47th congress of the Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia. pp.S144- S146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controlling an upper-limb exoskeleton by EMG signal while carrying unknown load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Treussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Paris, France. pp.9107-9113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low Cost stereophotogrammetric camera system for gait assessment analysis using a single marker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Marcellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Metz (virtuel), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensor-embedded percussion stick: an innovative motion capture tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoheir Aboura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Metz (virtuel), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to estimate the transparency assistance of a passive exoskeleton? a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bellhari-Trahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ben Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S460-S462, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation and calibration processes of a musculoskeletal model of the hand and forearm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computer-aided ergonomics: automated implementation of the RULA tool for movement analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Society of Movement Analysis for Children and Adults</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musculoskeletal model of the hand and forearm: from motion capture to biomechanical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euromech511 Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Ponta Delgada, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A musculoskeletal model of the hand for biomechanical and ergonomic analyses of manual tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEA-Digital Human Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation biomécanique et musculo-squelettique de la main</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GEM Société Française de Chirurgie de la Main 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France. pp.390-438, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.main.2010.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results of YOLO-Based Recognition of Surface Markers in Aquatic Environments for Equine Motion Analysis Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Moiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/mbj.14466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737937v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description and Analysis of Horse Swimming Strategies in a U-Shaped Pool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gaulmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Gaulmin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Moiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (2), pp.195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ani15020195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination of the Lame Limb in Horses Using a Machine Learning Method (Support Vector Machine) Based on Asymmetry Indices Measured by the EQUISYM System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Poizat</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emeline de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Denoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (4), pp.1095. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s25041095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05013478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Kinematics and Electromyography Changes in Manual Handling Tasks with an Active Lumbar Exoskeleton</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+                <w:t xml:space="preserve">Internal-tide vertical structure and steric sea surface height signature south of New Caledonia revealed by glider observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Bendinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cravatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Vic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomechanics4020025⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (4), pp.945-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-20-945-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694989v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal-tide vertical structure and steric sea surface height signature south of New Caledonia revealed by glider observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arne Bendinger</w:t>
+                <w:t xml:space="preserve">Investigating Kinematics and Electromyography Changes in Manual Handling Tasks with an Active Lumbar Exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Moulart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Acien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cravatte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clément Vic</w:t>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-20-945-2024⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (2), pp.357-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomechanics4020025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714865v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method for Quantifying Back Flexion/Extension from Three Inertial Measurement Units Mounted on a Horse’s Withers, Thoracolumbar Region, and Pelvis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Hatrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hanne-Poujade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (24), pp.9625. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s23249625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Methodology for Low-Cost 3D Underwater Motion Capture: Application to the Biomechanics of Horse Swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Moiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Hatrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (21), pp.8832. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s23218832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetry Thresholds Reflecting the Visual Assessment of Forelimb Lameness on Circles on a Hard Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hanne-Poujade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Denoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (21), pp.3319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ani13213319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stance Phase Detection by Inertial Measurement Unit Placed on the Metacarpus of Horses Trotting on Hard and Soft Straight Lines and Circles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A Pilot Study on the Inter-Operator Reproducibility of a Wireless Sensors-Based System for Quantifying Gait Asymmetries in Horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Timmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hanne-Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélia Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22 (3), pp.703. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22030703⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 22 (23), pp.9533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22239533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846969v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective assessment of a lumbar exoskeleton's impact on lower back pain in a real work situation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Scoring the Sit-to-Stand Performance of Parkinson’s Patients with a Single Wearable Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Warmerdam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Maetzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2022.e11420⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (21), pp.8340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22218340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887235v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Thresholds for Asymmetry Indices to Represent the Visual Assessment of Single Limb Lameness by Expert Veterinarians on Horses Trotting in a Straight Line</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Stance Phase Detection by Inertial Measurement Unit Placed on the Metacarpus of Horses Trotting on Hard and Soft Straight Lines and Circles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Hatrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sapone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hanne-Poujade</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Coudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani12243498⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (3), pp.703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22030703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931349v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pilot Study on the Inter-Operator Reproducibility of a Wireless Sensors-Based System for Quantifying Gait Asymmetries in Horses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subjective assessment of a lumbar exoskeleton's impact on lower back pain in a real work situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Moulart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonnel Giovanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22239533⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (11), pp.e11420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2022.e11420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931459v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoring the Sit-to-Stand Performance of Parkinson’s Patients with a Single Wearable Sensor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zoé Marin</w:t>
+                <w:t xml:space="preserve">Investigation of Thresholds for Asymmetry Indices to Represent the Visual Assessment of Single Limb Lameness by Expert Veterinarians on Horses Trotting in a Straight Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hanne-Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Walter Maetzler</w:t>
+                <w:t xml:space="preserve">Jean-Marie Denoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Coudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22218340⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (24), pp.3498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani12243498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846977v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscles adaptation to aging and training: architectural changes – a randomised trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Létocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mabesoone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Couppé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Svensson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Geriatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (1), pp.48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12877-020-02000-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Protraction and Retraction Angles of Horse Limbs: An Estimation during Trotting Using Inertial Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sapone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (11), pp.3792. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s21113792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human and Animal Motion Tracking Using Inertial Sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comparison of Trotting Stance Detection Methods from an Inertial Measurement Unit Mounted on the Horse’s Limb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sapone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 20 (21), pp.6074. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s20216074⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 20 (10), pp.2983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20102983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113721v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Trotting Stance Detection Methods from an Inertial Measurement Unit Mounted on the Horse’s Limb</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Human and Animal Motion Tracking Using Inertial Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 20 (10), pp.2983. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s20102983⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 20 (21), pp.6074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20216074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896423v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A voxel-based method for designing a numerical biomechanical model patient-specific with an anatomical functional approach adapted to additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Lerebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Egles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Charles Masquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (3), pp.304-312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2018.1552684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the kinetic energy of the torso by magneto-inertial measurement unit during the sit-to-stand movement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Design-validation of a hand exoskeleton using musculoskeletal modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clint Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2017.11.028⟩</w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.283 - 288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2017.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896597v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01765199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design-validation of a hand exoskeleton using musculoskeletal modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the kinetic energy of the torso by magneto-inertial measurement unit during the sit-to-stand movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoka Kinugawa-Bourron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2017.11.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67, pp.172-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2017.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01765199v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the HD-sEMG probability density function shapes with varying muscle force using data fusion and shape descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Al Harrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Letocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 89, pp.44-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2017.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-vivo analysis of nerve regeneration after sciatic nerve injury in a rat model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clint Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Dinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ben-Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (1), pp.57-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/23335432.2016.1233077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the musculoskeletal system of the hand and forearm during a cylinder grasping task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44 (4), pp.535-543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ergon.2014.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface EMG-force modelling for the biceps brachii and its experimental evaluation during isometric isotonic contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (9), pp.1014-1023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2013.867952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalizing the assistive law of an upper-limb exoskeleton based on simulation and experimental data</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a toolbox suite to analyse the kinematics of horse limbs during swimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Hatrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gaulmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Moiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PREMUS 2025 - 12th International Scientific Conference on the Prevention of Work-Related Musculoskeletal Disorders</w:t>
-[...1766 lines deleted...]
-                <w:t xml:space="preserve">hal-04783822v1</w:t>
+              <w:t xml:space="preserve">The 9th International Conference on Canine and Equine Locomotion (ICEL9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Utrech, Netherlands. Comparative Exercise Physiology, 19 (Supplement 1), pp.S1-S64, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/cep2023.s1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D reconstruction of a horse swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalizing the control law of an upper-limb exoskeleton using EMG signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Treussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Marin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03846998v1</w:t>
-              </w:r>
-[...164 lines deleted...]
-                <w:t xml:space="preserve">hal-04198749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5527,64 +5527,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumbar Spine Dynamic During High Heeled Gait: Musculoskeletal Modeling Contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taysir Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Mechanical Engineering and Mechanics II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.3-10, 2022, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5663,77 +5663,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for manufacturing a complex substitute object from a real object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rassineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Lerebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2019162636A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5920,51 +5920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737937v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Giraudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moiroud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaulmin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14466" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15020195" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05013478v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Poizat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut G&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline de Azevedo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Denoix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25041095" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694989v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Moulart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Acien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leonard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Loir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics4020025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Bendinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourdeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rainville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-20-945-2024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hatrisse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hebert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hanne-Poujade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23249625" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23218832" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coudry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13213319" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sapone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22030703" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonnel Giovanelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e11420" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931349v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12243498" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931459v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Timmerman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Bertoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239533" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846977v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Warmerdam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Marin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Mansour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Maetzler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218340" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113784v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;tocart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mabesoone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charleux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coupp&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Svensson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-020-02000-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03248546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chateau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21113792" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113721v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216074" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896423v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20102983" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270943v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lerebours" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Egles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Charles Masquelet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2018.1552684" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lepetit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoka Kinugawa-Bourron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.11.028" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01765199v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gosselin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2017.11.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02406864v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Harrach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carriou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laforet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letocart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.07.023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQC32Q2X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01955245v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dinis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben-Mansour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bresson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23335432.2016.1233077" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885199v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2014.03.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V8LD1BS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431282v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marque" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.867952" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Treussart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Caron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Geffard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694937v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694987v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269709v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887165v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Acien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2116885" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887101v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fraschetto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Azevedo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887134v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#233;bert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113711v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Marcellin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113742v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Devillers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Aboura" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945595v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197087" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896530v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sghaier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellhari-Trahin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Mansour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714981" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863417v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863410v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863374v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863382v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783822v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Durand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vignais" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.main.2010.09.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279073v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846998v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Caron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198749v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/cep2023.s1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846991v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taysir Rezgui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86446-0_1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285588v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333646v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Treussart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Caron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Geffard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694937v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Giraudet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaulmin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moiroud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline de Azevedo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694987v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269709v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hatrisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hanne-Poujade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Azevedo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#233;bert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2116885" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887165v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Moulart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Acien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887101v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fraschetto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197087" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Marcellin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Mansour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Devillers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Aboura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896530v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sghaier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellhari-Trahin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Mansour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714981" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863417v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863382v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vignais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.main.2010.09.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737937v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14466" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931295v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15020195" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05013478v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Poizat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut G&#233;rard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Denoix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25041095" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714865v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Bendinger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cravatte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourdeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rainville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-20-945-2024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Acien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leonard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Loir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics4020025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337780v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hebert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23249625" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495075v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23218832" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coudry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13213319" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931459v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Timmerman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Bertoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239533" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846977v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Warmerdam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Marin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Maetzler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218340" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846969v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sapone" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22030703" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887235v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonnel Giovanelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e11420" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931349v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12243498" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;tocart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mabesoone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charleux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coupp&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Svensson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-020-02000-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03248546v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chateau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21113792" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896423v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20102983" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113721v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216074" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270943v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lerebours" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Egles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Charles Masquelet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2018.1552684" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01765199v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gosselin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2017.11.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896597v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lepetit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoka Kinugawa-Bourron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.11.028" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02406864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Harrach" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carriou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laforet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letocart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.07.023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQC32Q2X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01955245v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dinis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben-Mansour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bresson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23335432.2016.1233077" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885199v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2014.03.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V8LD1BS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431282v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marque" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.867952" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198749v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/cep2023.s1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279073v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846998v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Caron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846991v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taysir Rezgui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86446-0_1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285588v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>