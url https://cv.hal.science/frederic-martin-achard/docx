--- v0 (2026-03-05)
+++ v1 (2026-04-01)
@@ -265,196 +265,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La langue danse toute seule » : rémanence syntaxique de Saint-Simon chez François Bon</w:t>
+                <w:t xml:space="preserve">1980-2000, années ironiques? Retour sur l’ironie à la fin du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martin-Achard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Mezzadri-Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11xb6⟩</w:t>
+              <w:t xml:space="preserve">Cahiers ERTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.9-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26881/erta.2024.40.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648048v1</w:t>
+                <w:t xml:space="preserve">hal-04874127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1980-2000, années ironiques? Retour sur l’ironie à la fin du XXe siècle</w:t>
+                <w:t xml:space="preserve">« La langue danse toute seule » : rémanence syntaxique de Saint-Simon chez François Bon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martin-Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mezzadri-Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers ERTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40, pp.9-30. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 354, pp.23-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26881/erta.2024.40.03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11xb6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874127v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marges et entours de l’indirect libre chez Nicolas Mathieu</w:t>
               </w:r>
@@ -512,196 +512,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la distanciation à l’adhésion ? Ironie et empathie chez Olivia Rosenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martin-Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets: Revista Electrónica de Estudos Franceses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/carnets.13349⟩</w:t>
+              <w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (2), pp.18-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51777/relief13494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04603368v1</w:t>
+                <w:t xml:space="preserve">hal-04603375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la distanciation à l’adhésion ? Ironie et empathie chez Olivia Rosenthal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Laferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martin-Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (2), pp.18-34. </w:t>
+              <w:t xml:space="preserve">Carnets: Revista Electrónica de Estudos Franceses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Deuxième série - 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51777/relief13494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/carnets.13349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603375v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -1317,51 +1317,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(In)actualité de l’ironie dans la prose d’expression française (2010-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martin-Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2570,51 +2570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Révérence et irrévérence du collage chez François Bon et Michel Houellebecq »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martin-Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3099,51 +3099,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D9930B9"/>
+    <w:nsid w:val="56761D3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3330,51 +3330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-martin-achard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3150-4087" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200263285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219754v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martin-Achard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146in" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648048v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mezzadri-Guedj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xb6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874127v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26881/erta.2024.40.03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603386v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.6299" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603368v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laferri&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.13349" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603375v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief13494" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pi&#233;gay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rabat&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.640" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.459" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985690v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603365v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584637v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nosella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Puff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517009v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mouton-Rovira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kieffer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bricco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517049v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603392v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.634" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03975954v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603405v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603305v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603219v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566434v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603194v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985718v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05461801v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XUSV5826" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Damasio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.754" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-martin-achard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3150-4087" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200263285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219754v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martin-Achard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146in" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874127v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26881/erta.2024.40.03" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648048v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mezzadri-Guedj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xb6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603386v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.6299" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief13494" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603368v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laferri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.13349" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pi&#233;gay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rabat&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.640" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.459" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985690v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603365v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584637v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nosella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Puff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517009v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mouton-Rovira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kieffer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bricco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517049v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603392v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.634" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03975954v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603405v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603305v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603219v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566434v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603194v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985718v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05461801v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XUSV5826" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Damasio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.754" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>