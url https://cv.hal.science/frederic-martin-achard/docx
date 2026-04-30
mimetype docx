--- v1 (2026-04-01)
+++ v2 (2026-04-30)
@@ -3099,51 +3099,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56761D3C"/>
+    <w:nsid w:val="7FD898A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>