--- v2 (2026-04-30)
+++ v3 (2026-06-01)
@@ -1436,312 +1436,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lectures du contemporain. Objets, théories, méthodes</w:t>
+                <w:t xml:space="preserve">Pratiques de lecture et usages de la critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Morgane Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Bricco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Martin-Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisa Bricco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 361, 2026</w:t>
+              <w:t xml:space="preserve">Studi francesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 209, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517009v1</w:t>
+                <w:t xml:space="preserve">hal-05517043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de lecture et usages de la critique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lectures du contemporain. Objets, théories, méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Martin-Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Kieffer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elisa Bricco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studi francesi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 209, 2026</w:t>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 361, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517043v1</w:t>
+                <w:t xml:space="preserve">hal-05517009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la théorie littéraire (2000-2020) : lignes de force, transformations, tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martin-Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
+                <w:t xml:space="preserve">Morgane Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Bricco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'esprit créateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 66, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3099,51 +3099,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FD898A5"/>
+    <w:nsid w:val="F5251BD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3330,51 +3330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-martin-achard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3150-4087" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200263285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219754v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martin-Achard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146in" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874127v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26881/erta.2024.40.03" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648048v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mezzadri-Guedj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xb6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603386v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.6299" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief13494" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603368v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laferri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.13349" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pi&#233;gay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rabat&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.640" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.459" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985690v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603365v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584637v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nosella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Puff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517009v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mouton-Rovira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kieffer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bricco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517049v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603392v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.634" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03975954v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603405v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603305v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603219v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566434v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603194v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985718v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05461801v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XUSV5826" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Damasio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.754" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-martin-achard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3150-4087" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200263285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219754v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martin-Achard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146in" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874127v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26881/erta.2024.40.03" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648048v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mezzadri-Guedj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xb6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603386v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.6299" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief13494" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603368v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laferri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.13349" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pi&#233;gay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rabat&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.640" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.459" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985690v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603365v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584637v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nosella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Puff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517043v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kieffer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bricco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mouton-Rovira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517009v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517049v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603392v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.634" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03975954v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603405v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603305v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603219v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566434v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603194v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985718v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05461801v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XUSV5826" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Damasio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.754" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>