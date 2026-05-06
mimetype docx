--- v0 (2026-03-06)
+++ v1 (2026-05-06)
@@ -234,291 +234,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of perceived legitimacy of road safety rules in France</w:t>
+                <w:t xml:space="preserve">Combining Economics and Psychology : Does CO2 Framing Strengthen Pro-Environmental Behaviors ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carnis Laurent</w:t>
+                <w:t xml:space="preserve">Charles Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varet Florent</w:t>
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
+                <w:t xml:space="preserve">Benoît Chèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Transport Research Arena (TRA) Conference, 72, pp.1069 - 1073. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 214, pp.107984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344416v1</w:t>
+                <w:t xml:space="preserve">hal-04291177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Economics and Psychology : Does CO2 Framing Strengthen Pro-Environmental Behaviors ?</w:t>
+                <w:t xml:space="preserve">The impact of perceived legitimacy of road safety rules in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Collet</w:t>
+                <w:t xml:space="preserve">Carnis Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Gastineau</w:t>
+                <w:t xml:space="preserve">Varet Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Chèze</w:t>
+                <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Mahieu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pelé Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 214, pp.107984. </w:t>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Transport Research Arena (TRA) Conference, 72, pp.1069 - 1073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291177v1</w:t>
+                <w:t xml:space="preserve">hal-04344416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Perceived Legitimacy in Understanding Traffic Rule Compliance: A Scoping Review</w:t>
               </w:r>
@@ -1895,51 +1895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales département AME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1958,307 +1958,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing perceived legitimacy of road traffic rules: Construction and validation of the Traffic Rule Perceived Legitimacy Scale.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rule Internalization and Self-reported Compliance: The Impact of Perceived Legitimacy of Road Safety Rules in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Varet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Transport Research Arena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199588v1</w:t>
+                <w:t xml:space="preserve">hal-04199590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rule Internalization and Self-reported Compliance: The Impact of Perceived Legitimacy of Road Safety Rules in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing perceived legitimacy of road traffic rules: Construction and validation of the Traffic Rule Perceived Legitimacy Scale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Carnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Transport Research Arena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199590v1</w:t>
+                <w:t xml:space="preserve">hal-04199588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing perceived legitimacy of road traffic rules: Construction and validation of the Traffic Rule Perceived Legitimacy Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Varet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2397,51 +2397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Carnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2542,113 +2542,113 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time and the misfits : temporal framing and priming in health communications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time and the misfists : temporal framing and priming in persuasive communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fieulaine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Springer </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Stolarski; W. VanBeek; N. Fieulaine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Time perspective : theory, research and application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Time perspective: theory, research and application. Essays in Honor of Philip Zimbardo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Spinger, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01779908v1</w:t>
+                <w:t xml:space="preserve">halshs-01213136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time and the misfits : temporal framing and priming in persuasive communications.</w:t>
               </w:r>
@@ -2719,113 +2719,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time and the misfists : temporal framing and priming in persuasive communications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time and the misfits : temporal framing and priming in health communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fieulaine</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">M. Stolarski; W. VanBeek; N. Fieulaine. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Time perspective: theory, research and application. Essays in Honor of Philip Zimbardo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Spinger, 2014</w:t>
+              <w:t xml:space="preserve">Time perspective : theory, research and application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01213136v1</w:t>
+                <w:t xml:space="preserve">halshs-01779908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La connaissance du gain d'autrui dans un jeu de hasard et d'argent : Une incitation au risque.</w:t>
               </w:r>
@@ -3243,90 +3243,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining economics and psychology: Does CO2 framing strengthen pro-environmental behaviors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3383,503 +3383,503 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender la relation entre les comportements à risque des adolescents et la pratique des jeux vidéo (ARCADE)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partenariat de gestion durable dans les dépendances vertes des infrastructures linéaires de transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Assailly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martha</w:t>
+                <w:t xml:space="preserve">Claire Etrillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Bosone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université gustave eiffel; Aix marseille Université; Université lyon 2; Université paris nanterre. 2024</w:t>
+              <w:t xml:space="preserve">Inrae; Université gustave eiffel; Ecofirst. 2024, 100 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215996v1</w:t>
+                <w:t xml:space="preserve">hal-04775894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partenariat de gestion durable dans les dépendances vertes des infrastructures linéaires de transport</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Appréhender la relation entre les comportements à risque des adolescents et la pratique des jeux vidéo (ARCADE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Devif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Assailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cestac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université gustave eiffel; Aix marseille Université; Université lyon 2; Université paris nanterre. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis François</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04775894v1</w:t>
+                <w:t xml:space="preserve">hal-05215996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport à la règle et légitimité perçue: Évaluation des nudges comme levier de conformité et d'adhésion aux règles de circulation</w:t>
+                <w:t xml:space="preserve">Rapport final du projet 2RLP (Rapport à la règle et légitimité perçue : évaluation des nudges comme levier de conformité et d'adhésion aux règles de circulation).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Carnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffel. 2023, 38p</w:t>
+              <w:t xml:space="preserve">Université Catholique de Lille; Université Gustave Eiffel. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313974v1</w:t>
+                <w:t xml:space="preserve">hal-04199596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final du projet 2RLP (Rapport à la règle et légitimité perçue : évaluation des nudges comme levier de conformité et d'adhésion aux règles de circulation).</w:t>
+                <w:t xml:space="preserve">Rapport à la règle et légitimité perçue: Évaluation des nudges comme levier de conformité et d'adhésion aux règles de circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Carnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Catholique de Lille; Université Gustave Eiffel. 2023</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffel. 2023, 38p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199596v1</w:t>
+                <w:t xml:space="preserve">hal-04313974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux psychosociaux des communications pour promouvoir la maîtrise de l'énergie</w:t>
               </w:r>
@@ -4312,51 +4312,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342132v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Varet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/law0000416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carnis Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varet Florent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pel&#233; Marie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.537" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04291177v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Collet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ch&#232;ze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mahieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107984" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303792v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Granie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106299" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371744v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371828v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaurand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.360.0019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561812v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin-Messabel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferriere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devif" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reeb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-017-9370-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ferriere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371949v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bosone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.15" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04799207v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bosone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Kalampalikis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2015.06.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206395v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206396v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0146167215571089" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516604v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Floch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaffi&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Villejoubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10899-010-9204-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fieulaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2010.03.022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518985v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hoskens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516685v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199590v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435002v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2673-8627/a000085" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419729v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07368-2_25" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213136v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874068v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796193v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629817v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rubio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cestac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321706v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ch&#232;ze" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Assailly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775894v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Etrillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Godeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313974v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213270v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pip&#233;rini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sim&#233;one" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04482449v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342132v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Varet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carnis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/law0000416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04291177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Collet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ch&#232;ze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mahieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107984" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carnis Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varet Florent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pel&#233; Marie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.537" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303792v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Granie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106299" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371744v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371828v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chaurand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.360.0019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561812v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin-Messabel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferriere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devif" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reeb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-017-9370-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ferriere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371949v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bosone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.15" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04799207v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bosone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Kalampalikis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2015.06.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206395v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206396v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0146167215571089" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516604v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Floch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gaffi&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Villejoubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10899-010-9204-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fieulaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2010.03.022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518985v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hoskens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516685v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199590v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199588v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435002v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2673-8627/a000085" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419729v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07368-2_25" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874068v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796193v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629817v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rubio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cestac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321706v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ch&#232;ze" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Etrillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Godeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215996v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Assailly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04199596v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313974v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213270v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pip&#233;rini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sim&#233;one" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04482449v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>